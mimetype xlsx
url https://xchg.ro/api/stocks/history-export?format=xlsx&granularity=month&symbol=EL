--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2569" uniqueCount="2396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2576" uniqueCount="2403">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-11-01</t>
   </si>
   <si>
@@ -7183,63 +7183,84 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>106.7500</t>
   </si>
   <si>
     <t>106.9500</t>
   </si>
   <si>
     <t>66.6400</t>
   </si>
   <si>
     <t>120529000.00</t>
   </si>
   <si>
     <t>-34.44</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>72.3200</t>
   </si>
   <si>
-    <t>73.8950</t>
-[...11 lines deleted...]
-    <t>-1.48</t>
+    <t>78.8800</t>
+  </si>
+  <si>
+    <t>66.2200</t>
+  </si>
+  <si>
+    <t>76.7100</t>
+  </si>
+  <si>
+    <t>86207700.00</t>
+  </si>
+  <si>
+    <t>6.88</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>86.0000</t>
+  </si>
+  <si>
+    <t>87.9000</t>
+  </si>
+  <si>
+    <t>77.9500</t>
+  </si>
+  <si>
+    <t>80.2800</t>
+  </si>
+  <si>
+    <t>40037500.00</t>
+  </si>
+  <si>
+    <t>4.65</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7576,51 +7597,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G367"/>
+  <dimension ref="A1:G368"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -16018,50 +16039,73 @@
       <c r="G366" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
         <v>2389</v>
       </c>
       <c r="B367" t="s">
         <v>2390</v>
       </c>
       <c r="C367" t="s">
         <v>2391</v>
       </c>
       <c r="D367" t="s">
         <v>2392</v>
       </c>
       <c r="E367" t="s">
         <v>2393</v>
       </c>
       <c r="F367" t="s">
         <v>2394</v>
       </c>
       <c r="G367" t="s">
         <v>2395</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B368" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D368" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E368" t="s">
+        <v>2400</v>
+      </c>
+      <c r="F368" t="s">
+        <v>2401</v>
+      </c>
+      <c r="G368" t="s">
+        <v>2402</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">