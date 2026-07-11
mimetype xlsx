--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2576" uniqueCount="2403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2590" uniqueCount="2416">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-11-01</t>
   </si>
   <si>
@@ -7204,63 +7204,102 @@
   <si>
     <t>72.3200</t>
   </si>
   <si>
     <t>78.8800</t>
   </si>
   <si>
     <t>66.2200</t>
   </si>
   <si>
     <t>76.7100</t>
   </si>
   <si>
     <t>86207700.00</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>86.0000</t>
   </si>
   <si>
-    <t>87.9000</t>
-[...11 lines deleted...]
-    <t>4.65</t>
+    <t>92.3500</t>
+  </si>
+  <si>
+    <t>75.2600</t>
+  </si>
+  <si>
+    <t>88.9500</t>
+  </si>
+  <si>
+    <t>78118100.00</t>
+  </si>
+  <si>
+    <t>15.96</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>87.7700</t>
+  </si>
+  <si>
+    <t>91.5400</t>
+  </si>
+  <si>
+    <t>78.9500</t>
+  </si>
+  <si>
+    <t>81489200.00</t>
+  </si>
+  <si>
+    <t>-11.24</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>79.4300</t>
+  </si>
+  <si>
+    <t>87.2300</t>
+  </si>
+  <si>
+    <t>78.6900</t>
+  </si>
+  <si>
+    <t>81.9900</t>
+  </si>
+  <si>
+    <t>17129680.00</t>
+  </si>
+  <si>
+    <t>3.85</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7597,51 +7636,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G368"/>
+  <dimension ref="A1:G370"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -16062,50 +16101,96 @@
       <c r="G367" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
         <v>2396</v>
       </c>
       <c r="B368" t="s">
         <v>2397</v>
       </c>
       <c r="C368" t="s">
         <v>2398</v>
       </c>
       <c r="D368" t="s">
         <v>2399</v>
       </c>
       <c r="E368" t="s">
         <v>2400</v>
       </c>
       <c r="F368" t="s">
         <v>2401</v>
       </c>
       <c r="G368" t="s">
         <v>2402</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B369" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E369" t="s">
+        <v>2406</v>
+      </c>
+      <c r="F369" t="s">
+        <v>2407</v>
+      </c>
+      <c r="G369" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B370" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E370" t="s">
+        <v>2413</v>
+      </c>
+      <c r="F370" t="s">
+        <v>2414</v>
+      </c>
+      <c r="G370" t="s">
+        <v>2415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">