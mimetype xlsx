--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2590" uniqueCount="2416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2604" uniqueCount="2430">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-11-01</t>
   </si>
   <si>
@@ -7246,60 +7246,102 @@
   <si>
     <t>87.7700</t>
   </si>
   <si>
     <t>91.5400</t>
   </si>
   <si>
     <t>78.9500</t>
   </si>
   <si>
     <t>81489200.00</t>
   </si>
   <si>
     <t>-11.24</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>79.4300</t>
   </si>
   <si>
     <t>87.2300</t>
   </si>
   <si>
-    <t>78.6900</t>
-[...8 lines deleted...]
-    <t>3.85</t>
+    <t>78.6600</t>
+  </si>
+  <si>
+    <t>83.9000</t>
+  </si>
+  <si>
+    <t>50321200.00</t>
+  </si>
+  <si>
+    <t>6.27</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>85.4000</t>
+  </si>
+  <si>
+    <t>108.3800</t>
+  </si>
+  <si>
+    <t>83.3800</t>
+  </si>
+  <si>
+    <t>102.3000</t>
+  </si>
+  <si>
+    <t>77550700.00</t>
+  </si>
+  <si>
+    <t>21.93</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>101.3200</t>
+  </si>
+  <si>
+    <t>104.7400</t>
+  </si>
+  <si>
+    <t>96.2600</t>
+  </si>
+  <si>
+    <t>96.4700</t>
+  </si>
+  <si>
+    <t>21514700.00</t>
+  </si>
+  <si>
+    <t>-5.70</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7636,51 +7678,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G370"/>
+  <dimension ref="A1:G372"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -16147,50 +16189,96 @@
       <c r="G369" t="s">
         <v>2408</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
         <v>2409</v>
       </c>
       <c r="B370" t="s">
         <v>2410</v>
       </c>
       <c r="C370" t="s">
         <v>2411</v>
       </c>
       <c r="D370" t="s">
         <v>2412</v>
       </c>
       <c r="E370" t="s">
         <v>2413</v>
       </c>
       <c r="F370" t="s">
         <v>2414</v>
       </c>
       <c r="G370" t="s">
         <v>2415</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B371" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E371" t="s">
+        <v>2420</v>
+      </c>
+      <c r="F371" t="s">
+        <v>2421</v>
+      </c>
+      <c r="G371" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B372" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D372" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E372" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F372" t="s">
+        <v>2428</v>
+      </c>
+      <c r="G372" t="s">
+        <v>2429</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">