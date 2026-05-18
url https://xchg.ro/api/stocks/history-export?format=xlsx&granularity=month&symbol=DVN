--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DVN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2989" uniqueCount="2591">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2996" uniqueCount="2598">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1988-06-01</t>
   </si>
   <si>
@@ -7771,60 +7771,81 @@
   <si>
     <t>8.26</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>52.7100</t>
   </si>
   <si>
     <t>42.7000</t>
   </si>
   <si>
     <t>421418500.00</t>
   </si>
   <si>
     <t>15.60</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>49.1000</t>
   </si>
   <si>
-    <t>49.8200</t>
-[...8 lines deleted...]
-    <t>17003293.00</t>
+    <t>51.4500</t>
+  </si>
+  <si>
+    <t>41.9200</t>
+  </si>
+  <si>
+    <t>51.3700</t>
+  </si>
+  <si>
+    <t>263091700.00</t>
+  </si>
+  <si>
+    <t>2.09</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>51.9500</t>
+  </si>
+  <si>
+    <t>44.2000</t>
+  </si>
+  <si>
+    <t>49.4900</t>
+  </si>
+  <si>
+    <t>190394800.00</t>
+  </si>
+  <si>
+    <t>-3.66</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8161,51 +8182,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G427"/>
+  <dimension ref="A1:G428"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17982,51 +18003,74 @@
       </c>
       <c r="G426" t="s">
         <v>2584</v>
       </c>
     </row>
     <row r="427" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
         <v>2585</v>
       </c>
       <c r="B427" t="s">
         <v>2586</v>
       </c>
       <c r="C427" t="s">
         <v>2587</v>
       </c>
       <c r="D427" t="s">
         <v>2588</v>
       </c>
       <c r="E427" t="s">
         <v>2589</v>
       </c>
       <c r="F427" t="s">
         <v>2590</v>
       </c>
       <c r="G427" t="s">
-        <v>2408</v>
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B428" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C428" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D428" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E428" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F428" t="s">
+        <v>2596</v>
+      </c>
+      <c r="G428" t="s">
+        <v>2597</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">