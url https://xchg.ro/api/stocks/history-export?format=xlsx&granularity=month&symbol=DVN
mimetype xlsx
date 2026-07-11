--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DVN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2996" uniqueCount="2598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3010" uniqueCount="2609">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1988-06-01</t>
   </si>
   <si>
@@ -7792,60 +7792,93 @@
   <si>
     <t>49.1000</t>
   </si>
   <si>
     <t>51.4500</t>
   </si>
   <si>
     <t>41.9200</t>
   </si>
   <si>
     <t>51.3700</t>
   </si>
   <si>
     <t>263091700.00</t>
   </si>
   <si>
     <t>2.09</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>51.9500</t>
   </si>
   <si>
-    <t>44.2000</t>
-[...8 lines deleted...]
-    <t>-3.66</t>
+    <t>43.6300</t>
+  </si>
+  <si>
+    <t>44.4900</t>
+  </si>
+  <si>
+    <t>316030100.00</t>
+  </si>
+  <si>
+    <t>-13.39</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>45.6000</t>
+  </si>
+  <si>
+    <t>41.2700</t>
+  </si>
+  <si>
+    <t>41.3200</t>
+  </si>
+  <si>
+    <t>327328000.00</t>
+  </si>
+  <si>
+    <t>-7.13</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>43.5900</t>
+  </si>
+  <si>
+    <t>40.0000</t>
+  </si>
+  <si>
+    <t>87152693.00</t>
+  </si>
+  <si>
+    <t>1.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8182,51 +8215,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G428"/>
+  <dimension ref="A1:G430"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18027,50 +18060,96 @@
       <c r="G427" t="s">
         <v>2591</v>
       </c>
     </row>
     <row r="428" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
         <v>2592</v>
       </c>
       <c r="B428" t="s">
         <v>2440</v>
       </c>
       <c r="C428" t="s">
         <v>2593</v>
       </c>
       <c r="D428" t="s">
         <v>2594</v>
       </c>
       <c r="E428" t="s">
         <v>2595</v>
       </c>
       <c r="F428" t="s">
         <v>2596</v>
       </c>
       <c r="G428" t="s">
         <v>2597</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B429" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D429" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E429" t="s">
+        <v>2601</v>
+      </c>
+      <c r="F429" t="s">
+        <v>2602</v>
+      </c>
+      <c r="G429" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C430" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D430" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E430" t="s">
+        <v>2419</v>
+      </c>
+      <c r="F430" t="s">
+        <v>2607</v>
+      </c>
+      <c r="G430" t="s">
+        <v>2608</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">