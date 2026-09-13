--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DVN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3010" uniqueCount="2609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3024" uniqueCount="2624">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1988-06-01</t>
   </si>
   <si>
@@ -7825,60 +7825,105 @@
   <si>
     <t>-13.39</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>45.6000</t>
   </si>
   <si>
     <t>41.2700</t>
   </si>
   <si>
     <t>41.3200</t>
   </si>
   <si>
     <t>327328000.00</t>
   </si>
   <si>
     <t>-7.13</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>43.5900</t>
+    <t>46.2100</t>
   </si>
   <si>
     <t>40.0000</t>
   </si>
   <si>
-    <t>87152693.00</t>
-[...2 lines deleted...]
-    <t>1.69</t>
+    <t>45.1300</t>
+  </si>
+  <si>
+    <t>243554300.00</t>
+  </si>
+  <si>
+    <t>9.22</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>44.1000</t>
+  </si>
+  <si>
+    <t>49.7200</t>
+  </si>
+  <si>
+    <t>42.0400</t>
+  </si>
+  <si>
+    <t>48.5100</t>
+  </si>
+  <si>
+    <t>219335000.00</t>
+  </si>
+  <si>
+    <t>7.49</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>49.2300</t>
+  </si>
+  <si>
+    <t>50.0500</t>
+  </si>
+  <si>
+    <t>47.4500</t>
+  </si>
+  <si>
+    <t>50.0200</t>
+  </si>
+  <si>
+    <t>75616500.00</t>
+  </si>
+  <si>
+    <t>3.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8215,51 +8260,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G430"/>
+  <dimension ref="A1:G432"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18099,57 +18144,103 @@
       </c>
       <c r="E429" t="s">
         <v>2601</v>
       </c>
       <c r="F429" t="s">
         <v>2602</v>
       </c>
       <c r="G429" t="s">
         <v>2603</v>
       </c>
     </row>
     <row r="430" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
         <v>2604</v>
       </c>
       <c r="B430" t="s">
         <v>1761</v>
       </c>
       <c r="C430" t="s">
         <v>2605</v>
       </c>
       <c r="D430" t="s">
         <v>2606</v>
       </c>
       <c r="E430" t="s">
-        <v>2419</v>
+        <v>2607</v>
       </c>
       <c r="F430" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="G430" t="s">
-        <v>2608</v>
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B431" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C431" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D431" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E431" t="s">
+        <v>2614</v>
+      </c>
+      <c r="F431" t="s">
+        <v>2615</v>
+      </c>
+      <c r="G431" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B432" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C432" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D432" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E432" t="s">
+        <v>2621</v>
+      </c>
+      <c r="F432" t="s">
+        <v>2622</v>
+      </c>
+      <c r="G432" t="s">
+        <v>2623</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">