--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4536" uniqueCount="3694">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4543" uniqueCount="3701">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-06-01</t>
   </si>
   <si>
@@ -11077,63 +11077,84 @@
   <si>
     <t>625.7600</t>
   </si>
   <si>
     <t>636.4500</t>
   </si>
   <si>
     <t>549.6800</t>
   </si>
   <si>
     <t>563.3000</t>
   </si>
   <si>
     <t>29806600.00</t>
   </si>
   <si>
     <t>-10.55</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>565.4400</t>
   </si>
   <si>
-    <t>579.3700</t>
-[...11 lines deleted...]
-    <t>1.31</t>
+    <t>619.2400</t>
+  </si>
+  <si>
+    <t>556.4500</t>
+  </si>
+  <si>
+    <t>589.8700</t>
+  </si>
+  <si>
+    <t>23691100.00</t>
+  </si>
+  <si>
+    <t>4.72</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>588.3000</t>
+  </si>
+  <si>
+    <t>593.9800</t>
+  </si>
+  <si>
+    <t>555.5600</t>
+  </si>
+  <si>
+    <t>561.8300</t>
+  </si>
+  <si>
+    <t>10377900.00</t>
+  </si>
+  <si>
+    <t>-4.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11470,51 +11491,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G648"/>
+  <dimension ref="A1:G649"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -26375,50 +26396,73 @@
       <c r="G647" t="s">
         <v>3686</v>
       </c>
     </row>
     <row r="648" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
         <v>3687</v>
       </c>
       <c r="B648" t="s">
         <v>3688</v>
       </c>
       <c r="C648" t="s">
         <v>3689</v>
       </c>
       <c r="D648" t="s">
         <v>3690</v>
       </c>
       <c r="E648" t="s">
         <v>3691</v>
       </c>
       <c r="F648" t="s">
         <v>3692</v>
       </c>
       <c r="G648" t="s">
         <v>3693</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>3694</v>
+      </c>
+      <c r="B649" t="s">
+        <v>3695</v>
+      </c>
+      <c r="C649" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D649" t="s">
+        <v>3697</v>
+      </c>
+      <c r="E649" t="s">
+        <v>3698</v>
+      </c>
+      <c r="F649" t="s">
+        <v>3699</v>
+      </c>
+      <c r="G649" t="s">
+        <v>3700</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">