--- v1 (2026-05-18)
+++ v2 (2026-07-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4543" uniqueCount="3701">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4557" uniqueCount="3715">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-06-01</t>
   </si>
   <si>
@@ -11101,60 +11101,102 @@
   <si>
     <t>619.2400</t>
   </si>
   <si>
     <t>556.4500</t>
   </si>
   <si>
     <t>589.8700</t>
   </si>
   <si>
     <t>23691100.00</t>
   </si>
   <si>
     <t>4.72</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>588.3000</t>
   </si>
   <si>
     <t>593.9800</t>
   </si>
   <si>
-    <t>555.5600</t>
-[...8 lines deleted...]
-    <t>-4.75</t>
+    <t>515.1500</t>
+  </si>
+  <si>
+    <t>542.1800</t>
+  </si>
+  <si>
+    <t>25575100.00</t>
+  </si>
+  <si>
+    <t>-8.08</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>538.2200</t>
+  </si>
+  <si>
+    <t>636.2900</t>
+  </si>
+  <si>
+    <t>528.4500</t>
+  </si>
+  <si>
+    <t>634.3300</t>
+  </si>
+  <si>
+    <t>30714100.00</t>
+  </si>
+  <si>
+    <t>17.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>629.3200</t>
+  </si>
+  <si>
+    <t>638.9900</t>
+  </si>
+  <si>
+    <t>615.1200</t>
+  </si>
+  <si>
+    <t>621.2700</t>
+  </si>
+  <si>
+    <t>2925700.00</t>
+  </si>
+  <si>
+    <t>-2.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11491,51 +11533,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G649"/>
+  <dimension ref="A1:G651"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -26419,50 +26461,96 @@
       <c r="G648" t="s">
         <v>3693</v>
       </c>
     </row>
     <row r="649" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
         <v>3694</v>
       </c>
       <c r="B649" t="s">
         <v>3695</v>
       </c>
       <c r="C649" t="s">
         <v>3696</v>
       </c>
       <c r="D649" t="s">
         <v>3697</v>
       </c>
       <c r="E649" t="s">
         <v>3698</v>
       </c>
       <c r="F649" t="s">
         <v>3699</v>
       </c>
       <c r="G649" t="s">
         <v>3700</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>3701</v>
+      </c>
+      <c r="B650" t="s">
+        <v>3702</v>
+      </c>
+      <c r="C650" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D650" t="s">
+        <v>3704</v>
+      </c>
+      <c r="E650" t="s">
+        <v>3705</v>
+      </c>
+      <c r="F650" t="s">
+        <v>3706</v>
+      </c>
+      <c r="G650" t="s">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>3708</v>
+      </c>
+      <c r="B651" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C651" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D651" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E651" t="s">
+        <v>3712</v>
+      </c>
+      <c r="F651" t="s">
+        <v>3713</v>
+      </c>
+      <c r="G651" t="s">
+        <v>3714</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">