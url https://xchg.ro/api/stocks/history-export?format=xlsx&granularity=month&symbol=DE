--- v2 (2026-07-06)
+++ v3 (2026-08-20)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4557" uniqueCount="3715">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4564" uniqueCount="3722">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-06-01</t>
   </si>
   <si>
@@ -11140,63 +11140,84 @@
   <si>
     <t>538.2200</t>
   </si>
   <si>
     <t>636.2900</t>
   </si>
   <si>
     <t>528.4500</t>
   </si>
   <si>
     <t>634.3300</t>
   </si>
   <si>
     <t>30714100.00</t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>629.3200</t>
   </si>
   <si>
-    <t>638.9900</t>
-[...11 lines deleted...]
-    <t>-2.06</t>
+    <t>643.9900</t>
+  </si>
+  <si>
+    <t>576.4500</t>
+  </si>
+  <si>
+    <t>592.6700</t>
+  </si>
+  <si>
+    <t>24549800.00</t>
+  </si>
+  <si>
+    <t>-6.57</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>602.9100</t>
+  </si>
+  <si>
+    <t>627.8800</t>
+  </si>
+  <si>
+    <t>579.3100</t>
+  </si>
+  <si>
+    <t>580.6300</t>
+  </si>
+  <si>
+    <t>12138308.00</t>
+  </si>
+  <si>
+    <t>-2.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11533,51 +11554,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G651"/>
+  <dimension ref="A1:G652"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -26507,50 +26528,73 @@
       <c r="G650" t="s">
         <v>3707</v>
       </c>
     </row>
     <row r="651" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
         <v>3708</v>
       </c>
       <c r="B651" t="s">
         <v>3709</v>
       </c>
       <c r="C651" t="s">
         <v>3710</v>
       </c>
       <c r="D651" t="s">
         <v>3711</v>
       </c>
       <c r="E651" t="s">
         <v>3712</v>
       </c>
       <c r="F651" t="s">
         <v>3713</v>
       </c>
       <c r="G651" t="s">
         <v>3714</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>3715</v>
+      </c>
+      <c r="B652" t="s">
+        <v>3716</v>
+      </c>
+      <c r="C652" t="s">
+        <v>3717</v>
+      </c>
+      <c r="D652" t="s">
+        <v>3718</v>
+      </c>
+      <c r="E652" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F652" t="s">
+        <v>3720</v>
+      </c>
+      <c r="G652" t="s">
+        <v>3721</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">