--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DDOG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="565">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
@@ -1669,63 +1669,84 @@
   <si>
     <t>109.1700</t>
   </si>
   <si>
     <t>133.6000</t>
   </si>
   <si>
     <t>105.1700</t>
   </si>
   <si>
     <t>118.0500</t>
   </si>
   <si>
     <t>100764400.00</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>120.5300</t>
   </si>
   <si>
-    <t>121.9900</t>
-[...11 lines deleted...]
-    <t>0.53</t>
+    <t>137.0000</t>
+  </si>
+  <si>
+    <t>100.7950</t>
+  </si>
+  <si>
+    <t>132.1900</t>
+  </si>
+  <si>
+    <t>96894000.00</t>
+  </si>
+  <si>
+    <t>11.98</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>138.5000</t>
+  </si>
+  <si>
+    <t>211.2800</t>
+  </si>
+  <si>
+    <t>135.3800</t>
+  </si>
+  <si>
+    <t>207.9800</t>
+  </si>
+  <si>
+    <t>92192000.00</t>
+  </si>
+  <si>
+    <t>57.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2062,51 +2083,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G81"/>
+  <dimension ref="A1:G82"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -3926,50 +3947,73 @@
       <c r="G80" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>551</v>
       </c>
       <c r="B81" t="s">
         <v>552</v>
       </c>
       <c r="C81" t="s">
         <v>553</v>
       </c>
       <c r="D81" t="s">
         <v>554</v>
       </c>
       <c r="E81" t="s">
         <v>555</v>
       </c>
       <c r="F81" t="s">
         <v>556</v>
       </c>
       <c r="G81" t="s">
         <v>557</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>558</v>
+      </c>
+      <c r="B82" t="s">
+        <v>559</v>
+      </c>
+      <c r="C82" t="s">
+        <v>560</v>
+      </c>
+      <c r="D82" t="s">
+        <v>561</v>
+      </c>
+      <c r="E82" t="s">
+        <v>562</v>
+      </c>
+      <c r="F82" t="s">
+        <v>563</v>
+      </c>
+      <c r="G82" t="s">
+        <v>564</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">