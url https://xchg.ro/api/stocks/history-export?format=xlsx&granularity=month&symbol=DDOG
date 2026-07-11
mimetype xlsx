--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DDOG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="565">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="579">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
@@ -1690,63 +1690,105 @@
   <si>
     <t>120.5300</t>
   </si>
   <si>
     <t>137.0000</t>
   </si>
   <si>
     <t>100.7950</t>
   </si>
   <si>
     <t>132.1900</t>
   </si>
   <si>
     <t>96894000.00</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>138.5000</t>
   </si>
   <si>
-    <t>211.2800</t>
+    <t>249.8070</t>
   </si>
   <si>
     <t>135.3800</t>
   </si>
   <si>
-    <t>207.9800</t>
-[...5 lines deleted...]
-    <t>57.33</t>
+    <t>247.3500</t>
+  </si>
+  <si>
+    <t>142815800.00</t>
+  </si>
+  <si>
+    <t>87.12</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>251.7750</t>
+  </si>
+  <si>
+    <t>278.7050</t>
+  </si>
+  <si>
+    <t>212.7300</t>
+  </si>
+  <si>
+    <t>260.3600</t>
+  </si>
+  <si>
+    <t>122394400.00</t>
+  </si>
+  <si>
+    <t>5.26</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>268.3900</t>
+  </si>
+  <si>
+    <t>271.2700</t>
+  </si>
+  <si>
+    <t>248.0100</t>
+  </si>
+  <si>
+    <t>269.0000</t>
+  </si>
+  <si>
+    <t>26449865.00</t>
+  </si>
+  <si>
+    <t>3.32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2083,51 +2125,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:G84"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -3970,50 +4012,96 @@
       <c r="G81" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>558</v>
       </c>
       <c r="B82" t="s">
         <v>559</v>
       </c>
       <c r="C82" t="s">
         <v>560</v>
       </c>
       <c r="D82" t="s">
         <v>561</v>
       </c>
       <c r="E82" t="s">
         <v>562</v>
       </c>
       <c r="F82" t="s">
         <v>563</v>
       </c>
       <c r="G82" t="s">
         <v>564</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>565</v>
+      </c>
+      <c r="B83" t="s">
+        <v>566</v>
+      </c>
+      <c r="C83" t="s">
+        <v>567</v>
+      </c>
+      <c r="D83" t="s">
+        <v>568</v>
+      </c>
+      <c r="E83" t="s">
+        <v>569</v>
+      </c>
+      <c r="F83" t="s">
+        <v>570</v>
+      </c>
+      <c r="G83" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>572</v>
+      </c>
+      <c r="B84" t="s">
+        <v>573</v>
+      </c>
+      <c r="C84" t="s">
+        <v>574</v>
+      </c>
+      <c r="D84" t="s">
+        <v>575</v>
+      </c>
+      <c r="E84" t="s">
+        <v>576</v>
+      </c>
+      <c r="F84" t="s">
+        <v>577</v>
+      </c>
+      <c r="G84" t="s">
+        <v>578</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">