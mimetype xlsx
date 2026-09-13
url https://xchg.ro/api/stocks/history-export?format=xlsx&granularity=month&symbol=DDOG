--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DDOG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="579">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="592">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
@@ -1732,63 +1732,102 @@
   <si>
     <t>251.7750</t>
   </si>
   <si>
     <t>278.7050</t>
   </si>
   <si>
     <t>212.7300</t>
   </si>
   <si>
     <t>260.3600</t>
   </si>
   <si>
     <t>122394400.00</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>268.3900</t>
   </si>
   <si>
-    <t>271.2700</t>
-[...11 lines deleted...]
-    <t>3.32</t>
+    <t>278.7580</t>
+  </si>
+  <si>
+    <t>237.6700</t>
+  </si>
+  <si>
+    <t>267.9700</t>
+  </si>
+  <si>
+    <t>90120000.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>272.1900</t>
+  </si>
+  <si>
+    <t>292.7200</t>
+  </si>
+  <si>
+    <t>219.0000</t>
+  </si>
+  <si>
+    <t>237.0400</t>
+  </si>
+  <si>
+    <t>105596100.00</t>
+  </si>
+  <si>
+    <t>-11.54</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>232.8800</t>
+  </si>
+  <si>
+    <t>237.3800</t>
+  </si>
+  <si>
+    <t>203.2400</t>
+  </si>
+  <si>
+    <t>221.7200</t>
+  </si>
+  <si>
+    <t>29805700.00</t>
+  </si>
+  <si>
+    <t>-6.46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2125,51 +2164,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G84"/>
+  <dimension ref="A1:G86"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4057,51 +4096,97 @@
       </c>
       <c r="G83" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>572</v>
       </c>
       <c r="B84" t="s">
         <v>573</v>
       </c>
       <c r="C84" t="s">
         <v>574</v>
       </c>
       <c r="D84" t="s">
         <v>575</v>
       </c>
       <c r="E84" t="s">
         <v>576</v>
       </c>
       <c r="F84" t="s">
         <v>577</v>
       </c>
       <c r="G84" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
         <v>578</v>
+      </c>
+      <c r="B85" t="s">
+        <v>579</v>
+      </c>
+      <c r="C85" t="s">
+        <v>580</v>
+      </c>
+      <c r="D85" t="s">
+        <v>581</v>
+      </c>
+      <c r="E85" t="s">
+        <v>582</v>
+      </c>
+      <c r="F85" t="s">
+        <v>583</v>
+      </c>
+      <c r="G85" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>585</v>
+      </c>
+      <c r="B86" t="s">
+        <v>586</v>
+      </c>
+      <c r="C86" t="s">
+        <v>587</v>
+      </c>
+      <c r="D86" t="s">
+        <v>588</v>
+      </c>
+      <c r="E86" t="s">
+        <v>589</v>
+      </c>
+      <c r="F86" t="s">
+        <v>590</v>
+      </c>
+      <c r="G86" t="s">
+        <v>591</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">