--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CRWD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="591">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
@@ -1744,66 +1744,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>375.9000</t>
   </si>
   <si>
     <t>452.0000</t>
   </si>
   <si>
     <t>361.8070</t>
   </si>
   <si>
     <t>390.4100</t>
   </si>
   <si>
     <t>92133000.00</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>396.7000</t>
-[...14 lines deleted...]
-    <t>0.74</t>
+    <t>396.7500</t>
+  </si>
+  <si>
+    <t>467.9500</t>
+  </si>
+  <si>
+    <t>364.4700</t>
+  </si>
+  <si>
+    <t>445.7500</t>
+  </si>
+  <si>
+    <t>69250500.00</t>
+  </si>
+  <si>
+    <t>14.17</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>454.6900</t>
+  </si>
+  <si>
+    <t>598.2500</t>
+  </si>
+  <si>
+    <t>445.5650</t>
+  </si>
+  <si>
+    <t>594.0800</t>
+  </si>
+  <si>
+    <t>33095700.00</t>
+  </si>
+  <si>
+    <t>33.28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2140,51 +2161,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G84"/>
+  <dimension ref="A1:G85"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4073,50 +4094,73 @@
       <c r="G83" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>577</v>
       </c>
       <c r="B84" t="s">
         <v>578</v>
       </c>
       <c r="C84" t="s">
         <v>579</v>
       </c>
       <c r="D84" t="s">
         <v>580</v>
       </c>
       <c r="E84" t="s">
         <v>581</v>
       </c>
       <c r="F84" t="s">
         <v>582</v>
       </c>
       <c r="G84" t="s">
         <v>583</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>584</v>
+      </c>
+      <c r="B85" t="s">
+        <v>585</v>
+      </c>
+      <c r="C85" t="s">
+        <v>586</v>
+      </c>
+      <c r="D85" t="s">
+        <v>587</v>
+      </c>
+      <c r="E85" t="s">
+        <v>588</v>
+      </c>
+      <c r="F85" t="s">
+        <v>589</v>
+      </c>
+      <c r="G85" t="s">
+        <v>590</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">