--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,1823 +8,1865 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CRWD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="591">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="605">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
-    <t>63.5000</t>
-[...5 lines deleted...]
-    <t>56.0000</t>
+    <t>15.8750</t>
+  </si>
+  <si>
+    <t>19.9475</t>
+  </si>
+  <si>
+    <t>14.0000</t>
+  </si>
+  <si>
+    <t>17.0725</t>
+  </si>
+  <si>
+    <t>259384400.00</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>2019-07-01</t>
+  </si>
+  <si>
+    <t>17.2750</t>
+  </si>
+  <si>
+    <t>24.0475</t>
+  </si>
+  <si>
+    <t>15.4302</t>
+  </si>
+  <si>
+    <t>22.2675</t>
+  </si>
+  <si>
+    <t>255242800.00</t>
+  </si>
+  <si>
+    <t>30.43</t>
+  </si>
+  <si>
+    <t>2019-08-01</t>
+  </si>
+  <si>
+    <t>22.5175</t>
+  </si>
+  <si>
+    <t>25.4700</t>
+  </si>
+  <si>
+    <t>19.7225</t>
+  </si>
+  <si>
+    <t>20.3200</t>
+  </si>
+  <si>
+    <t>175279600.00</t>
+  </si>
+  <si>
+    <t>-8.75</t>
+  </si>
+  <si>
+    <t>2019-09-01</t>
+  </si>
+  <si>
+    <t>20.2125</t>
+  </si>
+  <si>
+    <t>21.9425</t>
+  </si>
+  <si>
+    <t>12.9025</t>
+  </si>
+  <si>
+    <t>14.5775</t>
+  </si>
+  <si>
+    <t>280768800.00</t>
+  </si>
+  <si>
+    <t>-28.26</t>
+  </si>
+  <si>
+    <t>2019-10-01</t>
+  </si>
+  <si>
+    <t>14.5750</t>
+  </si>
+  <si>
+    <t>17.4250</t>
+  </si>
+  <si>
+    <t>11.1453</t>
+  </si>
+  <si>
+    <t>12.4775</t>
+  </si>
+  <si>
+    <t>245600400.00</t>
+  </si>
+  <si>
+    <t>-14.41</t>
+  </si>
+  <si>
+    <t>2019-11-01</t>
+  </si>
+  <si>
+    <t>12.4850</t>
+  </si>
+  <si>
+    <t>15.0000</t>
+  </si>
+  <si>
+    <t>11.2000</t>
+  </si>
+  <si>
+    <t>14.5000</t>
+  </si>
+  <si>
+    <t>142908400.00</t>
+  </si>
+  <si>
+    <t>16.21</t>
+  </si>
+  <si>
+    <t>2019-12-01</t>
+  </si>
+  <si>
+    <t>14.6250</t>
+  </si>
+  <si>
+    <t>14.6500</t>
+  </si>
+  <si>
+    <t>11.5800</t>
+  </si>
+  <si>
+    <t>12.4675</t>
+  </si>
+  <si>
+    <t>413105200.00</t>
+  </si>
+  <si>
+    <t>-14.02</t>
+  </si>
+  <si>
+    <t>2020-01-01</t>
+  </si>
+  <si>
+    <t>12.5075</t>
+  </si>
+  <si>
+    <t>16.0100</t>
+  </si>
+  <si>
+    <t>12.1975</t>
+  </si>
+  <si>
+    <t>15.2725</t>
+  </si>
+  <si>
+    <t>589671600.00</t>
+  </si>
+  <si>
+    <t>22.50</t>
+  </si>
+  <si>
+    <t>2020-02-01</t>
+  </si>
+  <si>
+    <t>15.2825</t>
+  </si>
+  <si>
+    <t>16.8900</t>
+  </si>
+  <si>
+    <t>13.5862</t>
+  </si>
+  <si>
+    <t>14.9100</t>
+  </si>
+  <si>
+    <t>349715200.00</t>
+  </si>
+  <si>
+    <t>-2.37</t>
+  </si>
+  <si>
+    <t>2020-03-01</t>
+  </si>
+  <si>
+    <t>15.0500</t>
+  </si>
+  <si>
+    <t>15.2425</t>
+  </si>
+  <si>
+    <t>7.9875</t>
+  </si>
+  <si>
+    <t>13.9200</t>
+  </si>
+  <si>
+    <t>521868000.00</t>
+  </si>
+  <si>
+    <t>-6.64</t>
+  </si>
+  <si>
+    <t>2020-04-01</t>
+  </si>
+  <si>
+    <t>13.5000</t>
+  </si>
+  <si>
+    <t>18.7500</t>
+  </si>
+  <si>
+    <t>13.3825</t>
+  </si>
+  <si>
+    <t>16.9150</t>
+  </si>
+  <si>
+    <t>405242000.00</t>
+  </si>
+  <si>
+    <t>21.52</t>
+  </si>
+  <si>
+    <t>2020-05-01</t>
+  </si>
+  <si>
+    <t>16.5700</t>
+  </si>
+  <si>
+    <t>22.0000</t>
+  </si>
+  <si>
+    <t>16.4500</t>
+  </si>
+  <si>
+    <t>21.9525</t>
+  </si>
+  <si>
+    <t>338049600.00</t>
+  </si>
+  <si>
+    <t>29.78</t>
+  </si>
+  <si>
+    <t>2020-06-01</t>
+  </si>
+  <si>
+    <t>22.6400</t>
+  </si>
+  <si>
+    <t>27.0840</t>
+  </si>
+  <si>
+    <t>22.2175</t>
+  </si>
+  <si>
+    <t>25.0725</t>
+  </si>
+  <si>
+    <t>832096400.00</t>
+  </si>
+  <si>
+    <t>14.21</t>
+  </si>
+  <si>
+    <t>2020-07-01</t>
+  </si>
+  <si>
+    <t>25.0000</t>
+  </si>
+  <si>
+    <t>29.6450</t>
+  </si>
+  <si>
+    <t>24.2650</t>
+  </si>
+  <si>
+    <t>28.3000</t>
+  </si>
+  <si>
+    <t>471331200.00</t>
+  </si>
+  <si>
+    <t>12.87</t>
+  </si>
+  <si>
+    <t>2020-08-01</t>
+  </si>
+  <si>
+    <t>28.6200</t>
+  </si>
+  <si>
+    <t>31.6375</t>
+  </si>
+  <si>
+    <t>23.3425</t>
+  </si>
+  <si>
+    <t>31.4325</t>
+  </si>
+  <si>
+    <t>344196000.00</t>
+  </si>
+  <si>
+    <t>11.07</t>
+  </si>
+  <si>
+    <t>2020-09-01</t>
+  </si>
+  <si>
+    <t>33.6100</t>
+  </si>
+  <si>
+    <t>38.2750</t>
+  </si>
+  <si>
+    <t>28.8125</t>
+  </si>
+  <si>
+    <t>34.3300</t>
+  </si>
+  <si>
+    <t>673240000.00</t>
+  </si>
+  <si>
+    <t>9.22</t>
+  </si>
+  <si>
+    <t>2020-10-01</t>
+  </si>
+  <si>
+    <t>34.8750</t>
+  </si>
+  <si>
+    <t>38.4750</t>
+  </si>
+  <si>
+    <t>30.1125</t>
+  </si>
+  <si>
+    <t>30.9600</t>
+  </si>
+  <si>
+    <t>362062400.00</t>
+  </si>
+  <si>
+    <t>-9.82</t>
+  </si>
+  <si>
+    <t>2020-11-01</t>
+  </si>
+  <si>
+    <t>31.1375</t>
+  </si>
+  <si>
+    <t>38.7500</t>
+  </si>
+  <si>
+    <t>29.5250</t>
+  </si>
+  <si>
+    <t>38.3200</t>
+  </si>
+  <si>
+    <t>280176000.00</t>
+  </si>
+  <si>
+    <t>23.77</t>
+  </si>
+  <si>
+    <t>2020-12-01</t>
+  </si>
+  <si>
+    <t>38.3750</t>
+  </si>
+  <si>
+    <t>56.8400</t>
+  </si>
+  <si>
+    <t>34.5600</t>
+  </si>
+  <si>
+    <t>52.9550</t>
+  </si>
+  <si>
+    <t>542865600.00</t>
+  </si>
+  <si>
+    <t>38.19</t>
+  </si>
+  <si>
+    <t>2021-01-01</t>
+  </si>
+  <si>
+    <t>52.4900</t>
+  </si>
+  <si>
+    <t>59.6350</t>
+  </si>
+  <si>
+    <t>48.4650</t>
+  </si>
+  <si>
+    <t>53.9500</t>
+  </si>
+  <si>
+    <t>311292800.00</t>
+  </si>
+  <si>
+    <t>1.88</t>
+  </si>
+  <si>
+    <t>2021-02-01</t>
+  </si>
+  <si>
+    <t>54.1400</t>
+  </si>
+  <si>
+    <t>62.8200</t>
+  </si>
+  <si>
+    <t>49.5405</t>
+  </si>
+  <si>
+    <t>54.0000</t>
+  </si>
+  <si>
+    <t>251878000.00</t>
+  </si>
+  <si>
+    <t>0.09</t>
+  </si>
+  <si>
+    <t>2021-03-01</t>
+  </si>
+  <si>
+    <t>55.2047</t>
+  </si>
+  <si>
+    <t>57.7900</t>
+  </si>
+  <si>
+    <t>42.1675</t>
+  </si>
+  <si>
+    <t>45.6275</t>
+  </si>
+  <si>
+    <t>458797200.00</t>
+  </si>
+  <si>
+    <t>-15.50</t>
+  </si>
+  <si>
+    <t>2021-04-01</t>
+  </si>
+  <si>
+    <t>47.1917</t>
+  </si>
+  <si>
+    <t>56.8000</t>
+  </si>
+  <si>
+    <t>46.1800</t>
+  </si>
+  <si>
+    <t>52.1275</t>
+  </si>
+  <si>
+    <t>288651600.00</t>
+  </si>
+  <si>
+    <t>14.25</t>
+  </si>
+  <si>
+    <t>2021-05-01</t>
+  </si>
+  <si>
+    <t>52.2500</t>
+  </si>
+  <si>
+    <t>56.4813</t>
+  </si>
+  <si>
+    <t>44.3218</t>
+  </si>
+  <si>
+    <t>55.5375</t>
+  </si>
+  <si>
+    <t>268399600.00</t>
+  </si>
+  <si>
+    <t>6.54</t>
+  </si>
+  <si>
+    <t>2021-06-01</t>
+  </si>
+  <si>
+    <t>55.8075</t>
+  </si>
+  <si>
+    <t>65.2050</t>
+  </si>
+  <si>
+    <t>51.1325</t>
+  </si>
+  <si>
+    <t>62.8275</t>
+  </si>
+  <si>
+    <t>386155600.00</t>
+  </si>
+  <si>
+    <t>13.13</t>
+  </si>
+  <si>
+    <t>2021-07-01</t>
+  </si>
+  <si>
+    <t>62.7500</t>
+  </si>
+  <si>
+    <t>68.1575</t>
+  </si>
+  <si>
+    <t>59.9275</t>
+  </si>
+  <si>
+    <t>63.4025</t>
+  </si>
+  <si>
+    <t>224646800.00</t>
+  </si>
+  <si>
+    <t>0.92</t>
+  </si>
+  <si>
+    <t>2021-08-01</t>
+  </si>
+  <si>
+    <t>63.5650</t>
+  </si>
+  <si>
+    <t>72.3100</t>
+  </si>
+  <si>
+    <t>56.8125</t>
+  </si>
+  <si>
+    <t>70.2500</t>
+  </si>
+  <si>
+    <t>362410800.00</t>
+  </si>
+  <si>
+    <t>10.80</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>68.3050</t>
+  </si>
+  <si>
+    <t>71.3625</t>
+  </si>
+  <si>
+    <t>59.6425</t>
+  </si>
+  <si>
+    <t>61.4450</t>
+  </si>
+  <si>
+    <t>303237200.00</t>
+  </si>
+  <si>
+    <t>-12.53</t>
+  </si>
+  <si>
+    <t>2021-10-01</t>
+  </si>
+  <si>
+    <t>61.6625</t>
+  </si>
+  <si>
+    <t>74.3500</t>
+  </si>
+  <si>
+    <t>58.9075</t>
+  </si>
+  <si>
+    <t>70.4500</t>
+  </si>
+  <si>
+    <t>213747600.00</t>
+  </si>
+  <si>
+    <t>14.66</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>68.8852</t>
+  </si>
+  <si>
+    <t>74.6200</t>
+  </si>
+  <si>
+    <t>54.1225</t>
+  </si>
+  <si>
+    <t>54.2850</t>
+  </si>
+  <si>
+    <t>327158800.00</t>
+  </si>
+  <si>
+    <t>-22.95</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>55.1720</t>
+  </si>
+  <si>
+    <t>56.4000</t>
+  </si>
+  <si>
+    <t>46.4275</t>
+  </si>
+  <si>
+    <t>51.1875</t>
+  </si>
+  <si>
+    <t>357436800.00</t>
+  </si>
+  <si>
+    <t>-5.71</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>51.2500</t>
+  </si>
+  <si>
+    <t>51.3937</t>
+  </si>
+  <si>
+    <t>37.5050</t>
+  </si>
+  <si>
+    <t>45.1600</t>
+  </si>
+  <si>
+    <t>427080000.00</t>
+  </si>
+  <si>
+    <t>-11.78</t>
+  </si>
+  <si>
+    <t>2022-02-01</t>
+  </si>
+  <si>
+    <t>45.5025</t>
+  </si>
+  <si>
+    <t>49.3125</t>
+  </si>
+  <si>
+    <t>48.8025</t>
+  </si>
+  <si>
+    <t>288558400.00</t>
+  </si>
+  <si>
+    <t>8.07</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>50.3325</t>
+  </si>
+  <si>
+    <t>58.0875</t>
+  </si>
+  <si>
+    <t>38.8400</t>
+  </si>
+  <si>
+    <t>56.7700</t>
+  </si>
+  <si>
+    <t>579686800.00</t>
+  </si>
+  <si>
+    <t>16.33</t>
+  </si>
+  <si>
+    <t>2022-04-01</t>
+  </si>
+  <si>
+    <t>56.3250</t>
+  </si>
+  <si>
+    <t>60.5000</t>
+  </si>
+  <si>
+    <t>49.4500</t>
+  </si>
+  <si>
+    <t>49.6900</t>
+  </si>
+  <si>
+    <t>318854400.00</t>
+  </si>
+  <si>
+    <t>-12.47</t>
+  </si>
+  <si>
+    <t>2022-05-01</t>
+  </si>
+  <si>
+    <t>49.6250</t>
+  </si>
+  <si>
+    <t>51.9575</t>
+  </si>
+  <si>
+    <t>32.5000</t>
+  </si>
+  <si>
+    <t>39.9975</t>
+  </si>
+  <si>
+    <t>470345600.00</t>
+  </si>
+  <si>
+    <t>-19.51</t>
+  </si>
+  <si>
+    <t>2022-06-01</t>
+  </si>
+  <si>
+    <t>40.7525</t>
+  </si>
+  <si>
+    <t>47.1700</t>
+  </si>
+  <si>
+    <t>37.6575</t>
+  </si>
+  <si>
+    <t>42.1400</t>
+  </si>
+  <si>
+    <t>385980000.00</t>
+  </si>
+  <si>
+    <t>5.36</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>42.0600</t>
+  </si>
+  <si>
+    <t>48.7125</t>
+  </si>
+  <si>
+    <t>41.8675</t>
+  </si>
+  <si>
+    <t>45.9000</t>
+  </si>
+  <si>
+    <t>249617200.00</t>
+  </si>
+  <si>
+    <t>8.92</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>45.1950</t>
+  </si>
+  <si>
+    <t>51.4325</t>
+  </si>
+  <si>
+    <t>44.5962</t>
+  </si>
+  <si>
+    <t>45.6525</t>
+  </si>
+  <si>
+    <t>330591600.00</t>
+  </si>
+  <si>
+    <t>-0.54</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>44.6125</t>
+  </si>
+  <si>
+    <t>48.8225</t>
+  </si>
+  <si>
+    <t>39.2650</t>
+  </si>
+  <si>
+    <t>41.2025</t>
+  </si>
+  <si>
+    <t>274096400.00</t>
+  </si>
+  <si>
+    <t>-9.75</t>
+  </si>
+  <si>
+    <t>2022-10-01</t>
+  </si>
+  <si>
+    <t>41.6575</t>
+  </si>
+  <si>
+    <t>45.4600</t>
+  </si>
+  <si>
+    <t>35.5900</t>
+  </si>
+  <si>
+    <t>40.3000</t>
+  </si>
+  <si>
+    <t>227938800.00</t>
+  </si>
+  <si>
+    <t>-2.19</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>41.2500</t>
+  </si>
+  <si>
+    <t>42.1200</t>
+  </si>
+  <si>
+    <t>27.2225</t>
+  </si>
+  <si>
+    <t>29.4125</t>
+  </si>
+  <si>
+    <t>498503200.00</t>
+  </si>
+  <si>
+    <t>-27.02</t>
+  </si>
+  <si>
+    <t>2022-12-01</t>
+  </si>
+  <si>
+    <t>29.6600</t>
+  </si>
+  <si>
+    <t>31.3875</t>
+  </si>
+  <si>
+    <t>24.6750</t>
+  </si>
+  <si>
+    <t>26.3225</t>
+  </si>
+  <si>
+    <t>402286800.00</t>
+  </si>
+  <si>
+    <t>-10.51</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>26.8750</t>
+  </si>
+  <si>
+    <t>27.2525</t>
+  </si>
+  <si>
+    <t>23.0625</t>
+  </si>
+  <si>
+    <t>26.4750</t>
+  </si>
+  <si>
+    <t>443500800.00</t>
+  </si>
+  <si>
+    <t>0.58</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>30.8100</t>
+  </si>
+  <si>
+    <t>26.2750</t>
+  </si>
+  <si>
+    <t>30.1725</t>
+  </si>
+  <si>
+    <t>333256000.00</t>
+  </si>
+  <si>
+    <t>13.97</t>
+  </si>
+  <si>
+    <t>2023-03-01</t>
+  </si>
+  <si>
+    <t>30.0575</t>
+  </si>
+  <si>
+    <t>34.5825</t>
+  </si>
+  <si>
+    <t>29.5375</t>
+  </si>
+  <si>
+    <t>34.3150</t>
+  </si>
+  <si>
+    <t>543147200.00</t>
+  </si>
+  <si>
+    <t>13.73</t>
+  </si>
+  <si>
+    <t>2023-04-01</t>
+  </si>
+  <si>
+    <t>33.8750</t>
+  </si>
+  <si>
+    <t>35.0525</t>
+  </si>
+  <si>
+    <t>29.8550</t>
+  </si>
+  <si>
+    <t>30.0125</t>
+  </si>
+  <si>
+    <t>272631600.00</t>
+  </si>
+  <si>
+    <t>-12.54</t>
+  </si>
+  <si>
+    <t>2023-05-01</t>
+  </si>
+  <si>
+    <t>29.6400</t>
+  </si>
+  <si>
+    <t>40.4487</t>
+  </si>
+  <si>
+    <t>28.9175</t>
+  </si>
+  <si>
+    <t>40.0325</t>
+  </si>
+  <si>
+    <t>351326400.00</t>
+  </si>
+  <si>
+    <t>33.39</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>36.6800</t>
+  </si>
+  <si>
+    <t>40.5625</t>
+  </si>
+  <si>
+    <t>35.3375</t>
+  </si>
+  <si>
+    <t>36.7175</t>
+  </si>
+  <si>
+    <t>366572400.00</t>
+  </si>
+  <si>
+    <t>-8.28</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>36.7950</t>
+  </si>
+  <si>
+    <t>40.8525</t>
+  </si>
+  <si>
+    <t>34.8425</t>
+  </si>
+  <si>
+    <t>40.4150</t>
+  </si>
+  <si>
+    <t>267686400.00</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>2023-08-01</t>
+  </si>
+  <si>
+    <t>40.2500</t>
+  </si>
+  <si>
+    <t>41.7475</t>
+  </si>
+  <si>
+    <t>35.1300</t>
+  </si>
+  <si>
+    <t>40.7575</t>
+  </si>
+  <si>
+    <t>340340800.00</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>40.7800</t>
+  </si>
+  <si>
+    <t>43.1600</t>
+  </si>
+  <si>
+    <t>39.3975</t>
+  </si>
+  <si>
+    <t>41.8450</t>
+  </si>
+  <si>
+    <t>240852000.00</t>
+  </si>
+  <si>
+    <t>2.67</t>
+  </si>
+  <si>
+    <t>2023-10-01</t>
+  </si>
+  <si>
+    <t>42.0000</t>
+  </si>
+  <si>
+    <t>47.9975</t>
+  </si>
+  <si>
+    <t>40.2150</t>
+  </si>
+  <si>
+    <t>44.1925</t>
+  </si>
+  <si>
+    <t>264660800.00</t>
+  </si>
+  <si>
+    <t>5.61</t>
+  </si>
+  <si>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>44.5300</t>
+  </si>
+  <si>
+    <t>59.6200</t>
+  </si>
+  <si>
+    <t>43.7025</t>
+  </si>
+  <si>
+    <t>59.2475</t>
+  </si>
+  <si>
+    <t>300977600.00</t>
+  </si>
+  <si>
+    <t>34.07</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>58.9300</t>
+  </si>
+  <si>
+    <t>65.4525</t>
+  </si>
+  <si>
+    <t>57.4500</t>
+  </si>
+  <si>
+    <t>63.8300</t>
+  </si>
+  <si>
+    <t>221465200.00</t>
+  </si>
+  <si>
+    <t>7.73</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>62.8675</t>
+  </si>
+  <si>
+    <t>76.8875</t>
+  </si>
+  <si>
+    <t>59.6525</t>
+  </si>
+  <si>
+    <t>73.1250</t>
+  </si>
+  <si>
+    <t>286352000.00</t>
+  </si>
+  <si>
+    <t>14.56</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>74.0350</t>
+  </si>
+  <si>
+    <t>84.6132</t>
   </si>
   <si>
     <t>68.2900</t>
   </si>
   <si>
-    <t>64846100.00</t>
-[...98 lines deleted...]
-    <t>44.8000</t>
+    <t>81.0375</t>
+  </si>
+  <si>
+    <t>272298400.00</t>
+  </si>
+  <si>
+    <t>10.82</t>
+  </si>
+  <si>
+    <t>2024-03-01</t>
+  </si>
+  <si>
+    <t>79.8125</t>
+  </si>
+  <si>
+    <t>91.2500</t>
+  </si>
+  <si>
+    <t>72.4500</t>
+  </si>
+  <si>
+    <t>80.1475</t>
+  </si>
+  <si>
+    <t>414880000.00</t>
+  </si>
+  <si>
+    <t>-1.10</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>80.2500</t>
+  </si>
+  <si>
+    <t>81.4975</t>
+  </si>
+  <si>
+    <t>70.2200</t>
+  </si>
+  <si>
+    <t>73.1350</t>
+  </si>
+  <si>
+    <t>184829600.00</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>72.6100</t>
+  </si>
+  <si>
+    <t>89.7100</t>
+  </si>
+  <si>
+    <t>72.1375</t>
+  </si>
+  <si>
+    <t>78.4175</t>
+  </si>
+  <si>
+    <t>253186000.00</t>
+  </si>
+  <si>
+    <t>7.22</t>
+  </si>
+  <si>
+    <t>2024-06-01</t>
+  </si>
+  <si>
+    <t>79.8425</t>
+  </si>
+  <si>
+    <t>98.6600</t>
+  </si>
+  <si>
+    <t>75.8762</t>
+  </si>
+  <si>
+    <t>95.7975</t>
+  </si>
+  <si>
+    <t>660666800.00</t>
+  </si>
+  <si>
+    <t>22.16</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>96.3200</t>
+  </si>
+  <si>
+    <t>99.5817</t>
+  </si>
+  <si>
+    <t>56.5550</t>
+  </si>
+  <si>
+    <t>57.9900</t>
+  </si>
+  <si>
+    <t>1003603200.00</t>
+  </si>
+  <si>
+    <t>-39.47</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
   </si>
   <si>
     <t>58.0000</t>
   </si>
   <si>
-    <t>35727100.00</t>
-[...1187 lines deleted...]
-    <t>142680500.00</t>
+    <t>71.4325</t>
+  </si>
+  <si>
+    <t>50.2025</t>
+  </si>
+  <si>
+    <t>69.3200</t>
+  </si>
+  <si>
+    <t>570722000.00</t>
   </si>
   <si>
     <t>19.54</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
-    <t>275.7800</t>
-[...11 lines deleted...]
-    <t>87583700.00</t>
+    <t>68.9450</t>
+  </si>
+  <si>
+    <t>75.5395</t>
+  </si>
+  <si>
+    <t>60.5625</t>
+  </si>
+  <si>
+    <t>70.1175</t>
+  </si>
+  <si>
+    <t>350316000.00</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
-    <t>282.2600</t>
-[...11 lines deleted...]
-    <t>78637400.00</t>
+    <t>70.5650</t>
+  </si>
+  <si>
+    <t>80.9850</t>
+  </si>
+  <si>
+    <t>68.1675</t>
+  </si>
+  <si>
+    <t>74.2175</t>
+  </si>
+  <si>
+    <t>314549600.00</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
-    <t>296.7900</t>
-[...11 lines deleted...]
-    <t>76783800.00</t>
+    <t>74.1975</t>
+  </si>
+  <si>
+    <t>94.3550</t>
+  </si>
+  <si>
+    <t>73.7700</t>
+  </si>
+  <si>
+    <t>86.4925</t>
+  </si>
+  <si>
+    <t>307125200.00</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
-    <t>344.9000</t>
-[...11 lines deleted...]
-    <t>71464700.00</t>
+    <t>86.2250</t>
+  </si>
+  <si>
+    <t>97.2500</t>
+  </si>
+  <si>
+    <t>84.1400</t>
+  </si>
+  <si>
+    <t>85.5400</t>
+  </si>
+  <si>
+    <t>285858800.00</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
-    <t>346.5200</t>
-[...11 lines deleted...]
-    <t>65594800.00</t>
+    <t>86.6300</t>
+  </si>
+  <si>
+    <t>102.8250</t>
+  </si>
+  <si>
+    <t>83.8875</t>
+  </si>
+  <si>
+    <t>99.5175</t>
+  </si>
+  <si>
+    <t>262357600.00</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>386.9450</t>
-[...11 lines deleted...]
-    <t>64405800.00</t>
+    <t>96.7362</t>
+  </si>
+  <si>
+    <t>113.8975</t>
+  </si>
+  <si>
+    <t>92.3275</t>
+  </si>
+  <si>
+    <t>97.4150</t>
+  </si>
+  <si>
+    <t>257623200.00</t>
   </si>
   <si>
     <t>-2.11</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
-    <t>399.0000</t>
-[...11 lines deleted...]
-    <t>114340800.00</t>
+    <t>99.7500</t>
+  </si>
+  <si>
+    <t>101.1500</t>
+  </si>
+  <si>
+    <t>75.9475</t>
+  </si>
+  <si>
+    <t>88.1450</t>
+  </si>
+  <si>
+    <t>457363200.00</t>
   </si>
   <si>
     <t>-9.52</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
-    <t>358.9400</t>
-[...11 lines deleted...]
-    <t>83638200.00</t>
+    <t>89.7350</t>
+  </si>
+  <si>
+    <t>108.0925</t>
+  </si>
+  <si>
+    <t>74.5000</t>
+  </si>
+  <si>
+    <t>107.2175</t>
+  </si>
+  <si>
+    <t>334552800.00</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
-    <t>431.5100</t>
-[...11 lines deleted...]
-    <t>72268200.00</t>
+    <t>107.8775</t>
+  </si>
+  <si>
+    <t>118.5575</t>
+  </si>
+  <si>
+    <t>101.1575</t>
+  </si>
+  <si>
+    <t>117.8425</t>
+  </si>
+  <si>
+    <t>289054800.00</t>
   </si>
   <si>
     <t>9.91</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
-    <t>471.0000</t>
-[...11 lines deleted...]
-    <t>85506300.00</t>
+    <t>117.7500</t>
+  </si>
+  <si>
+    <t>127.5050</t>
+  </si>
+  <si>
+    <t>111.3150</t>
+  </si>
+  <si>
+    <t>127.3275</t>
+  </si>
+  <si>
+    <t>342025200.00</t>
   </si>
   <si>
     <t>8.05</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
-    <t>509.3700</t>
-[...11 lines deleted...]
-    <t>58934000.00</t>
+    <t>127.3425</t>
+  </si>
+  <si>
+    <t>129.4950</t>
+  </si>
+  <si>
+    <t>113.3550</t>
+  </si>
+  <si>
+    <t>113.6425</t>
+  </si>
+  <si>
+    <t>235736000.00</t>
   </si>
   <si>
     <t>-10.75</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
-    <t>448.9500</t>
-[...11 lines deleted...]
-    <t>72254500.00</t>
+    <t>112.2375</t>
+  </si>
+  <si>
+    <t>114.4500</t>
+  </si>
+  <si>
+    <t>102.3125</t>
+  </si>
+  <si>
+    <t>105.9250</t>
+  </si>
+  <si>
+    <t>289018000.00</t>
   </si>
   <si>
     <t>-6.79</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
-    <t>417.1090</t>
-[...11 lines deleted...]
-    <t>69122200.00</t>
+    <t>104.2772</t>
+  </si>
+  <si>
+    <t>126.7990</t>
+  </si>
+  <si>
+    <t>100.6650</t>
+  </si>
+  <si>
+    <t>122.5950</t>
+  </si>
+  <si>
+    <t>276488800.00</t>
   </si>
   <si>
     <t>15.74</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
-    <t>487.7500</t>
-[...11 lines deleted...]
-    <t>54345200.00</t>
+    <t>121.9375</t>
+  </si>
+  <si>
+    <t>138.4100</t>
+  </si>
+  <si>
+    <t>118.8470</t>
+  </si>
+  <si>
+    <t>135.7525</t>
+  </si>
+  <si>
+    <t>217361200.00</t>
   </si>
   <si>
     <t>10.73</t>
   </si>
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
-    <t>549.3200</t>
-[...11 lines deleted...]
-    <t>40020000.00</t>
+    <t>137.3300</t>
+  </si>
+  <si>
+    <t>141.7250</t>
+  </si>
+  <si>
+    <t>119.3875</t>
+  </si>
+  <si>
+    <t>127.2900</t>
+  </si>
+  <si>
+    <t>160080000.00</t>
   </si>
   <si>
     <t>-6.23</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
-    <t>503.2150</t>
-[...11 lines deleted...]
-    <t>51688700.00</t>
+    <t>125.8037</t>
+  </si>
+  <si>
+    <t>132.4740</t>
+  </si>
+  <si>
+    <t>117.1000</t>
+  </si>
+  <si>
+    <t>117.1900</t>
+  </si>
+  <si>
+    <t>206754800.00</t>
   </si>
   <si>
     <t>-7.93</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
-    <t>474.0000</t>
-[...11 lines deleted...]
-    <t>55964500.00</t>
+    <t>118.5000</t>
+  </si>
+  <si>
+    <t>121.8000</t>
+  </si>
+  <si>
+    <t>107.8475</t>
+  </si>
+  <si>
+    <t>110.3512</t>
+  </si>
+  <si>
+    <t>223858000.00</t>
   </si>
   <si>
     <t>-5.84</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>440.0000</t>
-[...11 lines deleted...]
-    <t>93875700.00</t>
+    <t>110.0000</t>
+  </si>
+  <si>
+    <t>111.8100</t>
+  </si>
+  <si>
+    <t>85.6800</t>
+  </si>
+  <si>
+    <t>92.9950</t>
+  </si>
+  <si>
+    <t>375483600.00</t>
   </si>
   <si>
     <t>-15.73</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
-    <t>375.9000</t>
-[...11 lines deleted...]
-    <t>92133000.00</t>
+    <t>93.9750</t>
+  </si>
+  <si>
+    <t>113.0000</t>
+  </si>
+  <si>
+    <t>90.4518</t>
+  </si>
+  <si>
+    <t>97.6025</t>
+  </si>
+  <si>
+    <t>368532000.00</t>
   </si>
   <si>
     <t>4.95</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>396.7500</t>
-[...11 lines deleted...]
-    <t>69250500.00</t>
+    <t>99.1875</t>
+  </si>
+  <si>
+    <t>116.9875</t>
+  </si>
+  <si>
+    <t>91.1175</t>
+  </si>
+  <si>
+    <t>111.4375</t>
+  </si>
+  <si>
+    <t>277002000.00</t>
   </si>
   <si>
     <t>14.17</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
-    <t>454.6900</t>
-[...14 lines deleted...]
-    <t>33.28</t>
+    <t>113.6725</t>
+  </si>
+  <si>
+    <t>182.8725</t>
+  </si>
+  <si>
+    <t>111.3912</t>
+  </si>
+  <si>
+    <t>182.7500</t>
+  </si>
+  <si>
+    <t>258447200.00</t>
+  </si>
+  <si>
+    <t>63.99</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>183.9525</t>
+  </si>
+  <si>
+    <t>196.4150</t>
+  </si>
+  <si>
+    <t>154.4350</t>
+  </si>
+  <si>
+    <t>190.7850</t>
+  </si>
+  <si>
+    <t>307433600.00</t>
+  </si>
+  <si>
+    <t>4.40</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>193.7500</t>
+  </si>
+  <si>
+    <t>209.5000</t>
+  </si>
+  <si>
+    <t>185.3000</t>
+  </si>
+  <si>
+    <t>198.4000</t>
+  </si>
+  <si>
+    <t>54696256.00</t>
+  </si>
+  <si>
+    <t>3.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2161,51 +2203,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G85"/>
+  <dimension ref="A1:G87"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4117,50 +4159,96 @@
       <c r="G84" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>584</v>
       </c>
       <c r="B85" t="s">
         <v>585</v>
       </c>
       <c r="C85" t="s">
         <v>586</v>
       </c>
       <c r="D85" t="s">
         <v>587</v>
       </c>
       <c r="E85" t="s">
         <v>588</v>
       </c>
       <c r="F85" t="s">
         <v>589</v>
       </c>
       <c r="G85" t="s">
         <v>590</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>591</v>
+      </c>
+      <c r="B86" t="s">
+        <v>592</v>
+      </c>
+      <c r="C86" t="s">
+        <v>593</v>
+      </c>
+      <c r="D86" t="s">
+        <v>594</v>
+      </c>
+      <c r="E86" t="s">
+        <v>595</v>
+      </c>
+      <c r="F86" t="s">
+        <v>596</v>
+      </c>
+      <c r="G86" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>598</v>
+      </c>
+      <c r="B87" t="s">
+        <v>599</v>
+      </c>
+      <c r="C87" t="s">
+        <v>600</v>
+      </c>
+      <c r="D87" t="s">
+        <v>601</v>
+      </c>
+      <c r="E87" t="s">
+        <v>602</v>
+      </c>
+      <c r="F87" t="s">
+        <v>603</v>
+      </c>
+      <c r="G87" t="s">
+        <v>604</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">