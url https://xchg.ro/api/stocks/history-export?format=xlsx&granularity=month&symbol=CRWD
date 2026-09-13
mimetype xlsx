--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CRWD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="623" uniqueCount="619">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
@@ -1810,63 +1810,105 @@
   <si>
     <t>183.9525</t>
   </si>
   <si>
     <t>196.4150</t>
   </si>
   <si>
     <t>154.4350</t>
   </si>
   <si>
     <t>190.7850</t>
   </si>
   <si>
     <t>307433600.00</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>193.7500</t>
   </si>
   <si>
-    <t>209.5000</t>
-[...11 lines deleted...]
-    <t>3.99</t>
+    <t>217.5000</t>
+  </si>
+  <si>
+    <t>174.1400</t>
+  </si>
+  <si>
+    <t>190.8600</t>
+  </si>
+  <si>
+    <t>189952400.00</t>
+  </si>
+  <si>
+    <t>0.04</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>194.0400</t>
+  </si>
+  <si>
+    <t>233.8800</t>
+  </si>
+  <si>
+    <t>181.2400</t>
+  </si>
+  <si>
+    <t>231.0000</t>
+  </si>
+  <si>
+    <t>199150400.00</t>
+  </si>
+  <si>
+    <t>21.03</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>228.0000</t>
+  </si>
+  <si>
+    <t>231.2990</t>
+  </si>
+  <si>
+    <t>200.6000</t>
+  </si>
+  <si>
+    <t>208.8600</t>
+  </si>
+  <si>
+    <t>67924200.00</t>
+  </si>
+  <si>
+    <t>-9.58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2203,51 +2245,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G87"/>
+  <dimension ref="A1:G89"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4205,50 +4247,96 @@
       <c r="G86" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>598</v>
       </c>
       <c r="B87" t="s">
         <v>599</v>
       </c>
       <c r="C87" t="s">
         <v>600</v>
       </c>
       <c r="D87" t="s">
         <v>601</v>
       </c>
       <c r="E87" t="s">
         <v>602</v>
       </c>
       <c r="F87" t="s">
         <v>603</v>
       </c>
       <c r="G87" t="s">
         <v>604</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>605</v>
+      </c>
+      <c r="B88" t="s">
+        <v>606</v>
+      </c>
+      <c r="C88" t="s">
+        <v>607</v>
+      </c>
+      <c r="D88" t="s">
+        <v>608</v>
+      </c>
+      <c r="E88" t="s">
+        <v>609</v>
+      </c>
+      <c r="F88" t="s">
+        <v>610</v>
+      </c>
+      <c r="G88" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>612</v>
+      </c>
+      <c r="B89" t="s">
+        <v>613</v>
+      </c>
+      <c r="C89" t="s">
+        <v>614</v>
+      </c>
+      <c r="D89" t="s">
+        <v>615</v>
+      </c>
+      <c r="E89" t="s">
+        <v>616</v>
+      </c>
+      <c r="F89" t="s">
+        <v>617</v>
+      </c>
+      <c r="G89" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">