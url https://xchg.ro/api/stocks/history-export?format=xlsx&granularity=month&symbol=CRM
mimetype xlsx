--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CRM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1848" uniqueCount="1811">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1855" uniqueCount="1817">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2004-06-01</t>
   </si>
   <si>
@@ -5428,63 +5428,81 @@
   <si>
     <t>192.5000</t>
   </si>
   <si>
     <t>204.8600</t>
   </si>
   <si>
     <t>178.8200</t>
   </si>
   <si>
     <t>186.6700</t>
   </si>
   <si>
     <t>289214200.00</t>
   </si>
   <si>
     <t>-4.17</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>186.8500</t>
   </si>
   <si>
-    <t>188.9500</t>
-[...11 lines deleted...]
-    <t>-0.23</t>
+    <t>193.5600</t>
+  </si>
+  <si>
+    <t>163.5200</t>
+  </si>
+  <si>
+    <t>176.5300</t>
+  </si>
+  <si>
+    <t>287901900.00</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>182.1900</t>
+  </si>
+  <si>
+    <t>190.3100</t>
+  </si>
+  <si>
+    <t>164.3300</t>
+  </si>
+  <si>
+    <t>173.5100</t>
+  </si>
+  <si>
+    <t>127719094.00</t>
+  </si>
+  <si>
+    <t>-1.71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5821,51 +5839,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G264"/>
+  <dimension ref="A1:G265"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11893,51 +11911,74 @@
       </c>
       <c r="G263" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>1804</v>
       </c>
       <c r="B264" t="s">
         <v>1805</v>
       </c>
       <c r="C264" t="s">
         <v>1806</v>
       </c>
       <c r="D264" t="s">
         <v>1807</v>
       </c>
       <c r="E264" t="s">
         <v>1808</v>
       </c>
       <c r="F264" t="s">
         <v>1809</v>
       </c>
       <c r="G264" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
         <v>1810</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1816</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">