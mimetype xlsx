--- v1 (2026-05-17)
+++ v2 (2026-07-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CRM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1855" uniqueCount="1817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1869" uniqueCount="1831">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2004-06-01</t>
   </si>
   <si>
@@ -5446,63 +5446,105 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>186.8500</t>
   </si>
   <si>
     <t>193.5600</t>
   </si>
   <si>
     <t>163.5200</t>
   </si>
   <si>
     <t>176.5300</t>
   </si>
   <si>
     <t>287901900.00</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>182.1900</t>
   </si>
   <si>
-    <t>190.3100</t>
+    <t>194.1400</t>
   </si>
   <si>
     <t>164.3300</t>
   </si>
   <si>
-    <t>173.5100</t>
-[...5 lines deleted...]
-    <t>-1.71</t>
+    <t>191.1000</t>
+  </si>
+  <si>
+    <t>281869500.00</t>
+  </si>
+  <si>
+    <t>8.25</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>198.7500</t>
+  </si>
+  <si>
+    <t>211.3400</t>
+  </si>
+  <si>
+    <t>146.3200</t>
+  </si>
+  <si>
+    <t>156.6600</t>
+  </si>
+  <si>
+    <t>377456400.00</t>
+  </si>
+  <si>
+    <t>-18.02</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>162.2200</t>
+  </si>
+  <si>
+    <t>167.2100</t>
+  </si>
+  <si>
+    <t>161.2000</t>
+  </si>
+  <si>
+    <t>166.1100</t>
+  </si>
+  <si>
+    <t>24478224.00</t>
+  </si>
+  <si>
+    <t>6.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5839,51 +5881,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G265"/>
+  <dimension ref="A1:G267"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11935,50 +11977,96 @@
       <c r="G264" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>1810</v>
       </c>
       <c r="B265" t="s">
         <v>1811</v>
       </c>
       <c r="C265" t="s">
         <v>1812</v>
       </c>
       <c r="D265" t="s">
         <v>1813</v>
       </c>
       <c r="E265" t="s">
         <v>1814</v>
       </c>
       <c r="F265" t="s">
         <v>1815</v>
       </c>
       <c r="G265" t="s">
         <v>1816</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G267" t="s">
+        <v>1830</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">