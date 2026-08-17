--- v2 (2026-07-03)
+++ v3 (2026-08-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CRM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1869" uniqueCount="1831">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1876" uniqueCount="1836">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2004-06-01</t>
   </si>
   <si>
@@ -5488,63 +5488,78 @@
   <si>
     <t>198.7500</t>
   </si>
   <si>
     <t>211.3400</t>
   </si>
   <si>
     <t>146.3200</t>
   </si>
   <si>
     <t>156.6600</t>
   </si>
   <si>
     <t>377456400.00</t>
   </si>
   <si>
     <t>-18.02</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>162.2200</t>
   </si>
   <si>
-    <t>167.2100</t>
-[...11 lines deleted...]
-    <t>6.03</t>
+    <t>190.1800</t>
+  </si>
+  <si>
+    <t>155.1500</t>
+  </si>
+  <si>
+    <t>280039400.00</t>
+  </si>
+  <si>
+    <t>17.46</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>188.9900</t>
+  </si>
+  <si>
+    <t>204.4000</t>
+  </si>
+  <si>
+    <t>183.0000</t>
+  </si>
+  <si>
+    <t>196.2100</t>
+  </si>
+  <si>
+    <t>113914900.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5881,51 +5896,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G267"/>
+  <dimension ref="A1:G268"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -12016,57 +12031,80 @@
       </c>
       <c r="E266" t="s">
         <v>1821</v>
       </c>
       <c r="F266" t="s">
         <v>1822</v>
       </c>
       <c r="G266" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>1824</v>
       </c>
       <c r="B267" t="s">
         <v>1825</v>
       </c>
       <c r="C267" t="s">
         <v>1826</v>
       </c>
       <c r="D267" t="s">
         <v>1827</v>
       </c>
       <c r="E267" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F267" t="s">
         <v>1828</v>
       </c>
-      <c r="F267" t="s">
+      <c r="G267" t="s">
         <v>1829</v>
       </c>
-      <c r="G267" t="s">
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
         <v>1830</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G268" t="s">
+        <v>712</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">