--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="COP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3738" uniqueCount="3117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3745" uniqueCount="3124">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1981-12-01</t>
   </si>
   <si>
@@ -9343,66 +9343,87 @@
   <si>
     <t>8.86</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>119.2800</t>
   </si>
   <si>
     <t>135.8700</t>
   </si>
   <si>
     <t>132.0000</t>
   </si>
   <si>
     <t>266655700.00</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>128.1450</t>
-[...14 lines deleted...]
-    <t>-2.74</t>
+    <t>128.1500</t>
+  </si>
+  <si>
+    <t>134.4100</t>
+  </si>
+  <si>
+    <t>112.2100</t>
+  </si>
+  <si>
+    <t>125.7800</t>
+  </si>
+  <si>
+    <t>188124100.00</t>
+  </si>
+  <si>
+    <t>-4.71</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>125.0000</t>
+  </si>
+  <si>
+    <t>125.7600</t>
+  </si>
+  <si>
+    <t>113.6200</t>
+  </si>
+  <si>
+    <t>122.4100</t>
+  </si>
+  <si>
+    <t>85808800.00</t>
+  </si>
+  <si>
+    <t>-2.68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9739,51 +9760,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G534"/>
+  <dimension ref="A1:G535"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22022,50 +22043,73 @@
       <c r="G533" t="s">
         <v>3109</v>
       </c>
     </row>
     <row r="534" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
         <v>3110</v>
       </c>
       <c r="B534" t="s">
         <v>3111</v>
       </c>
       <c r="C534" t="s">
         <v>3112</v>
       </c>
       <c r="D534" t="s">
         <v>3113</v>
       </c>
       <c r="E534" t="s">
         <v>3114</v>
       </c>
       <c r="F534" t="s">
         <v>3115</v>
       </c>
       <c r="G534" t="s">
         <v>3116</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B535" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C535" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D535" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E535" t="s">
+        <v>3121</v>
+      </c>
+      <c r="F535" t="s">
+        <v>3122</v>
+      </c>
+      <c r="G535" t="s">
+        <v>3123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">