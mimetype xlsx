--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="COP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3745" uniqueCount="3124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3759" uniqueCount="3137">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1981-12-01</t>
   </si>
   <si>
@@ -9367,63 +9367,102 @@
   <si>
     <t>128.1500</t>
   </si>
   <si>
     <t>134.4100</t>
   </si>
   <si>
     <t>112.2100</t>
   </si>
   <si>
     <t>125.7800</t>
   </si>
   <si>
     <t>188124100.00</t>
   </si>
   <si>
     <t>-4.71</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>125.0000</t>
   </si>
   <si>
-    <t>125.7600</t>
-[...11 lines deleted...]
-    <t>-2.68</t>
+    <t>126.0000</t>
+  </si>
+  <si>
+    <t>112.6400</t>
+  </si>
+  <si>
+    <t>113.9800</t>
+  </si>
+  <si>
+    <t>145411500.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>115.7000</t>
+  </si>
+  <si>
+    <t>121.5200</t>
+  </si>
+  <si>
+    <t>103.6600</t>
+  </si>
+  <si>
+    <t>103.9600</t>
+  </si>
+  <si>
+    <t>170213800.00</t>
+  </si>
+  <si>
+    <t>-8.79</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>103.6000</t>
+  </si>
+  <si>
+    <t>111.3400</t>
+  </si>
+  <si>
+    <t>102.6900</t>
+  </si>
+  <si>
+    <t>108.0200</t>
+  </si>
+  <si>
+    <t>40394531.00</t>
+  </si>
+  <si>
+    <t>3.91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9760,51 +9799,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G535"/>
+  <dimension ref="A1:G537"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22065,51 +22104,97 @@
       </c>
       <c r="G534" t="s">
         <v>3116</v>
       </c>
     </row>
     <row r="535" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
         <v>3117</v>
       </c>
       <c r="B535" t="s">
         <v>3118</v>
       </c>
       <c r="C535" t="s">
         <v>3119</v>
       </c>
       <c r="D535" t="s">
         <v>3120</v>
       </c>
       <c r="E535" t="s">
         <v>3121</v>
       </c>
       <c r="F535" t="s">
         <v>3122</v>
       </c>
       <c r="G535" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
         <v>3123</v>
+      </c>
+      <c r="B536" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C536" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D536" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E536" t="s">
+        <v>3127</v>
+      </c>
+      <c r="F536" t="s">
+        <v>3128</v>
+      </c>
+      <c r="G536" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B537" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C537" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D537" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E537" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F537" t="s">
+        <v>3135</v>
+      </c>
+      <c r="G537" t="s">
+        <v>3136</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">