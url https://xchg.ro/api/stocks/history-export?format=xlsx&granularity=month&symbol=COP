--- v2 (2026-07-11)
+++ v3 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="COP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3759" uniqueCount="3137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3773" uniqueCount="3150">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1981-12-01</t>
   </si>
   <si>
@@ -9406,63 +9406,102 @@
   <si>
     <t>115.7000</t>
   </si>
   <si>
     <t>121.5200</t>
   </si>
   <si>
     <t>103.6600</t>
   </si>
   <si>
     <t>103.9600</t>
   </si>
   <si>
     <t>170213800.00</t>
   </si>
   <si>
     <t>-8.79</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>103.6000</t>
   </si>
   <si>
-    <t>111.3400</t>
+    <t>122.3800</t>
   </si>
   <si>
     <t>102.6900</t>
   </si>
   <si>
-    <t>108.0200</t>
-[...5 lines deleted...]
-    <t>3.91</t>
+    <t>120.4800</t>
+  </si>
+  <si>
+    <t>137799100.00</t>
+  </si>
+  <si>
+    <t>15.89</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>118.5400</t>
+  </si>
+  <si>
+    <t>135.8800</t>
+  </si>
+  <si>
+    <t>114.7100</t>
+  </si>
+  <si>
+    <t>132.4900</t>
+  </si>
+  <si>
+    <t>146597100.00</t>
+  </si>
+  <si>
+    <t>9.97</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>135.0000</t>
+  </si>
+  <si>
+    <t>137.4200</t>
+  </si>
+  <si>
+    <t>132.5700</t>
+  </si>
+  <si>
+    <t>134.2600</t>
+  </si>
+  <si>
+    <t>22915100.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9799,51 +9838,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G537"/>
+  <dimension ref="A1:G539"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22151,50 +22190,96 @@
       <c r="G536" t="s">
         <v>3129</v>
       </c>
     </row>
     <row r="537" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
         <v>3130</v>
       </c>
       <c r="B537" t="s">
         <v>3131</v>
       </c>
       <c r="C537" t="s">
         <v>3132</v>
       </c>
       <c r="D537" t="s">
         <v>3133</v>
       </c>
       <c r="E537" t="s">
         <v>3134</v>
       </c>
       <c r="F537" t="s">
         <v>3135</v>
       </c>
       <c r="G537" t="s">
         <v>3136</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B538" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C538" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D538" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E538" t="s">
+        <v>3141</v>
+      </c>
+      <c r="F538" t="s">
+        <v>3142</v>
+      </c>
+      <c r="G538" t="s">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B539" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C539" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D539" t="s">
+        <v>3147</v>
+      </c>
+      <c r="E539" t="s">
+        <v>3148</v>
+      </c>
+      <c r="F539" t="s">
+        <v>3149</v>
+      </c>
+      <c r="G539" t="s">
+        <v>2659</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">