--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CME month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1974" uniqueCount="1917">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1981" uniqueCount="1923">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2002-12-01</t>
   </si>
   <si>
@@ -5746,63 +5746,81 @@
   <si>
     <t>322.0700</t>
   </si>
   <si>
     <t>329.1600</t>
   </si>
   <si>
     <t>292.6200</t>
   </si>
   <si>
     <t>295.3500</t>
   </si>
   <si>
     <t>49305000.00</t>
   </si>
   <si>
     <t>-7.56</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>295.7400</t>
   </si>
   <si>
-    <t>297.2000</t>
-[...11 lines deleted...]
-    <t>0.54</t>
+    <t>312.6800</t>
+  </si>
+  <si>
+    <t>274.6000</t>
+  </si>
+  <si>
+    <t>287.8200</t>
+  </si>
+  <si>
+    <t>49956800.00</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>289.3400</t>
+  </si>
+  <si>
+    <t>304.7200</t>
+  </si>
+  <si>
+    <t>280.6300</t>
+  </si>
+  <si>
+    <t>298.8600</t>
+  </si>
+  <si>
+    <t>25634000.00</t>
+  </si>
+  <si>
+    <t>3.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6139,51 +6157,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G282"/>
+  <dimension ref="A1:G283"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -12625,51 +12643,74 @@
       </c>
       <c r="G281" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>1910</v>
       </c>
       <c r="B282" t="s">
         <v>1911</v>
       </c>
       <c r="C282" t="s">
         <v>1912</v>
       </c>
       <c r="D282" t="s">
         <v>1913</v>
       </c>
       <c r="E282" t="s">
         <v>1914</v>
       </c>
       <c r="F282" t="s">
         <v>1915</v>
       </c>
       <c r="G282" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
         <v>1916</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1920</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1921</v>
+      </c>
+      <c r="G283" t="s">
+        <v>1922</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">