--- v1 (2026-05-18)
+++ v2 (2026-07-08)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CME month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1981" uniqueCount="1923">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1995" uniqueCount="1936">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2002-12-01</t>
   </si>
   <si>
@@ -5764,63 +5764,102 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>295.7400</t>
   </si>
   <si>
     <t>312.6800</t>
   </si>
   <si>
     <t>274.6000</t>
   </si>
   <si>
     <t>287.8200</t>
   </si>
   <si>
     <t>49956800.00</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>289.3400</t>
   </si>
   <si>
-    <t>304.7200</t>
-[...11 lines deleted...]
-    <t>3.84</t>
+    <t>308.0100</t>
+  </si>
+  <si>
+    <t>272.2800</t>
+  </si>
+  <si>
+    <t>273.5400</t>
+  </si>
+  <si>
+    <t>50225500.00</t>
+  </si>
+  <si>
+    <t>-4.96</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>272.1500</t>
+  </si>
+  <si>
+    <t>274.1900</t>
+  </si>
+  <si>
+    <t>218.3300</t>
+  </si>
+  <si>
+    <t>220.8300</t>
+  </si>
+  <si>
+    <t>95900070.00</t>
+  </si>
+  <si>
+    <t>-19.27</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>223.7300</t>
+  </si>
+  <si>
+    <t>243.2750</t>
+  </si>
+  <si>
+    <t>222.2500</t>
+  </si>
+  <si>
+    <t>240.7500</t>
+  </si>
+  <si>
+    <t>15804875.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6157,51 +6196,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G283"/>
+  <dimension ref="A1:G285"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -12667,50 +12706,96 @@
       <c r="G282" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>1916</v>
       </c>
       <c r="B283" t="s">
         <v>1917</v>
       </c>
       <c r="C283" t="s">
         <v>1918</v>
       </c>
       <c r="D283" t="s">
         <v>1919</v>
       </c>
       <c r="E283" t="s">
         <v>1920</v>
       </c>
       <c r="F283" t="s">
         <v>1921</v>
       </c>
       <c r="G283" t="s">
         <v>1922</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1928</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1935</v>
+      </c>
+      <c r="G285" t="s">
+        <v>1233</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">