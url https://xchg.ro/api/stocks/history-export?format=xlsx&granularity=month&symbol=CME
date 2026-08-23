--- v2 (2026-07-08)
+++ v3 (2026-08-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CME month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1995" uniqueCount="1936">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2002" uniqueCount="1944">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2002-12-01</t>
   </si>
   <si>
@@ -5788,78 +5788,102 @@
   <si>
     <t>308.0100</t>
   </si>
   <si>
     <t>272.2800</t>
   </si>
   <si>
     <t>273.5400</t>
   </si>
   <si>
     <t>50225500.00</t>
   </si>
   <si>
     <t>-4.96</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>272.1500</t>
   </si>
   <si>
     <t>274.1900</t>
   </si>
   <si>
-    <t>218.3300</t>
+    <t>218.3100</t>
   </si>
   <si>
     <t>220.8300</t>
   </si>
   <si>
-    <t>95900070.00</t>
+    <t>95920300.00</t>
   </si>
   <si>
     <t>-19.27</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>223.7300</t>
   </si>
   <si>
-    <t>243.2750</t>
+    <t>269.9400</t>
   </si>
   <si>
     <t>222.2500</t>
   </si>
   <si>
-    <t>240.7500</t>
-[...2 lines deleted...]
-    <t>15804875.00</t>
+    <t>267.7900</t>
+  </si>
+  <si>
+    <t>65297100.00</t>
+  </si>
+  <si>
+    <t>21.27</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>267.7300</t>
+  </si>
+  <si>
+    <t>275.4900</t>
+  </si>
+  <si>
+    <t>256.8300</t>
+  </si>
+  <si>
+    <t>274.9800</t>
+  </si>
+  <si>
+    <t>26484904.00</t>
+  </si>
+  <si>
+    <t>2.68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6196,51 +6220,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G285"/>
+  <dimension ref="A1:G286"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -12751,51 +12775,74 @@
       </c>
       <c r="G284" t="s">
         <v>1929</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>1930</v>
       </c>
       <c r="B285" t="s">
         <v>1931</v>
       </c>
       <c r="C285" t="s">
         <v>1932</v>
       </c>
       <c r="D285" t="s">
         <v>1933</v>
       </c>
       <c r="E285" t="s">
         <v>1934</v>
       </c>
       <c r="F285" t="s">
         <v>1935</v>
       </c>
       <c r="G285" t="s">
-        <v>1233</v>
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G286" t="s">
+        <v>1943</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">