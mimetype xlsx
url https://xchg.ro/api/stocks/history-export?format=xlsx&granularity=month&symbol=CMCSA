--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CMCSA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3885" uniqueCount="3213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3892" uniqueCount="3221">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-03-01</t>
   </si>
   <si>
@@ -9634,63 +9634,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>30.7400</t>
   </si>
   <si>
     <t>32.4000</t>
   </si>
   <si>
     <t>28.2600</t>
   </si>
   <si>
     <t>28.7100</t>
   </si>
   <si>
     <t>808173100.00</t>
   </si>
   <si>
     <t>-7.27</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>28.3900</t>
-[...11 lines deleted...]
-    <t>-2.30</t>
+    <t>28.2300</t>
+  </si>
+  <si>
+    <t>32.0800</t>
+  </si>
+  <si>
+    <t>26.6000</t>
+  </si>
+  <si>
+    <t>27.0400</t>
+  </si>
+  <si>
+    <t>615750800.00</t>
+  </si>
+  <si>
+    <t>-5.82</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>27.2900</t>
+  </si>
+  <si>
+    <t>27.4800</t>
+  </si>
+  <si>
+    <t>24.5300</t>
+  </si>
+  <si>
+    <t>24.7600</t>
+  </si>
+  <si>
+    <t>353032000.00</t>
+  </si>
+  <si>
+    <t>-8.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10027,51 +10051,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G555"/>
+  <dimension ref="A1:G556"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22777,66 +22801,89 @@
       </c>
       <c r="B554" t="s">
         <v>3201</v>
       </c>
       <c r="C554" t="s">
         <v>3202</v>
       </c>
       <c r="D554" t="s">
         <v>3203</v>
       </c>
       <c r="E554" t="s">
         <v>3204</v>
       </c>
       <c r="F554" t="s">
         <v>3205</v>
       </c>
       <c r="G554" t="s">
         <v>3206</v>
       </c>
     </row>
     <row r="555" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
         <v>3207</v>
       </c>
       <c r="B555" t="s">
-        <v>3203</v>
+        <v>3208</v>
       </c>
       <c r="C555" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="D555" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="E555" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="F555" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="G555" t="s">
-        <v>3212</v>
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B556" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C556" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D556" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E556" t="s">
+        <v>3218</v>
+      </c>
+      <c r="F556" t="s">
+        <v>3219</v>
+      </c>
+      <c r="G556" t="s">
+        <v>3220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">