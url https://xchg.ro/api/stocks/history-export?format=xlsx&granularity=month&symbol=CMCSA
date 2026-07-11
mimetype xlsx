--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CMCSA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3892" uniqueCount="3221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3906" uniqueCount="3234">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-03-01</t>
   </si>
   <si>
@@ -9664,57 +9664,96 @@
   <si>
     <t>26.6000</t>
   </si>
   <si>
     <t>27.0400</t>
   </si>
   <si>
     <t>615750800.00</t>
   </si>
   <si>
     <t>-5.82</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>27.2900</t>
   </si>
   <si>
     <t>27.4800</t>
   </si>
   <si>
     <t>24.5300</t>
   </si>
   <si>
-    <t>24.7600</t>
-[...5 lines deleted...]
-    <t>-8.43</t>
+    <t>24.8700</t>
+  </si>
+  <si>
+    <t>634241800.00</t>
+  </si>
+  <si>
+    <t>-8.03</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>24.7300</t>
+  </si>
+  <si>
+    <t>22.1300</t>
+  </si>
+  <si>
+    <t>24.5500</t>
+  </si>
+  <si>
+    <t>866721500.00</t>
+  </si>
+  <si>
+    <t>-1.29</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>24.2500</t>
+  </si>
+  <si>
+    <t>24.4900</t>
+  </si>
+  <si>
+    <t>22.7950</t>
+  </si>
+  <si>
+    <t>23.3450</t>
+  </si>
+  <si>
+    <t>224993955.00</t>
+  </si>
+  <si>
+    <t>-4.91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10051,51 +10090,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G556"/>
+  <dimension ref="A1:G558"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22840,50 +22879,96 @@
       <c r="G555" t="s">
         <v>3213</v>
       </c>
     </row>
     <row r="556" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
         <v>3214</v>
       </c>
       <c r="B556" t="s">
         <v>3215</v>
       </c>
       <c r="C556" t="s">
         <v>3216</v>
       </c>
       <c r="D556" t="s">
         <v>3217</v>
       </c>
       <c r="E556" t="s">
         <v>3218</v>
       </c>
       <c r="F556" t="s">
         <v>3219</v>
       </c>
       <c r="G556" t="s">
         <v>3220</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B557" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C557" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D557" t="s">
+        <v>3223</v>
+      </c>
+      <c r="E557" t="s">
+        <v>3224</v>
+      </c>
+      <c r="F557" t="s">
+        <v>3225</v>
+      </c>
+      <c r="G557" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>3227</v>
+      </c>
+      <c r="B558" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C558" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D558" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E558" t="s">
+        <v>3231</v>
+      </c>
+      <c r="F558" t="s">
+        <v>3232</v>
+      </c>
+      <c r="G558" t="s">
+        <v>3233</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">