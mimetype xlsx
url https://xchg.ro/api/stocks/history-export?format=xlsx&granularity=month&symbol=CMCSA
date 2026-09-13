--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CMCSA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3906" uniqueCount="3234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3920" uniqueCount="3247">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-03-01</t>
   </si>
   <si>
@@ -9697,63 +9697,102 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>24.7300</t>
   </si>
   <si>
     <t>22.1300</t>
   </si>
   <si>
     <t>24.5500</t>
   </si>
   <si>
     <t>866721500.00</t>
   </si>
   <si>
     <t>-1.29</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>24.2500</t>
   </si>
   <si>
-    <t>24.4900</t>
-[...11 lines deleted...]
-    <t>-4.91</t>
+    <t>24.8800</t>
+  </si>
+  <si>
+    <t>21.2800</t>
+  </si>
+  <si>
+    <t>23.9600</t>
+  </si>
+  <si>
+    <t>778531300.00</t>
+  </si>
+  <si>
+    <t>-2.40</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>24.4300</t>
+  </si>
+  <si>
+    <t>27.3500</t>
+  </si>
+  <si>
+    <t>24.3300</t>
+  </si>
+  <si>
+    <t>26.6200</t>
+  </si>
+  <si>
+    <t>474407600.00</t>
+  </si>
+  <si>
+    <t>11.10</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>26.5200</t>
+  </si>
+  <si>
+    <t>27.1900</t>
+  </si>
+  <si>
+    <t>24.1900</t>
+  </si>
+  <si>
+    <t>25.1700</t>
+  </si>
+  <si>
+    <t>175416200.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10090,51 +10129,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G558"/>
+  <dimension ref="A1:G560"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22925,50 +22964,96 @@
       <c r="G557" t="s">
         <v>3226</v>
       </c>
     </row>
     <row r="558" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
         <v>3227</v>
       </c>
       <c r="B558" t="s">
         <v>3228</v>
       </c>
       <c r="C558" t="s">
         <v>3229</v>
       </c>
       <c r="D558" t="s">
         <v>3230</v>
       </c>
       <c r="E558" t="s">
         <v>3231</v>
       </c>
       <c r="F558" t="s">
         <v>3232</v>
       </c>
       <c r="G558" t="s">
         <v>3233</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B559" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C559" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D559" t="s">
+        <v>3237</v>
+      </c>
+      <c r="E559" t="s">
+        <v>3238</v>
+      </c>
+      <c r="F559" t="s">
+        <v>3239</v>
+      </c>
+      <c r="G559" t="s">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B560" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C560" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D560" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E560" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F560" t="s">
+        <v>3246</v>
+      </c>
+      <c r="G560" t="s">
+        <v>1215</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">