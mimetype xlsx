--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CDNS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3045" uniqueCount="2619">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3052" uniqueCount="2626">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-03-01</t>
   </si>
   <si>
@@ -7849,66 +7849,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>297.7800</t>
   </si>
   <si>
     <t>311.2400</t>
   </si>
   <si>
     <t>268.8000</t>
   </si>
   <si>
     <t>277.8700</t>
   </si>
   <si>
     <t>51600400.00</t>
   </si>
   <si>
     <t>-7.81</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>280.1400</t>
-[...7 lines deleted...]
-  <si>
     <t>280.1900</t>
   </si>
   <si>
-    <t>1760911.00</t>
-[...2 lines deleted...]
-    <t>0.83</t>
+    <t>338.5500</t>
+  </si>
+  <si>
+    <t>263.3800</t>
+  </si>
+  <si>
+    <t>329.5900</t>
+  </si>
+  <si>
+    <t>52585000.00</t>
+  </si>
+  <si>
+    <t>18.61</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>336.5000</t>
+  </si>
+  <si>
+    <t>365.0100</t>
+  </si>
+  <si>
+    <t>334.0000</t>
+  </si>
+  <si>
+    <t>347.2400</t>
+  </si>
+  <si>
+    <t>23691400.00</t>
+  </si>
+  <si>
+    <t>5.36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8245,51 +8266,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G435"/>
+  <dimension ref="A1:G436"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18251,50 +18272,73 @@
       <c r="G434" t="s">
         <v>2611</v>
       </c>
     </row>
     <row r="435" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
         <v>2612</v>
       </c>
       <c r="B435" t="s">
         <v>2613</v>
       </c>
       <c r="C435" t="s">
         <v>2614</v>
       </c>
       <c r="D435" t="s">
         <v>2615</v>
       </c>
       <c r="E435" t="s">
         <v>2616</v>
       </c>
       <c r="F435" t="s">
         <v>2617</v>
       </c>
       <c r="G435" t="s">
         <v>2618</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B436" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C436" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D436" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E436" t="s">
+        <v>2623</v>
+      </c>
+      <c r="F436" t="s">
+        <v>2624</v>
+      </c>
+      <c r="G436" t="s">
+        <v>2625</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">