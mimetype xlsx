--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CDNS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3052" uniqueCount="2626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3066" uniqueCount="2640">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-03-01</t>
   </si>
   <si>
@@ -7873,63 +7873,105 @@
   <si>
     <t>280.1900</t>
   </si>
   <si>
     <t>338.5500</t>
   </si>
   <si>
     <t>263.3800</t>
   </si>
   <si>
     <t>329.5900</t>
   </si>
   <si>
     <t>52585000.00</t>
   </si>
   <si>
     <t>18.61</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>336.5000</t>
   </si>
   <si>
-    <t>365.0100</t>
-[...11 lines deleted...]
-    <t>5.36</t>
+    <t>383.8000</t>
+  </si>
+  <si>
+    <t>331.5600</t>
+  </si>
+  <si>
+    <t>374.9300</t>
+  </si>
+  <si>
+    <t>42760900.00</t>
+  </si>
+  <si>
+    <t>13.76</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>393.0000</t>
+  </si>
+  <si>
+    <t>416.6900</t>
+  </si>
+  <si>
+    <t>358.7600</t>
+  </si>
+  <si>
+    <t>375.3200</t>
+  </si>
+  <si>
+    <t>59273800.00</t>
+  </si>
+  <si>
+    <t>0.10</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>383.8800</t>
+  </si>
+  <si>
+    <t>386.7500</t>
+  </si>
+  <si>
+    <t>365.6300</t>
+  </si>
+  <si>
+    <t>385.9500</t>
+  </si>
+  <si>
+    <t>10074821.00</t>
+  </si>
+  <si>
+    <t>2.83</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8266,51 +8308,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G436"/>
+  <dimension ref="A1:G438"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18295,50 +18337,96 @@
       <c r="G435" t="s">
         <v>2618</v>
       </c>
     </row>
     <row r="436" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
         <v>2619</v>
       </c>
       <c r="B436" t="s">
         <v>2620</v>
       </c>
       <c r="C436" t="s">
         <v>2621</v>
       </c>
       <c r="D436" t="s">
         <v>2622</v>
       </c>
       <c r="E436" t="s">
         <v>2623</v>
       </c>
       <c r="F436" t="s">
         <v>2624</v>
       </c>
       <c r="G436" t="s">
         <v>2625</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B437" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C437" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D437" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E437" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F437" t="s">
+        <v>2631</v>
+      </c>
+      <c r="G437" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B438" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C438" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D438" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E438" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F438" t="s">
+        <v>2638</v>
+      </c>
+      <c r="G438" t="s">
+        <v>2639</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">