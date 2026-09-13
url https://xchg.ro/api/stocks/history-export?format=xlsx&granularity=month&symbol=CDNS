--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CDNS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3066" uniqueCount="2640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3080" uniqueCount="2652">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-03-01</t>
   </si>
   <si>
@@ -7915,63 +7915,99 @@
   <si>
     <t>393.0000</t>
   </si>
   <si>
     <t>416.6900</t>
   </si>
   <si>
     <t>358.7600</t>
   </si>
   <si>
     <t>375.3200</t>
   </si>
   <si>
     <t>59273800.00</t>
   </si>
   <si>
     <t>0.10</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>383.8800</t>
   </si>
   <si>
-    <t>386.7500</t>
-[...11 lines deleted...]
-    <t>2.83</t>
+    <t>391.0000</t>
+  </si>
+  <si>
+    <t>320.0700</t>
+  </si>
+  <si>
+    <t>340.0200</t>
+  </si>
+  <si>
+    <t>50956600.00</t>
+  </si>
+  <si>
+    <t>-9.41</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>343.7900</t>
+  </si>
+  <si>
+    <t>349.1100</t>
+  </si>
+  <si>
+    <t>311.4300</t>
+  </si>
+  <si>
+    <t>338.7800</t>
+  </si>
+  <si>
+    <t>42777500.00</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>331.1900</t>
+  </si>
+  <si>
+    <t>332.8400</t>
+  </si>
+  <si>
+    <t>281.6500</t>
+  </si>
+  <si>
+    <t>19861600.00</t>
+  </si>
+  <si>
+    <t>-15.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8308,51 +8344,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G438"/>
+  <dimension ref="A1:G440"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18383,50 +18419,96 @@
       <c r="G437" t="s">
         <v>2632</v>
       </c>
     </row>
     <row r="438" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
         <v>2633</v>
       </c>
       <c r="B438" t="s">
         <v>2634</v>
       </c>
       <c r="C438" t="s">
         <v>2635</v>
       </c>
       <c r="D438" t="s">
         <v>2636</v>
       </c>
       <c r="E438" t="s">
         <v>2637</v>
       </c>
       <c r="F438" t="s">
         <v>2638</v>
       </c>
       <c r="G438" t="s">
         <v>2639</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B439" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C439" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D439" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E439" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F439" t="s">
+        <v>2645</v>
+      </c>
+      <c r="G439" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B440" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C440" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D440" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E440" t="s">
+        <v>2488</v>
+      </c>
+      <c r="F440" t="s">
+        <v>2650</v>
+      </c>
+      <c r="G440" t="s">
+        <v>2651</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">