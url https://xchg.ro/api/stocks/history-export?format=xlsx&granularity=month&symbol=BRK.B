--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BRK.B month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2527" uniqueCount="2342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2534" uniqueCount="2349">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1996-05-01</t>
   </si>
   <si>
@@ -7021,63 +7021,84 @@
   <si>
     <t>495.2300</t>
   </si>
   <si>
     <t>500.8600</t>
   </si>
   <si>
     <t>467.2100</t>
   </si>
   <si>
     <t>479.2000</t>
   </si>
   <si>
     <t>113618300.00</t>
   </si>
   <si>
     <t>-5.10</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>478.9800</t>
   </si>
   <si>
-    <t>481.0992</t>
-[...11 lines deleted...]
-    <t>-0.15</t>
+    <t>487.9500</t>
+  </si>
+  <si>
+    <t>464.0100</t>
+  </si>
+  <si>
+    <t>473.6000</t>
+  </si>
+  <si>
+    <t>95341200.00</t>
+  </si>
+  <si>
+    <t>-1.17</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>475.0800</t>
+  </si>
+  <si>
+    <t>489.4200</t>
+  </si>
+  <si>
+    <t>464.3400</t>
+  </si>
+  <si>
+    <t>482.7000</t>
+  </si>
+  <si>
+    <t>56296300.00</t>
+  </si>
+  <si>
+    <t>1.92</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7414,51 +7435,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G361"/>
+  <dimension ref="A1:G362"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15718,50 +15739,73 @@
       <c r="G360" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
         <v>2335</v>
       </c>
       <c r="B361" t="s">
         <v>2336</v>
       </c>
       <c r="C361" t="s">
         <v>2337</v>
       </c>
       <c r="D361" t="s">
         <v>2338</v>
       </c>
       <c r="E361" t="s">
         <v>2339</v>
       </c>
       <c r="F361" t="s">
         <v>2340</v>
       </c>
       <c r="G361" t="s">
         <v>2341</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B362" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D362" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E362" t="s">
+        <v>2346</v>
+      </c>
+      <c r="F362" t="s">
+        <v>2347</v>
+      </c>
+      <c r="G362" t="s">
+        <v>2348</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">