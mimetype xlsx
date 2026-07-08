--- v1 (2026-05-18)
+++ v2 (2026-07-08)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BRK.B month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2534" uniqueCount="2349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2548" uniqueCount="2363">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1996-05-01</t>
   </si>
   <si>
@@ -7048,57 +7048,99 @@
   <si>
     <t>464.0100</t>
   </si>
   <si>
     <t>473.6000</t>
   </si>
   <si>
     <t>95341200.00</t>
   </si>
   <si>
     <t>-1.17</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>475.0800</t>
   </si>
   <si>
     <t>489.4200</t>
   </si>
   <si>
     <t>464.3400</t>
   </si>
   <si>
-    <t>482.7000</t>
-[...5 lines deleted...]
-    <t>1.92</t>
+    <t>474.4800</t>
+  </si>
+  <si>
+    <t>99745000.00</t>
+  </si>
+  <si>
+    <t>0.19</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>473.0500</t>
+  </si>
+  <si>
+    <t>500.5800</t>
+  </si>
+  <si>
+    <t>467.9600</t>
+  </si>
+  <si>
+    <t>500.3900</t>
+  </si>
+  <si>
+    <t>120083917.00</t>
+  </si>
+  <si>
+    <t>5.46</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>501.8300</t>
+  </si>
+  <si>
+    <t>512.5800</t>
+  </si>
+  <si>
+    <t>499.0800</t>
+  </si>
+  <si>
+    <t>504.0000</t>
+  </si>
+  <si>
+    <t>16369013.00</t>
+  </si>
+  <si>
+    <t>0.72</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7435,51 +7477,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G362"/>
+  <dimension ref="A1:G364"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15762,50 +15804,96 @@
       <c r="G361" t="s">
         <v>2341</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
         <v>2342</v>
       </c>
       <c r="B362" t="s">
         <v>2343</v>
       </c>
       <c r="C362" t="s">
         <v>2344</v>
       </c>
       <c r="D362" t="s">
         <v>2345</v>
       </c>
       <c r="E362" t="s">
         <v>2346</v>
       </c>
       <c r="F362" t="s">
         <v>2347</v>
       </c>
       <c r="G362" t="s">
         <v>2348</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B363" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D363" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E363" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F363" t="s">
+        <v>2354</v>
+      </c>
+      <c r="G363" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B364" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D364" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E364" t="s">
+        <v>2360</v>
+      </c>
+      <c r="F364" t="s">
+        <v>2361</v>
+      </c>
+      <c r="G364" t="s">
+        <v>2362</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">