--- v2 (2026-07-08)
+++ v3 (2026-08-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BRK.B month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2548" uniqueCount="2363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2555" uniqueCount="2369">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1996-05-01</t>
   </si>
   <si>
@@ -7072,75 +7072,93 @@
   <si>
     <t>474.4800</t>
   </si>
   <si>
     <t>99745000.00</t>
   </si>
   <si>
     <t>0.19</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>473.0500</t>
   </si>
   <si>
     <t>500.5800</t>
   </si>
   <si>
     <t>467.9600</t>
   </si>
   <si>
     <t>500.3900</t>
   </si>
   <si>
-    <t>120083917.00</t>
+    <t>122187400.00</t>
   </si>
   <si>
     <t>5.46</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>501.8300</t>
   </si>
   <si>
-    <t>512.5800</t>
-[...11 lines deleted...]
-    <t>0.72</t>
+    <t>513.4400</t>
+  </si>
+  <si>
+    <t>486.0600</t>
+  </si>
+  <si>
+    <t>511.5400</t>
+  </si>
+  <si>
+    <t>89986900.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>514.9300</t>
+  </si>
+  <si>
+    <t>537.7400</t>
+  </si>
+  <si>
+    <t>495.6800</t>
+  </si>
+  <si>
+    <t>495.8200</t>
+  </si>
+  <si>
+    <t>64509500.00</t>
+  </si>
+  <si>
+    <t>-3.07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7477,51 +7495,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G364"/>
+  <dimension ref="A1:G365"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15849,51 +15867,74 @@
       </c>
       <c r="G363" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>2356</v>
       </c>
       <c r="B364" t="s">
         <v>2357</v>
       </c>
       <c r="C364" t="s">
         <v>2358</v>
       </c>
       <c r="D364" t="s">
         <v>2359</v>
       </c>
       <c r="E364" t="s">
         <v>2360</v>
       </c>
       <c r="F364" t="s">
         <v>2361</v>
       </c>
       <c r="G364" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
         <v>2362</v>
+      </c>
+      <c r="B365" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D365" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E365" t="s">
+        <v>2366</v>
+      </c>
+      <c r="F365" t="s">
+        <v>2367</v>
+      </c>
+      <c r="G365" t="s">
+        <v>2368</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">