--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BKNG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2289" uniqueCount="2221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2296" uniqueCount="2227">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1999-03-01</t>
   </si>
   <si>
@@ -4675,2046 +4675,2064 @@
   <si>
     <t>2034.6100</t>
   </si>
   <si>
     <t>2228.9900</t>
   </si>
   <si>
     <t>1995.5800</t>
   </si>
   <si>
     <t>2080.3899</t>
   </si>
   <si>
     <t>10095700.00</t>
   </si>
   <si>
     <t>2.28</t>
   </si>
   <si>
     <t>2018-04-01</t>
   </si>
   <si>
     <t>2070.4299</t>
   </si>
   <si>
-    <t>2193.0601</t>
-[...11 lines deleted...]
-    <t>4.69</t>
+    <t>2186.0500</t>
+  </si>
+  <si>
+    <t>81.3824</t>
+  </si>
+  <si>
+    <t>87.1200</t>
+  </si>
+  <si>
+    <t>59796800.00</t>
+  </si>
+  <si>
+    <t>-95.81</t>
   </si>
   <si>
     <t>2018-05-01</t>
   </si>
   <si>
-    <t>2170.3999</t>
-[...11 lines deleted...]
-    <t>8677700.00</t>
+    <t>86.8160</t>
+  </si>
+  <si>
+    <t>88.0736</t>
+  </si>
+  <si>
+    <t>81.3868</t>
+  </si>
+  <si>
+    <t>84.3568</t>
+  </si>
+  <si>
+    <t>216942500.00</t>
   </si>
   <si>
     <t>-3.17</t>
   </si>
   <si>
     <t>2018-06-01</t>
   </si>
   <si>
-    <t>2120.9900</t>
-[...11 lines deleted...]
-    <t>7271100.00</t>
+    <t>84.8396</t>
+  </si>
+  <si>
+    <t>86.5164</t>
+  </si>
+  <si>
+    <t>79.2000</t>
+  </si>
+  <si>
+    <t>81.0836</t>
+  </si>
+  <si>
+    <t>181777500.00</t>
   </si>
   <si>
     <t>-3.88</t>
   </si>
   <si>
     <t>2018-07-01</t>
   </si>
   <si>
-    <t>2012.6700</t>
-[...11 lines deleted...]
-    <t>6910400.00</t>
+    <t>80.5068</t>
+  </si>
+  <si>
+    <t>85.2760</t>
+  </si>
+  <si>
+    <t>79.4000</t>
+  </si>
+  <si>
+    <t>81.1488</t>
+  </si>
+  <si>
+    <t>172760000.00</t>
   </si>
   <si>
     <t>0.08</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
-    <t>2030.6500</t>
-[...11 lines deleted...]
-    <t>12332900.00</t>
+    <t>81.2260</t>
+  </si>
+  <si>
+    <t>84.3600</t>
+  </si>
+  <si>
+    <t>72.6200</t>
+  </si>
+  <si>
+    <t>78.0620</t>
+  </si>
+  <si>
+    <t>308322500.00</t>
   </si>
   <si>
     <t>-3.80</t>
   </si>
   <si>
     <t>2018-09-01</t>
   </si>
   <si>
-    <t>1950.6100</t>
-[...11 lines deleted...]
-    <t>7530800.00</t>
+    <t>78.0244</t>
+  </si>
+  <si>
+    <t>79.6296</t>
+  </si>
+  <si>
+    <t>73.8544</t>
+  </si>
+  <si>
+    <t>79.3600</t>
+  </si>
+  <si>
+    <t>188270000.00</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
     <t>2018-10-01</t>
   </si>
   <si>
-    <t>1997.7300</t>
-[...11 lines deleted...]
-    <t>9662400.00</t>
+    <t>79.9092</t>
+  </si>
+  <si>
+    <t>80.6844</t>
+  </si>
+  <si>
+    <t>69.8252</t>
+  </si>
+  <si>
+    <t>74.9832</t>
+  </si>
+  <si>
+    <t>241560000.00</t>
   </si>
   <si>
     <t>2018-11-01</t>
   </si>
   <si>
-    <t>1882.7300</t>
-[...11 lines deleted...]
-    <t>9337500.00</t>
+    <t>75.3092</t>
+  </si>
+  <si>
+    <t>80.7792</t>
+  </si>
+  <si>
+    <t>69.0712</t>
+  </si>
+  <si>
+    <t>75.6752</t>
+  </si>
+  <si>
+    <t>233437500.00</t>
   </si>
   <si>
     <t>0.92</t>
   </si>
   <si>
     <t>2018-12-01</t>
   </si>
   <si>
-    <t>1925.4700</t>
-[...11 lines deleted...]
-    <t>8224500.00</t>
+    <t>77.0188</t>
+  </si>
+  <si>
+    <t>77.8336</t>
+  </si>
+  <si>
+    <t>64.2508</t>
+  </si>
+  <si>
+    <t>68.8968</t>
+  </si>
+  <si>
+    <t>205612500.00</t>
   </si>
   <si>
     <t>-8.96</t>
   </si>
   <si>
     <t>2019-01-01</t>
   </si>
   <si>
-    <t>1691.2500</t>
-[...11 lines deleted...]
-    <t>9748300.00</t>
+    <t>67.6500</t>
+  </si>
+  <si>
+    <t>74.0472</t>
+  </si>
+  <si>
+    <t>65.4808</t>
+  </si>
+  <si>
+    <t>73.3124</t>
+  </si>
+  <si>
+    <t>243707500.00</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
     <t>2019-02-01</t>
   </si>
   <si>
-    <t>1824.0500</t>
-[...11 lines deleted...]
-    <t>8396100.00</t>
+    <t>72.9620</t>
+  </si>
+  <si>
+    <t>78.0900</t>
+  </si>
+  <si>
+    <t>67.6800</t>
+  </si>
+  <si>
+    <t>67.8816</t>
+  </si>
+  <si>
+    <t>209902500.00</t>
   </si>
   <si>
     <t>-7.41</t>
   </si>
   <si>
     <t>2019-03-01</t>
   </si>
   <si>
-    <t>1708.1999</t>
-[...11 lines deleted...]
-    <t>12829200.00</t>
+    <t>68.3280</t>
+  </si>
+  <si>
+    <t>71.4920</t>
+  </si>
+  <si>
+    <t>67.5776</t>
+  </si>
+  <si>
+    <t>69.7964</t>
+  </si>
+  <si>
+    <t>320730000.00</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>2019-04-01</t>
   </si>
   <si>
-    <t>1755.0800</t>
-[...11 lines deleted...]
-    <t>8774100.00</t>
+    <t>70.2032</t>
+  </si>
+  <si>
+    <t>75.8112</t>
+  </si>
+  <si>
+    <t>69.9240</t>
+  </si>
+  <si>
+    <t>74.1996</t>
+  </si>
+  <si>
+    <t>219352500.00</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>2019-05-01</t>
   </si>
   <si>
-    <t>1857.5700</t>
-[...11 lines deleted...]
-    <t>9800200.00</t>
+    <t>74.3028</t>
+  </si>
+  <si>
+    <t>74.6196</t>
+  </si>
+  <si>
+    <t>65.6216</t>
+  </si>
+  <si>
+    <t>66.2488</t>
+  </si>
+  <si>
+    <t>245005000.00</t>
   </si>
   <si>
     <t>-10.72</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
-    <t>1658.5000</t>
-[...11 lines deleted...]
-    <t>8085300.00</t>
+    <t>66.3400</t>
+  </si>
+  <si>
+    <t>75.5732</t>
+  </si>
+  <si>
+    <t>65.9352</t>
+  </si>
+  <si>
+    <t>74.9884</t>
+  </si>
+  <si>
+    <t>202132500.00</t>
   </si>
   <si>
     <t>13.19</t>
   </si>
   <si>
     <t>2019-07-01</t>
   </si>
   <si>
-    <t>1900.0000</t>
-[...11 lines deleted...]
-    <t>5961300.00</t>
+    <t>76.0000</t>
+  </si>
+  <si>
+    <t>78.7952</t>
+  </si>
+  <si>
+    <t>74.3552</t>
+  </si>
+  <si>
+    <t>75.4644</t>
+  </si>
+  <si>
+    <t>149032500.00</t>
   </si>
   <si>
     <t>2019-08-01</t>
   </si>
   <si>
-    <t>1885.4700</t>
-[...11 lines deleted...]
-    <t>7278500.00</t>
+    <t>75.4188</t>
+  </si>
+  <si>
+    <t>79.0704</t>
+  </si>
+  <si>
+    <t>70.2000</t>
+  </si>
+  <si>
+    <t>78.6564</t>
+  </si>
+  <si>
+    <t>181962500.00</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
-    <t>1956.5601</t>
-[...11 lines deleted...]
-    <t>6912200.00</t>
+    <t>78.2624</t>
+  </si>
+  <si>
+    <t>83.2724</t>
+  </si>
+  <si>
+    <t>77.2568</t>
+  </si>
+  <si>
+    <t>78.5044</t>
+  </si>
+  <si>
+    <t>172805000.00</t>
   </si>
   <si>
     <t>-0.19</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
-    <t>1977.0000</t>
-[...11 lines deleted...]
-    <t>5047200.00</t>
+    <t>79.0800</t>
+  </si>
+  <si>
+    <t>83.1880</t>
+  </si>
+  <si>
+    <t>76.7292</t>
+  </si>
+  <si>
+    <t>81.9508</t>
+  </si>
+  <si>
+    <t>126180000.00</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
-    <t>2023.6200</t>
-[...11 lines deleted...]
-    <t>8811600.00</t>
+    <t>80.9448</t>
+  </si>
+  <si>
+    <t>81.8312</t>
+  </si>
+  <si>
+    <t>73.0680</t>
+  </si>
+  <si>
+    <t>76.1612</t>
+  </si>
+  <si>
+    <t>220290000.00</t>
   </si>
   <si>
     <t>-7.06</t>
   </si>
   <si>
     <t>2019-12-01</t>
   </si>
   <si>
-    <t>1898.2100</t>
-[...11 lines deleted...]
-    <t>6273100.00</t>
+    <t>75.9284</t>
+  </si>
+  <si>
+    <t>83.3068</t>
+  </si>
+  <si>
+    <t>74.1008</t>
+  </si>
+  <si>
+    <t>82.1492</t>
+  </si>
+  <si>
+    <t>156827500.00</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
-    <t>2068.3999</t>
-[...11 lines deleted...]
-    <t>9054800.00</t>
+    <t>82.7360</t>
+  </si>
+  <si>
+    <t>83.7600</t>
+  </si>
+  <si>
+    <t>72.8176</t>
+  </si>
+  <si>
+    <t>73.2220</t>
+  </si>
+  <si>
+    <t>226370000.00</t>
   </si>
   <si>
     <t>-10.87</t>
   </si>
   <si>
     <t>2020-02-01</t>
   </si>
   <si>
-    <t>1838.8700</t>
-[...11 lines deleted...]
-    <t>11373100.00</t>
+    <t>73.5548</t>
+  </si>
+  <si>
+    <t>80.9952</t>
+  </si>
+  <si>
+    <t>63.6980</t>
+  </si>
+  <si>
+    <t>67.8264</t>
+  </si>
+  <si>
+    <t>284327500.00</t>
   </si>
   <si>
     <t>-7.37</t>
   </si>
   <si>
     <t>2020-03-01</t>
   </si>
   <si>
-    <t>1709.7500</t>
-[...11 lines deleted...]
-    <t>19339800.00</t>
+    <t>68.3900</t>
+  </si>
+  <si>
+    <t>69.9996</t>
+  </si>
+  <si>
+    <t>44.2916</t>
+  </si>
+  <si>
+    <t>53.8128</t>
+  </si>
+  <si>
+    <t>483495000.00</t>
   </si>
   <si>
     <t>-20.66</t>
   </si>
   <si>
     <t>2020-04-01</t>
   </si>
   <si>
-    <t>1293.8101</t>
-[...11 lines deleted...]
-    <t>11943400.00</t>
+    <t>51.7524</t>
+  </si>
+  <si>
+    <t>61.1092</t>
+  </si>
+  <si>
+    <t>48.1232</t>
+  </si>
+  <si>
+    <t>59.2228</t>
+  </si>
+  <si>
+    <t>298585000.00</t>
   </si>
   <si>
     <t>10.05</t>
   </si>
   <si>
     <t>2020-05-01</t>
   </si>
   <si>
-    <t>1442.7500</t>
-[...11 lines deleted...]
-    <t>14237100.00</t>
+    <t>57.7100</t>
+  </si>
+  <si>
+    <t>71.5200</t>
+  </si>
+  <si>
+    <t>52.1300</t>
+  </si>
+  <si>
+    <t>65.5768</t>
+  </si>
+  <si>
+    <t>355927500.00</t>
   </si>
   <si>
     <t>10.73</t>
   </si>
   <si>
     <t>2020-06-01</t>
   </si>
   <si>
-    <t>1633.1200</t>
-[...11 lines deleted...]
-    <t>11780700.00</t>
+    <t>65.3248</t>
+  </si>
+  <si>
+    <t>74.8788</t>
+  </si>
+  <si>
+    <t>61.3132</t>
+  </si>
+  <si>
+    <t>63.6936</t>
+  </si>
+  <si>
+    <t>294517500.00</t>
   </si>
   <si>
     <t>-2.87</t>
   </si>
   <si>
     <t>2020-07-01</t>
   </si>
   <si>
-    <t>1606.0500</t>
-[...11 lines deleted...]
-    <t>7502400.00</t>
+    <t>64.2420</t>
+  </si>
+  <si>
+    <t>72.1092</t>
+  </si>
+  <si>
+    <t>64.0456</t>
+  </si>
+  <si>
+    <t>66.4852</t>
+  </si>
+  <si>
+    <t>187560000.00</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
     <t>2020-08-01</t>
   </si>
   <si>
-    <t>1665.9100</t>
-[...11 lines deleted...]
-    <t>6785200.00</t>
+    <t>66.6364</t>
+  </si>
+  <si>
+    <t>78.2244</t>
+  </si>
+  <si>
+    <t>65.3876</t>
+  </si>
+  <si>
+    <t>76.4180</t>
+  </si>
+  <si>
+    <t>169630000.00</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
-    <t>1905.1300</t>
-[...11 lines deleted...]
-    <t>8054700.00</t>
+    <t>76.2052</t>
+  </si>
+  <si>
+    <t>78.6488</t>
+  </si>
+  <si>
+    <t>64.0404</t>
+  </si>
+  <si>
+    <t>68.4272</t>
+  </si>
+  <si>
+    <t>201367500.00</t>
   </si>
   <si>
     <t>-10.46</t>
   </si>
   <si>
     <t>2020-10-01</t>
   </si>
   <si>
-    <t>1735.5400</t>
-[...11 lines deleted...]
-    <t>7237400.00</t>
+    <t>69.4216</t>
+  </si>
+  <si>
+    <t>74.6400</t>
+  </si>
+  <si>
+    <t>63.5600</t>
+  </si>
+  <si>
+    <t>64.9000</t>
+  </si>
+  <si>
+    <t>180935000.00</t>
   </si>
   <si>
     <t>-5.15</t>
   </si>
   <si>
     <t>2020-11-01</t>
   </si>
   <si>
-    <t>1653.5000</t>
-[...11 lines deleted...]
-    <t>9312600.00</t>
+    <t>66.1400</t>
+  </si>
+  <si>
+    <t>85.1208</t>
+  </si>
+  <si>
+    <t>63.9204</t>
+  </si>
+  <si>
+    <t>81.1380</t>
+  </si>
+  <si>
+    <t>232815000.00</t>
   </si>
   <si>
     <t>25.02</t>
   </si>
   <si>
     <t>2020-12-01</t>
   </si>
   <si>
-    <t>2047.2100</t>
-[...11 lines deleted...]
-    <t>7092300.00</t>
+    <t>81.8884</t>
+  </si>
+  <si>
+    <t>89.1188</t>
+  </si>
+  <si>
+    <t>80.9608</t>
+  </si>
+  <si>
+    <t>89.0908</t>
+  </si>
+  <si>
+    <t>177307500.00</t>
   </si>
   <si>
     <t>9.80</t>
   </si>
   <si>
     <t>2021-01-01</t>
   </si>
   <si>
-    <t>2250.0000</t>
-[...11 lines deleted...]
-    <t>7962900.00</t>
+    <t>90.0000</t>
+  </si>
+  <si>
+    <t>91.6016</t>
+  </si>
+  <si>
+    <t>74.4292</t>
+  </si>
+  <si>
+    <t>77.7732</t>
+  </si>
+  <si>
+    <t>199072500.00</t>
   </si>
   <si>
     <t>-12.70</t>
   </si>
   <si>
     <t>2021-02-01</t>
   </si>
   <si>
-    <t>1996.1899</t>
-[...11 lines deleted...]
-    <t>7203000.00</t>
+    <t>79.8476</t>
+  </si>
+  <si>
+    <t>98.0104</t>
+  </si>
+  <si>
+    <t>78.6000</t>
+  </si>
+  <si>
+    <t>93.1404</t>
+  </si>
+  <si>
+    <t>180075000.00</t>
   </si>
   <si>
     <t>19.76</t>
   </si>
   <si>
     <t>2021-03-01</t>
   </si>
   <si>
-    <t>2372.9900</t>
-[...11 lines deleted...]
-    <t>10114800.00</t>
+    <t>94.9196</t>
+  </si>
+  <si>
+    <t>98.7832</t>
+  </si>
+  <si>
+    <t>86.5360</t>
+  </si>
+  <si>
+    <t>93.1936</t>
+  </si>
+  <si>
+    <t>252870000.00</t>
   </si>
   <si>
     <t>0.06</t>
   </si>
   <si>
     <t>2021-04-01</t>
   </si>
   <si>
-    <t>2354.2800</t>
-[...11 lines deleted...]
-    <t>8443500.00</t>
+    <t>94.1712</t>
+  </si>
+  <si>
+    <t>100.6400</t>
+  </si>
+  <si>
+    <t>92.6916</t>
+  </si>
+  <si>
+    <t>98.6432</t>
+  </si>
+  <si>
+    <t>211087500.00</t>
   </si>
   <si>
     <t>5.85</t>
   </si>
   <si>
     <t>2021-05-01</t>
   </si>
   <si>
-    <t>2484.0701</t>
-[...11 lines deleted...]
-    <t>7057400.00</t>
+    <t>99.3628</t>
+  </si>
+  <si>
+    <t>99.4796</t>
+  </si>
+  <si>
+    <t>86.4712</t>
+  </si>
+  <si>
+    <t>94.4620</t>
+  </si>
+  <si>
+    <t>176435000.00</t>
   </si>
   <si>
     <t>2021-06-01</t>
   </si>
   <si>
-    <t>2380.0000</t>
-[...11 lines deleted...]
-    <t>6300500.00</t>
+    <t>95.2000</t>
+  </si>
+  <si>
+    <t>95.2116</t>
+  </si>
+  <si>
+    <t>86.6360</t>
+  </si>
+  <si>
+    <t>87.5236</t>
+  </si>
+  <si>
+    <t>157512500.00</t>
   </si>
   <si>
     <t>-7.35</t>
   </si>
   <si>
     <t>2021-07-01</t>
   </si>
   <si>
-    <t>2194.6699</t>
-[...11 lines deleted...]
-    <t>5957700.00</t>
+    <t>87.7868</t>
+  </si>
+  <si>
+    <t>90.5856</t>
+  </si>
+  <si>
+    <t>82.1428</t>
+  </si>
+  <si>
+    <t>87.1304</t>
+  </si>
+  <si>
+    <t>148942500.00</t>
   </si>
   <si>
     <t>-0.45</t>
   </si>
   <si>
     <t>2021-08-01</t>
   </si>
   <si>
-    <t>2191.6799</t>
-[...11 lines deleted...]
-    <t>7174600.00</t>
+    <t>87.6672</t>
+  </si>
+  <si>
+    <t>92.7852</t>
+  </si>
+  <si>
+    <t>82.3372</t>
+  </si>
+  <si>
+    <t>91.9868</t>
+  </si>
+  <si>
+    <t>179365000.00</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
-    <t>2305.8601</t>
-[...11 lines deleted...]
-    <t>5882800.00</t>
+    <t>92.2344</t>
+  </si>
+  <si>
+    <t>101.6000</t>
+  </si>
+  <si>
+    <t>91.0068</t>
+  </si>
+  <si>
+    <t>94.9548</t>
+  </si>
+  <si>
+    <t>147070000.00</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>2021-10-01</t>
   </si>
   <si>
-    <t>2416.8401</t>
-[...8 lines deleted...]
-    <t>4598300.00</t>
+    <t>96.6736</t>
+  </si>
+  <si>
+    <t>94.7496</t>
+  </si>
+  <si>
+    <t>96.8312</t>
+  </si>
+  <si>
+    <t>114957500.00</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
-    <t>2420.1299</t>
-[...11 lines deleted...]
-    <t>8952400.00</t>
+    <t>96.8052</t>
+  </si>
+  <si>
+    <t>107.4916</t>
+  </si>
+  <si>
+    <t>83.0216</t>
+  </si>
+  <si>
+    <t>84.0740</t>
+  </si>
+  <si>
+    <t>223810000.00</t>
   </si>
   <si>
     <t>-13.17</t>
   </si>
   <si>
     <t>2021-12-01</t>
   </si>
   <si>
-    <t>2146.9199</t>
-[...11 lines deleted...]
-    <t>7843400.00</t>
+    <t>85.8768</t>
+  </si>
+  <si>
+    <t>97.1484</t>
+  </si>
+  <si>
+    <t>82.2928</t>
+  </si>
+  <si>
+    <t>95.9692</t>
+  </si>
+  <si>
+    <t>196085000.00</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>2022-01-01</t>
   </si>
   <si>
-    <t>2423.0000</t>
-[...11 lines deleted...]
-    <t>7179000.00</t>
+    <t>96.9200</t>
+  </si>
+  <si>
+    <t>100.7300</t>
+  </si>
+  <si>
+    <t>88.7468</t>
+  </si>
+  <si>
+    <t>98.2452</t>
+  </si>
+  <si>
+    <t>179475000.00</t>
   </si>
   <si>
     <t>2.37</t>
   </si>
   <si>
     <t>2022-02-01</t>
   </si>
   <si>
-    <t>2464.9600</t>
-[...11 lines deleted...]
-    <t>10138300.00</t>
+    <t>98.5984</t>
+  </si>
+  <si>
+    <t>108.6264</t>
+  </si>
+  <si>
+    <t>85.5488</t>
+  </si>
+  <si>
+    <t>86.8900</t>
+  </si>
+  <si>
+    <t>253457500.00</t>
   </si>
   <si>
     <t>-11.56</t>
   </si>
   <si>
     <t>2022-03-01</t>
   </si>
   <si>
-    <t>2148.4500</t>
-[...11 lines deleted...]
-    <t>12095500.00</t>
+    <t>85.9380</t>
+  </si>
+  <si>
+    <t>96.8356</t>
+  </si>
+  <si>
+    <t>71.8580</t>
+  </si>
+  <si>
+    <t>93.9380</t>
+  </si>
+  <si>
+    <t>302387500.00</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>2022-04-01</t>
   </si>
   <si>
-    <t>2377.6201</t>
-[...11 lines deleted...]
-    <t>7125800.00</t>
+    <t>95.1048</t>
+  </si>
+  <si>
+    <t>96.7316</t>
+  </si>
+  <si>
+    <t>85.7980</t>
+  </si>
+  <si>
+    <t>88.4124</t>
+  </si>
+  <si>
+    <t>178145000.00</t>
   </si>
   <si>
     <t>-5.88</t>
   </si>
   <si>
     <t>2022-05-01</t>
   </si>
   <si>
-    <t>2207.0000</t>
-[...11 lines deleted...]
-    <t>10163300.00</t>
+    <t>88.2800</t>
+  </si>
+  <si>
+    <t>92.3200</t>
+  </si>
+  <si>
+    <t>79.8896</t>
+  </si>
+  <si>
+    <t>89.7424</t>
+  </si>
+  <si>
+    <t>254082500.00</t>
   </si>
   <si>
     <t>1.50</t>
   </si>
   <si>
     <t>2022-06-01</t>
   </si>
   <si>
-    <t>2265.0000</t>
-[...11 lines deleted...]
-    <t>9335800.00</t>
+    <t>90.6000</t>
+  </si>
+  <si>
+    <t>95.7324</t>
+  </si>
+  <si>
+    <t>68.1220</t>
+  </si>
+  <si>
+    <t>69.9596</t>
+  </si>
+  <si>
+    <t>233395000.00</t>
   </si>
   <si>
     <t>-22.04</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
-    <t>1743.1000</t>
-[...11 lines deleted...]
-    <t>7601500.00</t>
+    <t>69.7240</t>
+  </si>
+  <si>
+    <t>77.8584</t>
+  </si>
+  <si>
+    <t>66.7736</t>
+  </si>
+  <si>
+    <t>77.4276</t>
+  </si>
+  <si>
+    <t>190037500.00</t>
   </si>
   <si>
     <t>10.67</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
-    <t>1923.7500</t>
-[...11 lines deleted...]
-    <t>8508300.00</t>
+    <t>76.9500</t>
+  </si>
+  <si>
+    <t>86.4420</t>
+  </si>
+  <si>
+    <t>74.5196</t>
+  </si>
+  <si>
+    <t>75.0324</t>
+  </si>
+  <si>
+    <t>212707500.00</t>
   </si>
   <si>
     <t>-3.09</t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
-    <t>1859.0000</t>
-[...11 lines deleted...]
-    <t>9153800.00</t>
+    <t>74.3600</t>
+  </si>
+  <si>
+    <t>81.2380</t>
+  </si>
+  <si>
+    <t>65.6748</t>
+  </si>
+  <si>
+    <t>65.7284</t>
+  </si>
+  <si>
+    <t>228845000.00</t>
   </si>
   <si>
     <t>-12.40</t>
   </si>
   <si>
     <t>2022-10-01</t>
   </si>
   <si>
-    <t>1672.4399</t>
-[...11 lines deleted...]
-    <t>7619000.00</t>
+    <t>66.8976</t>
+  </si>
+  <si>
+    <t>76.7220</t>
+  </si>
+  <si>
+    <t>64.6740</t>
+  </si>
+  <si>
+    <t>74.7792</t>
+  </si>
+  <si>
+    <t>190475000.00</t>
   </si>
   <si>
     <t>13.77</t>
   </si>
   <si>
     <t>2022-11-01</t>
   </si>
   <si>
-    <t>1891.2500</t>
-[...11 lines deleted...]
-    <t>8227000.00</t>
+    <t>75.6500</t>
+  </si>
+  <si>
+    <t>83.3880</t>
+  </si>
+  <si>
+    <t>70.8528</t>
+  </si>
+  <si>
+    <t>83.1780</t>
+  </si>
+  <si>
+    <t>205675000.00</t>
   </si>
   <si>
     <t>11.23</t>
   </si>
   <si>
     <t>2022-12-01</t>
   </si>
   <si>
-    <t>2083.7000</t>
-[...11 lines deleted...]
-    <t>6442200.00</t>
+    <t>83.3480</t>
+  </si>
+  <si>
+    <t>86.0948</t>
+  </si>
+  <si>
+    <t>76.2952</t>
+  </si>
+  <si>
+    <t>80.6112</t>
+  </si>
+  <si>
+    <t>161055000.00</t>
   </si>
   <si>
     <t>2023-01-01</t>
   </si>
   <si>
-    <t>2038.8300</t>
-[...11 lines deleted...]
-    <t>6036000.00</t>
+    <t>81.5532</t>
+  </si>
+  <si>
+    <t>98.9836</t>
+  </si>
+  <si>
+    <t>80.2228</t>
+  </si>
+  <si>
+    <t>97.3640</t>
+  </si>
+  <si>
+    <t>150900000.00</t>
   </si>
   <si>
     <t>20.78</t>
   </si>
   <si>
     <t>2023-02-01</t>
   </si>
   <si>
-    <t>2422.3401</t>
-[...11 lines deleted...]
-    <t>6523500.00</t>
+    <t>96.8936</t>
+  </si>
+  <si>
+    <t>101.9556</t>
+  </si>
+  <si>
+    <t>93.2492</t>
+  </si>
+  <si>
+    <t>100.9600</t>
+  </si>
+  <si>
+    <t>163087500.00</t>
   </si>
   <si>
     <t>3.69</t>
   </si>
   <si>
     <t>2023-03-01</t>
   </si>
   <si>
-    <t>2530.0000</t>
-[...11 lines deleted...]
-    <t>8013000.00</t>
+    <t>101.2000</t>
+  </si>
+  <si>
+    <t>106.4344</t>
+  </si>
+  <si>
+    <t>95.3272</t>
+  </si>
+  <si>
+    <t>106.0964</t>
+  </si>
+  <si>
+    <t>200325000.00</t>
   </si>
   <si>
     <t>5.09</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
-    <t>2644.7900</t>
-[...11 lines deleted...]
-    <t>4889900.00</t>
+    <t>105.7916</t>
+  </si>
+  <si>
+    <t>108.8740</t>
+  </si>
+  <si>
+    <t>101.3808</t>
+  </si>
+  <si>
+    <t>107.4524</t>
+  </si>
+  <si>
+    <t>122247500.00</t>
   </si>
   <si>
     <t>1.28</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
-    <t>2680.3201</t>
-[...11 lines deleted...]
-    <t>8148300.00</t>
+    <t>107.2128</t>
+  </si>
+  <si>
+    <t>111.4740</t>
+  </si>
+  <si>
+    <t>98.2772</t>
+  </si>
+  <si>
+    <t>100.3508</t>
+  </si>
+  <si>
+    <t>203707500.00</t>
   </si>
   <si>
     <t>-6.61</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
-    <t>2503.1201</t>
-[...11 lines deleted...]
-    <t>6664800.00</t>
+    <t>100.1248</t>
+  </si>
+  <si>
+    <t>109.1708</t>
+  </si>
+  <si>
+    <t>100.0140</t>
+  </si>
+  <si>
+    <t>108.0132</t>
+  </si>
+  <si>
+    <t>166620000.00</t>
   </si>
   <si>
     <t>7.64</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
-    <t>2693.7000</t>
-[...11 lines deleted...]
-    <t>5834300.00</t>
+    <t>107.7480</t>
+  </si>
+  <si>
+    <t>120.7044</t>
+  </si>
+  <si>
+    <t>104.9800</t>
+  </si>
+  <si>
+    <t>118.8320</t>
+  </si>
+  <si>
+    <t>145857500.00</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
-    <t>2942.2000</t>
-[...11 lines deleted...]
-    <t>6808500.00</t>
+    <t>117.6880</t>
+  </si>
+  <si>
+    <t>130.0684</t>
+  </si>
+  <si>
+    <t>111.7744</t>
+  </si>
+  <si>
+    <t>124.2012</t>
+  </si>
+  <si>
+    <t>170212500.00</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
-    <t>3135.4700</t>
-[...11 lines deleted...]
-    <t>5149700.00</t>
+    <t>125.4188</t>
+  </si>
+  <si>
+    <t>129.0628</t>
+  </si>
+  <si>
+    <t>120.5820</t>
+  </si>
+  <si>
+    <t>123.3580</t>
+  </si>
+  <si>
+    <t>128742500.00</t>
   </si>
   <si>
     <t>-0.68</t>
   </si>
   <si>
     <t>2023-10-01</t>
   </si>
   <si>
-    <t>3071.8000</t>
-[...11 lines deleted...]
-    <t>5289900.00</t>
+    <t>122.8720</t>
+  </si>
+  <si>
+    <t>124.5012</t>
+  </si>
+  <si>
+    <t>109.3216</t>
+  </si>
+  <si>
+    <t>111.5824</t>
+  </si>
+  <si>
+    <t>132247500.00</t>
   </si>
   <si>
     <t>-9.55</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
-    <t>2803.0000</t>
-[...11 lines deleted...]
-    <t>5712100.00</t>
+    <t>112.1200</t>
+  </si>
+  <si>
+    <t>128.2928</t>
+  </si>
+  <si>
+    <t>110.2452</t>
+  </si>
+  <si>
+    <t>125.0280</t>
+  </si>
+  <si>
+    <t>142802500.00</t>
   </si>
   <si>
     <t>12.05</t>
   </si>
   <si>
     <t>2023-12-01</t>
   </si>
   <si>
-    <t>3125.2900</t>
-[...11 lines deleted...]
-    <t>5189300.00</t>
+    <t>125.0116</t>
+  </si>
+  <si>
+    <t>143.2248</t>
+  </si>
+  <si>
+    <t>123.9624</t>
+  </si>
+  <si>
+    <t>141.8888</t>
+  </si>
+  <si>
+    <t>129732500.00</t>
   </si>
   <si>
     <t>13.49</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
-    <t>3520.0000</t>
-[...11 lines deleted...]
-    <t>4979700.00</t>
+    <t>140.8000</t>
+  </si>
+  <si>
+    <t>146.7864</t>
+  </si>
+  <si>
+    <t>135.3640</t>
+  </si>
+  <si>
+    <t>140.2988</t>
+  </si>
+  <si>
+    <t>124492500.00</t>
   </si>
   <si>
     <t>-1.12</t>
   </si>
   <si>
     <t>2024-02-01</t>
   </si>
   <si>
-    <t>3592.2500</t>
-[...11 lines deleted...]
-    <t>6797800.00</t>
+    <t>143.6900</t>
+  </si>
+  <si>
+    <t>156.7200</t>
+  </si>
+  <si>
+    <t>138.0596</t>
+  </si>
+  <si>
+    <t>138.7532</t>
+  </si>
+  <si>
+    <t>169827500.00</t>
   </si>
   <si>
     <t>-1.10</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
-    <t>3482.5500</t>
-[...11 lines deleted...]
-    <t>5778400.00</t>
+    <t>139.3020</t>
+  </si>
+  <si>
+    <t>148.4572</t>
+  </si>
+  <si>
+    <t>135.9588</t>
+  </si>
+  <si>
+    <t>145.1152</t>
+  </si>
+  <si>
+    <t>144460000.00</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
-    <t>3651.0300</t>
-[...11 lines deleted...]
-    <t>4395800.00</t>
+    <t>146.0412</t>
+  </si>
+  <si>
+    <t>146.8592</t>
+  </si>
+  <si>
+    <t>136.2064</t>
+  </si>
+  <si>
+    <t>138.0812</t>
+  </si>
+  <si>
+    <t>109895000.00</t>
   </si>
   <si>
     <t>-4.85</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
-    <t>3437.2500</t>
-[...11 lines deleted...]
-    <t>5869900.00</t>
+    <t>137.4900</t>
+  </si>
+  <si>
+    <t>135.7580</t>
+  </si>
+  <si>
+    <t>151.0540</t>
+  </si>
+  <si>
+    <t>146747500.00</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
-    <t>4040.0000</t>
-[...8 lines deleted...]
-    <t>3889900.00</t>
+    <t>161.6000</t>
+  </si>
+  <si>
+    <t>148.5556</t>
+  </si>
+  <si>
+    <t>158.4600</t>
+  </si>
+  <si>
+    <t>97247500.00</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
-    <t>3977.3501</t>
-[...11 lines deleted...]
-    <t>4810200.00</t>
+    <t>159.0940</t>
+  </si>
+  <si>
+    <t>165.7728</t>
+  </si>
+  <si>
+    <t>145.7220</t>
+  </si>
+  <si>
+    <t>148.6004</t>
+  </si>
+  <si>
+    <t>120255000.00</t>
   </si>
   <si>
     <t>-6.22</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
-    <t>3716.2300</t>
-[...11 lines deleted...]
-    <t>6745000.00</t>
+    <t>148.6492</t>
+  </si>
+  <si>
+    <t>157.6100</t>
+  </si>
+  <si>
+    <t>127.2000</t>
+  </si>
+  <si>
+    <t>156.3692</t>
+  </si>
+  <si>
+    <t>168625000.00</t>
   </si>
   <si>
     <t>5.23</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
-    <t>3876.0100</t>
-[...11 lines deleted...]
-    <t>4492500.00</t>
+    <t>155.0404</t>
+  </si>
+  <si>
+    <t>170.9152</t>
+  </si>
+  <si>
+    <t>148.0388</t>
+  </si>
+  <si>
+    <t>168.4848</t>
+  </si>
+  <si>
+    <t>112312500.00</t>
   </si>
   <si>
     <t>7.75</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
-    <t>4228.0000</t>
-[...11 lines deleted...]
-    <t>4176900.00</t>
+    <t>169.1200</t>
+  </si>
+  <si>
+    <t>194.2640</t>
+  </si>
+  <si>
+    <t>162.4392</t>
+  </si>
+  <si>
+    <t>187.0500</t>
+  </si>
+  <si>
+    <t>104422500.00</t>
   </si>
   <si>
     <t>11.02</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
-    <t>4669.0000</t>
-[...8 lines deleted...]
-    <t>5160200.00</t>
+    <t>186.7600</t>
+  </si>
+  <si>
+    <t>209.4800</t>
+  </si>
+  <si>
+    <t>208.0792</t>
+  </si>
+  <si>
+    <t>129005000.00</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
-    <t>5206.4102</t>
-[...11 lines deleted...]
-    <t>4316000.00</t>
+    <t>208.2564</t>
+  </si>
+  <si>
+    <t>213.4896</t>
+  </si>
+  <si>
+    <t>197.5216</t>
+  </si>
+  <si>
+    <t>198.7368</t>
+  </si>
+  <si>
+    <t>107900000.00</t>
   </si>
   <si>
     <t>-4.49</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
-    <t>4990.6699</t>
-[...11 lines deleted...]
-    <t>5185600.00</t>
+    <t>199.6268</t>
+  </si>
+  <si>
+    <t>201.5952</t>
+  </si>
+  <si>
+    <t>183.8364</t>
+  </si>
+  <si>
+    <t>189.5024</t>
+  </si>
+  <si>
+    <t>129640000.00</t>
   </si>
   <si>
     <t>-4.65</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>4670.1899</t>
-[...11 lines deleted...]
-    <t>5558200.00</t>
+    <t>186.8076</t>
+  </si>
+  <si>
+    <t>211.2800</t>
+  </si>
+  <si>
+    <t>184.2172</t>
+  </si>
+  <si>
+    <t>200.6404</t>
+  </si>
+  <si>
+    <t>138955000.00</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
-    <t>5054.7500</t>
-[...8 lines deleted...]
-    <t>6276500.00</t>
+    <t>202.1900</t>
+  </si>
+  <si>
+    <t>171.1760</t>
+  </si>
+  <si>
+    <t>184.2764</t>
+  </si>
+  <si>
+    <t>156912500.00</t>
   </si>
   <si>
     <t>-8.16</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
-    <t>4572.0898</t>
-[...11 lines deleted...]
-    <t>6728300.00</t>
+    <t>182.8836</t>
+  </si>
+  <si>
+    <t>204.6456</t>
+  </si>
+  <si>
+    <t>163.8492</t>
+  </si>
+  <si>
+    <t>203.9712</t>
+  </si>
+  <si>
+    <t>168207500.00</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
-    <t>5002.2700</t>
-[...11 lines deleted...]
-    <t>4280600.00</t>
+    <t>200.0908</t>
+  </si>
+  <si>
+    <t>221.3000</t>
+  </si>
+  <si>
+    <t>198.8000</t>
+  </si>
+  <si>
+    <t>220.7572</t>
+  </si>
+  <si>
+    <t>107015000.00</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
-    <t>5500.0000</t>
-[...11 lines deleted...]
-    <t>4449000.00</t>
+    <t>220.0000</t>
+  </si>
+  <si>
+    <t>231.9604</t>
+  </si>
+  <si>
+    <t>209.4260</t>
+  </si>
+  <si>
+    <t>231.5696</t>
+  </si>
+  <si>
+    <t>111225000.00</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
-    <t>5740.7998</t>
-[...11 lines deleted...]
-    <t>4258600.00</t>
+    <t>229.6320</t>
+  </si>
+  <si>
+    <t>233.5764</t>
+  </si>
+  <si>
+    <t>217.2820</t>
+  </si>
+  <si>
+    <t>220.1624</t>
+  </si>
+  <si>
+    <t>106465000.00</t>
   </si>
   <si>
     <t>-4.93</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
-    <t>5479.4702</t>
-[...11 lines deleted...]
-    <t>3737500.00</t>
+    <t>219.1788</t>
+  </si>
+  <si>
+    <t>231.8000</t>
+  </si>
+  <si>
+    <t>213.5648</t>
+  </si>
+  <si>
+    <t>223.9620</t>
+  </si>
+  <si>
+    <t>93437500.00</t>
   </si>
   <si>
     <t>1.73</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
-    <t>5577.3198</t>
-[...11 lines deleted...]
-    <t>4380500.00</t>
+    <t>223.0928</t>
+  </si>
+  <si>
+    <t>226.1004</t>
+  </si>
+  <si>
+    <t>214.0376</t>
+  </si>
+  <si>
+    <t>215.9708</t>
+  </si>
+  <si>
+    <t>109512500.00</t>
   </si>
   <si>
     <t>-3.57</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
-    <t>5352.0000</t>
-[...11 lines deleted...]
-    <t>6336400.00</t>
+    <t>214.0800</t>
+  </si>
+  <si>
+    <t>224.9956</t>
+  </si>
+  <si>
+    <t>196.9420</t>
+  </si>
+  <si>
+    <t>203.1096</t>
+  </si>
+  <si>
+    <t>158410000.00</t>
   </si>
   <si>
     <t>-5.96</t>
   </si>
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
-    <t>5063.6001</t>
-[...11 lines deleted...]
-    <t>5563000.00</t>
+    <t>202.5440</t>
+  </si>
+  <si>
+    <t>209.4336</t>
+  </si>
+  <si>
+    <t>182.8448</t>
+  </si>
+  <si>
+    <t>196.5876</t>
+  </si>
+  <si>
+    <t>139075000.00</t>
   </si>
   <si>
     <t>-3.21</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
-    <t>4912.0000</t>
-[...11 lines deleted...]
-    <t>5087900.00</t>
+    <t>196.4800</t>
+  </si>
+  <si>
+    <t>220.8060</t>
+  </si>
+  <si>
+    <t>195.4068</t>
+  </si>
+  <si>
+    <t>214.2132</t>
+  </si>
+  <si>
+    <t>127197500.00</t>
   </si>
   <si>
     <t>8.97</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
-    <t>5356.7900</t>
-[...11 lines deleted...]
-    <t>4330900.00</t>
+    <t>214.2716</t>
+  </si>
+  <si>
+    <t>220.7536</t>
+  </si>
+  <si>
+    <t>198.0976</t>
+  </si>
+  <si>
+    <t>200.0736</t>
+  </si>
+  <si>
+    <t>108272500.00</t>
   </si>
   <si>
     <t>-6.60</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>5035.0000</t>
-[...11 lines deleted...]
-    <t>12493400.00</t>
+    <t>201.4000</t>
+  </si>
+  <si>
+    <t>205.2624</t>
+  </si>
+  <si>
+    <t>150.6180</t>
+  </si>
+  <si>
+    <t>169.5740</t>
+  </si>
+  <si>
+    <t>312335000.00</t>
   </si>
   <si>
     <t>-15.24</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
-    <t>4050.0000</t>
-[...11 lines deleted...]
-    <t>8147400.00</t>
+    <t>162.0000</t>
+  </si>
+  <si>
+    <t>185.3636</t>
+  </si>
+  <si>
+    <t>161.1200</t>
+  </si>
+  <si>
+    <t>168.4128</t>
+  </si>
+  <si>
+    <t>203685000.00</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>4216.8301</t>
-[...14 lines deleted...]
-    <t>-0.61</t>
+    <t>168.6732</t>
+  </si>
+  <si>
+    <t>193.9200</t>
+  </si>
+  <si>
+    <t>162.0488</t>
+  </si>
+  <si>
+    <t>168.3600</t>
+  </si>
+  <si>
+    <t>153185800.00</t>
+  </si>
+  <si>
+    <t>-0.03</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>169.0300</t>
+  </si>
+  <si>
+    <t>175.5200</t>
+  </si>
+  <si>
+    <t>153.0500</t>
+  </si>
+  <si>
+    <t>154.1300</t>
+  </si>
+  <si>
+    <t>81761500.00</t>
+  </si>
+  <si>
+    <t>-8.45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7051,51 +7069,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G327"/>
+  <dimension ref="A1:G328"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -14031,592 +14049,615 @@
       </c>
       <c r="C303" t="s">
         <v>2054</v>
       </c>
       <c r="D303" t="s">
         <v>2055</v>
       </c>
       <c r="E303" t="s">
         <v>2056</v>
       </c>
       <c r="F303" t="s">
         <v>2057</v>
       </c>
       <c r="G303" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>2059</v>
       </c>
       <c r="B304" t="s">
         <v>2060</v>
       </c>
       <c r="C304" t="s">
+        <v>850</v>
+      </c>
+      <c r="D304" t="s">
         <v>2061</v>
       </c>
-      <c r="D304" t="s">
+      <c r="E304" t="s">
         <v>2062</v>
       </c>
-      <c r="E304" t="s">
+      <c r="F304" t="s">
         <v>2063</v>
       </c>
-      <c r="F304" t="s">
+      <c r="G304" t="s">
         <v>2064</v>
-      </c>
-[...1 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B305" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C305" t="s">
         <v>2066</v>
       </c>
-      <c r="B305" t="s">
-[...2 lines deleted...]
-      <c r="C305" t="s">
+      <c r="D305" t="s">
         <v>2067</v>
       </c>
-      <c r="D305" t="s">
+      <c r="E305" t="s">
         <v>2068</v>
       </c>
-      <c r="E305" t="s">
+      <c r="F305" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
       <c r="G305" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B306" t="s">
         <v>2071</v>
       </c>
-      <c r="B306" t="s">
+      <c r="C306" t="s">
         <v>2072</v>
       </c>
-      <c r="C306" t="s">
+      <c r="D306" t="s">
         <v>2073</v>
       </c>
-      <c r="D306" t="s">
+      <c r="E306" t="s">
         <v>2074</v>
       </c>
-      <c r="E306" t="s">
+      <c r="F306" t="s">
         <v>2075</v>
       </c>
-      <c r="F306" t="s">
+      <c r="G306" t="s">
         <v>2076</v>
-      </c>
-[...1 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B307" t="s">
         <v>2078</v>
       </c>
-      <c r="B307" t="s">
+      <c r="C307" t="s">
         <v>2079</v>
       </c>
-      <c r="C307" t="s">
+      <c r="D307" t="s">
         <v>2080</v>
       </c>
-      <c r="D307" t="s">
+      <c r="E307" t="s">
         <v>2081</v>
       </c>
-      <c r="E307" t="s">
+      <c r="F307" t="s">
         <v>2082</v>
       </c>
-      <c r="F307" t="s">
+      <c r="G307" t="s">
         <v>2083</v>
-      </c>
-[...1 lines deleted...]
-        <v>2084</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B308" t="s">
         <v>2085</v>
       </c>
-      <c r="B308" t="s">
+      <c r="C308" t="s">
         <v>2086</v>
       </c>
-      <c r="C308" t="s">
+      <c r="D308" t="s">
         <v>2087</v>
       </c>
-      <c r="D308" t="s">
+      <c r="E308" t="s">
         <v>2088</v>
       </c>
-      <c r="E308" t="s">
+      <c r="F308" t="s">
         <v>2089</v>
       </c>
-      <c r="F308" t="s">
+      <c r="G308" t="s">
         <v>2090</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B309" t="s">
         <v>2092</v>
       </c>
-      <c r="B309" t="s">
+      <c r="C309" t="s">
         <v>2093</v>
       </c>
-      <c r="C309" t="s">
+      <c r="D309" t="s">
         <v>2094</v>
       </c>
-      <c r="D309" t="s">
+      <c r="E309" t="s">
         <v>2095</v>
       </c>
-      <c r="E309" t="s">
+      <c r="F309" t="s">
         <v>2096</v>
       </c>
-      <c r="F309" t="s">
+      <c r="G309" t="s">
         <v>2097</v>
-      </c>
-[...1 lines deleted...]
-        <v>2098</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B310" t="s">
         <v>2099</v>
       </c>
-      <c r="B310" t="s">
+      <c r="C310" t="s">
         <v>2100</v>
       </c>
-      <c r="C310" t="s">
+      <c r="D310" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E310" t="s">
         <v>2101</v>
       </c>
-      <c r="D310" t="s">
-[...2 lines deleted...]
-      <c r="E310" t="s">
+      <c r="F310" t="s">
         <v>2102</v>
       </c>
-      <c r="F310" t="s">
+      <c r="G310" t="s">
         <v>2103</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B311" t="s">
         <v>2105</v>
       </c>
-      <c r="B311" t="s">
+      <c r="C311" t="s">
         <v>2106</v>
       </c>
-      <c r="C311" t="s">
+      <c r="D311" t="s">
         <v>2107</v>
       </c>
-      <c r="D311" t="s">
+      <c r="E311" t="s">
         <v>2108</v>
       </c>
-      <c r="E311" t="s">
+      <c r="F311" t="s">
         <v>2109</v>
       </c>
-      <c r="F311" t="s">
+      <c r="G311" t="s">
         <v>2110</v>
-      </c>
-[...1 lines deleted...]
-        <v>2111</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B312" t="s">
         <v>2112</v>
       </c>
-      <c r="B312" t="s">
+      <c r="C312" t="s">
         <v>2113</v>
       </c>
-      <c r="C312" t="s">
+      <c r="D312" t="s">
         <v>2114</v>
       </c>
-      <c r="D312" t="s">
+      <c r="E312" t="s">
         <v>2115</v>
       </c>
-      <c r="E312" t="s">
+      <c r="F312" t="s">
         <v>2116</v>
       </c>
-      <c r="F312" t="s">
+      <c r="G312" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B313" t="s">
         <v>2119</v>
       </c>
-      <c r="B313" t="s">
+      <c r="C313" t="s">
         <v>2120</v>
       </c>
-      <c r="C313" t="s">
+      <c r="D313" t="s">
         <v>2121</v>
       </c>
-      <c r="D313" t="s">
+      <c r="E313" t="s">
         <v>2122</v>
       </c>
-      <c r="E313" t="s">
+      <c r="F313" t="s">
         <v>2123</v>
       </c>
-      <c r="F313" t="s">
+      <c r="G313" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B314" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C314" t="s">
         <v>2126</v>
       </c>
-      <c r="B314" t="s">
-[...2 lines deleted...]
-      <c r="C314" t="s">
+      <c r="D314" t="s">
         <v>2127</v>
       </c>
-      <c r="D314" t="s">
+      <c r="E314" t="s">
         <v>2128</v>
       </c>
-      <c r="E314" t="s">
+      <c r="F314" t="s">
         <v>2129</v>
       </c>
-      <c r="F314" t="s">
+      <c r="G314" t="s">
         <v>2130</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B315" t="s">
         <v>2132</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C315" t="s">
         <v>2133</v>
       </c>
-      <c r="C315" t="s">
+      <c r="D315" t="s">
         <v>2134</v>
       </c>
-      <c r="D315" t="s">
+      <c r="E315" t="s">
         <v>2135</v>
       </c>
-      <c r="E315" t="s">
+      <c r="F315" t="s">
         <v>2136</v>
       </c>
-      <c r="F315" t="s">
+      <c r="G315" t="s">
         <v>2137</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B316" t="s">
         <v>2139</v>
       </c>
-      <c r="B316" t="s">
+      <c r="C316" t="s">
         <v>2140</v>
       </c>
-      <c r="C316" t="s">
+      <c r="D316" t="s">
         <v>2141</v>
       </c>
-      <c r="D316" t="s">
+      <c r="E316" t="s">
         <v>2142</v>
       </c>
-      <c r="E316" t="s">
+      <c r="F316" t="s">
         <v>2143</v>
       </c>
-      <c r="F316" t="s">
+      <c r="G316" t="s">
         <v>2144</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145</v>
       </c>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B317" t="s">
         <v>2146</v>
       </c>
-      <c r="B317" t="s">
+      <c r="C317" t="s">
         <v>2147</v>
       </c>
-      <c r="C317" t="s">
+      <c r="D317" t="s">
         <v>2148</v>
       </c>
-      <c r="D317" t="s">
+      <c r="E317" t="s">
         <v>2149</v>
       </c>
-      <c r="E317" t="s">
+      <c r="F317" t="s">
         <v>2150</v>
-      </c>
-[...1 lines deleted...]
-        <v>2151</v>
       </c>
       <c r="G317" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B318" t="s">
         <v>2152</v>
       </c>
-      <c r="B318" t="s">
+      <c r="C318" t="s">
         <v>2153</v>
       </c>
-      <c r="C318" t="s">
+      <c r="D318" t="s">
         <v>2154</v>
       </c>
-      <c r="D318" t="s">
+      <c r="E318" t="s">
         <v>2155</v>
       </c>
-      <c r="E318" t="s">
+      <c r="F318" t="s">
         <v>2156</v>
       </c>
-      <c r="F318" t="s">
+      <c r="G318" t="s">
         <v>2157</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B319" t="s">
         <v>2159</v>
       </c>
-      <c r="B319" t="s">
+      <c r="C319" t="s">
         <v>2160</v>
       </c>
-      <c r="C319" t="s">
+      <c r="D319" t="s">
         <v>2161</v>
       </c>
-      <c r="D319" t="s">
+      <c r="E319" t="s">
         <v>2162</v>
       </c>
-      <c r="E319" t="s">
+      <c r="F319" t="s">
         <v>2163</v>
       </c>
-      <c r="F319" t="s">
+      <c r="G319" t="s">
         <v>2164</v>
-      </c>
-[...1 lines deleted...]
-        <v>2165</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B320" t="s">
         <v>2166</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C320" t="s">
         <v>2167</v>
       </c>
-      <c r="C320" t="s">
+      <c r="D320" t="s">
         <v>2168</v>
       </c>
-      <c r="D320" t="s">
+      <c r="E320" t="s">
         <v>2169</v>
       </c>
-      <c r="E320" t="s">
+      <c r="F320" t="s">
         <v>2170</v>
       </c>
-      <c r="F320" t="s">
+      <c r="G320" t="s">
         <v>2171</v>
-      </c>
-[...1 lines deleted...]
-        <v>2172</v>
       </c>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B321" t="s">
         <v>2173</v>
       </c>
-      <c r="B321" t="s">
+      <c r="C321" t="s">
         <v>2174</v>
       </c>
-      <c r="C321" t="s">
+      <c r="D321" t="s">
         <v>2175</v>
       </c>
-      <c r="D321" t="s">
+      <c r="E321" t="s">
         <v>2176</v>
       </c>
-      <c r="E321" t="s">
+      <c r="F321" t="s">
         <v>2177</v>
       </c>
-      <c r="F321" t="s">
+      <c r="G321" t="s">
         <v>2178</v>
-      </c>
-[...1 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B322" t="s">
         <v>2180</v>
       </c>
-      <c r="B322" t="s">
+      <c r="C322" t="s">
         <v>2181</v>
       </c>
-      <c r="C322" t="s">
+      <c r="D322" t="s">
         <v>2182</v>
       </c>
-      <c r="D322" t="s">
+      <c r="E322" t="s">
         <v>2183</v>
       </c>
-      <c r="E322" t="s">
+      <c r="F322" t="s">
         <v>2184</v>
       </c>
-      <c r="F322" t="s">
+      <c r="G322" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B323" t="s">
         <v>2187</v>
       </c>
-      <c r="B323" t="s">
+      <c r="C323" t="s">
         <v>2188</v>
       </c>
-      <c r="C323" t="s">
+      <c r="D323" t="s">
         <v>2189</v>
       </c>
-      <c r="D323" t="s">
+      <c r="E323" t="s">
         <v>2190</v>
       </c>
-      <c r="E323" t="s">
+      <c r="F323" t="s">
         <v>2191</v>
       </c>
-      <c r="F323" t="s">
+      <c r="G323" t="s">
         <v>2192</v>
-      </c>
-[...1 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B324" t="s">
         <v>2194</v>
       </c>
-      <c r="B324" t="s">
+      <c r="C324" t="s">
         <v>2195</v>
       </c>
-      <c r="C324" t="s">
+      <c r="D324" t="s">
         <v>2196</v>
       </c>
-      <c r="D324" t="s">
+      <c r="E324" t="s">
         <v>2197</v>
       </c>
-      <c r="E324" t="s">
+      <c r="F324" t="s">
         <v>2198</v>
       </c>
-      <c r="F324" t="s">
+      <c r="G324" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B325" t="s">
         <v>2201</v>
       </c>
-      <c r="B325" t="s">
+      <c r="C325" t="s">
         <v>2202</v>
       </c>
-      <c r="C325" t="s">
+      <c r="D325" t="s">
         <v>2203</v>
       </c>
-      <c r="D325" t="s">
+      <c r="E325" t="s">
         <v>2204</v>
       </c>
-      <c r="E325" t="s">
+      <c r="F325" t="s">
         <v>2205</v>
       </c>
-      <c r="F325" t="s">
+      <c r="G325" t="s">
         <v>2206</v>
-      </c>
-[...1 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B326" t="s">
         <v>2208</v>
       </c>
-      <c r="B326" t="s">
+      <c r="C326" t="s">
         <v>2209</v>
       </c>
-      <c r="C326" t="s">
+      <c r="D326" t="s">
         <v>2210</v>
       </c>
-      <c r="D326" t="s">
+      <c r="E326" t="s">
         <v>2211</v>
       </c>
-      <c r="E326" t="s">
+      <c r="F326" t="s">
         <v>2212</v>
-      </c>
-[...1 lines deleted...]
-        <v>2213</v>
       </c>
       <c r="G326" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B327" t="s">
         <v>2214</v>
       </c>
-      <c r="B327" t="s">
+      <c r="C327" t="s">
         <v>2215</v>
       </c>
-      <c r="C327" t="s">
+      <c r="D327" t="s">
         <v>2216</v>
       </c>
-      <c r="D327" t="s">
+      <c r="E327" t="s">
         <v>2217</v>
       </c>
-      <c r="E327" t="s">
+      <c r="F327" t="s">
         <v>2218</v>
       </c>
-      <c r="F327" t="s">
+      <c r="G327" t="s">
         <v>2219</v>
       </c>
-      <c r="G327" t="s">
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
         <v>2220</v>
+      </c>
+      <c r="B328" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E328" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F328" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G328" t="s">
+        <v>2226</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">