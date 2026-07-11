--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BKNG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2296" uniqueCount="2227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2310" uniqueCount="2240">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1999-03-01</t>
   </si>
   <si>
@@ -6679,60 +6679,99 @@
   <si>
     <t>193.9200</t>
   </si>
   <si>
     <t>162.0488</t>
   </si>
   <si>
     <t>168.3600</t>
   </si>
   <si>
     <t>153185800.00</t>
   </si>
   <si>
     <t>-0.03</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>169.0300</t>
   </si>
   <si>
     <t>175.5200</t>
   </si>
   <si>
-    <t>153.0500</t>
-[...8 lines deleted...]
-    <t>-8.45</t>
+    <t>150.1400</t>
+  </si>
+  <si>
+    <t>167.4300</t>
+  </si>
+  <si>
+    <t>152202300.00</t>
+  </si>
+  <si>
+    <t>-0.55</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>168.6900</t>
+  </si>
+  <si>
+    <t>186.5000</t>
+  </si>
+  <si>
+    <t>158.1200</t>
+  </si>
+  <si>
+    <t>178.2400</t>
+  </si>
+  <si>
+    <t>182455800.00</t>
+  </si>
+  <si>
+    <t>6.46</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>179.8800</t>
+  </si>
+  <si>
+    <t>188.3100</t>
+  </si>
+  <si>
+    <t>170.3100</t>
+  </si>
+  <si>
+    <t>43629636.00</t>
+  </si>
+  <si>
+    <t>-1.53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7069,51 +7108,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G328"/>
+  <dimension ref="A1:G330"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -14614,50 +14653,96 @@
       <c r="G327" t="s">
         <v>2219</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
         <v>2220</v>
       </c>
       <c r="B328" t="s">
         <v>2221</v>
       </c>
       <c r="C328" t="s">
         <v>2222</v>
       </c>
       <c r="D328" t="s">
         <v>2223</v>
       </c>
       <c r="E328" t="s">
         <v>2224</v>
       </c>
       <c r="F328" t="s">
         <v>2225</v>
       </c>
       <c r="G328" t="s">
         <v>2226</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B329" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E329" t="s">
+        <v>2231</v>
+      </c>
+      <c r="F329" t="s">
+        <v>2232</v>
+      </c>
+      <c r="G329" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B330" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E330" t="s">
+        <v>2222</v>
+      </c>
+      <c r="F330" t="s">
+        <v>2238</v>
+      </c>
+      <c r="G330" t="s">
+        <v>2239</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">