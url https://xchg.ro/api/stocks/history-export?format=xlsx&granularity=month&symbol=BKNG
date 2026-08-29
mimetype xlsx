--- v2 (2026-07-11)
+++ v3 (2026-08-29)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BKNG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2310" uniqueCount="2240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2317" uniqueCount="2248">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1999-03-01</t>
   </si>
   <si>
@@ -6718,60 +6718,84 @@
   <si>
     <t>168.6900</t>
   </si>
   <si>
     <t>186.5000</t>
   </si>
   <si>
     <t>158.1200</t>
   </si>
   <si>
     <t>178.2400</t>
   </si>
   <si>
     <t>182455800.00</t>
   </si>
   <si>
     <t>6.46</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>179.8800</t>
   </si>
   <si>
-    <t>188.3100</t>
+    <t>204.6100</t>
   </si>
   <si>
     <t>170.3100</t>
   </si>
   <si>
-    <t>43629636.00</t>
-[...2 lines deleted...]
-    <t>-1.53</t>
+    <t>192.9000</t>
+  </si>
+  <si>
+    <t>135451600.00</t>
+  </si>
+  <si>
+    <t>8.22</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>198.2200</t>
+  </si>
+  <si>
+    <t>217.3200</t>
+  </si>
+  <si>
+    <t>190.3700</t>
+  </si>
+  <si>
+    <t>202.5600</t>
+  </si>
+  <si>
+    <t>105004749.00</t>
+  </si>
+  <si>
+    <t>5.01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7108,51 +7132,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G330"/>
+  <dimension ref="A1:G331"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -14692,57 +14716,80 @@
       </c>
       <c r="E329" t="s">
         <v>2231</v>
       </c>
       <c r="F329" t="s">
         <v>2232</v>
       </c>
       <c r="G329" t="s">
         <v>2233</v>
       </c>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
         <v>2234</v>
       </c>
       <c r="B330" t="s">
         <v>2235</v>
       </c>
       <c r="C330" t="s">
         <v>2236</v>
       </c>
       <c r="D330" t="s">
         <v>2237</v>
       </c>
       <c r="E330" t="s">
-        <v>2222</v>
+        <v>2238</v>
       </c>
       <c r="F330" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="G330" t="s">
-        <v>2239</v>
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B331" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E331" t="s">
+        <v>2245</v>
+      </c>
+      <c r="F331" t="s">
+        <v>2246</v>
+      </c>
+      <c r="G331" t="s">
+        <v>2247</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">