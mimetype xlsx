--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BIDU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1750" uniqueCount="1706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1757" uniqueCount="1712">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2005-08-01</t>
   </si>
   <si>
@@ -5110,66 +5110,84 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>119.2500</t>
   </si>
   <si>
     <t>128.2100</t>
   </si>
   <si>
     <t>105.7700</t>
   </si>
   <si>
     <t>111.4200</t>
   </si>
   <si>
     <t>47663800.00</t>
   </si>
   <si>
     <t>-10.46</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>111.8300</t>
-[...14 lines deleted...]
-    <t>0.43</t>
+    <t>111.8500</t>
+  </si>
+  <si>
+    <t>130.3400</t>
+  </si>
+  <si>
+    <t>107.5100</t>
+  </si>
+  <si>
+    <t>40878700.00</t>
+  </si>
+  <si>
+    <t>13.56</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>125.8000</t>
+  </si>
+  <si>
+    <t>152.3700</t>
+  </si>
+  <si>
+    <t>125.3800</t>
+  </si>
+  <si>
+    <t>135.3300</t>
+  </si>
+  <si>
+    <t>35715400.00</t>
+  </si>
+  <si>
+    <t>6.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5506,51 +5524,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G250"/>
+  <dimension ref="A1:G251"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11250,57 +11268,80 @@
       </c>
       <c r="E249" t="s">
         <v>1696</v>
       </c>
       <c r="F249" t="s">
         <v>1697</v>
       </c>
       <c r="G249" t="s">
         <v>1698</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>1699</v>
       </c>
       <c r="B250" t="s">
         <v>1700</v>
       </c>
       <c r="C250" t="s">
         <v>1701</v>
       </c>
       <c r="D250" t="s">
         <v>1702</v>
       </c>
       <c r="E250" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F250" t="s">
         <v>1703</v>
       </c>
-      <c r="F250" t="s">
+      <c r="G250" t="s">
         <v>1704</v>
       </c>
-      <c r="G250" t="s">
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
         <v>1705</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1711</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">