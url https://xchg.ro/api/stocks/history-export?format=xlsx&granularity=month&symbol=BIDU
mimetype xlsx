--- v1 (2026-05-18)
+++ v2 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BIDU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1757" uniqueCount="1712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1771" uniqueCount="1722">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2005-08-01</t>
   </si>
   <si>
@@ -5134,60 +5134,90 @@
   <si>
     <t>111.8500</t>
   </si>
   <si>
     <t>130.3400</t>
   </si>
   <si>
     <t>107.5100</t>
   </si>
   <si>
     <t>40878700.00</t>
   </si>
   <si>
     <t>13.56</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>125.8000</t>
   </si>
   <si>
     <t>152.3700</t>
   </si>
   <si>
-    <t>125.3800</t>
-[...8 lines deleted...]
-    <t>6.95</t>
+    <t>124.8500</t>
+  </si>
+  <si>
+    <t>60052400.00</t>
+  </si>
+  <si>
+    <t>6.94</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>139.9000</t>
+  </si>
+  <si>
+    <t>100.3200</t>
+  </si>
+  <si>
+    <t>114.2900</t>
+  </si>
+  <si>
+    <t>49490400.00</t>
+  </si>
+  <si>
+    <t>-15.53</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>114.7300</t>
+  </si>
+  <si>
+    <t>119.8800</t>
+  </si>
+  <si>
+    <t>111.1100</t>
+  </si>
+  <si>
+    <t>7338000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5524,51 +5554,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G251"/>
+  <dimension ref="A1:G253"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11291,57 +11321,103 @@
       </c>
       <c r="E250" t="s">
         <v>1256</v>
       </c>
       <c r="F250" t="s">
         <v>1703</v>
       </c>
       <c r="G250" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
         <v>1705</v>
       </c>
       <c r="B251" t="s">
         <v>1706</v>
       </c>
       <c r="C251" t="s">
         <v>1707</v>
       </c>
       <c r="D251" t="s">
         <v>1708</v>
       </c>
       <c r="E251" t="s">
+        <v>853</v>
+      </c>
+      <c r="F251" t="s">
         <v>1709</v>
       </c>
-      <c r="F251" t="s">
+      <c r="G251" t="s">
         <v>1710</v>
       </c>
-      <c r="G251" t="s">
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
         <v>1711</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1597</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">