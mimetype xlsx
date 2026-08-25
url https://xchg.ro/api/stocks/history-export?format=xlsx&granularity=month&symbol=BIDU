--- v2 (2026-07-07)
+++ v3 (2026-08-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BIDU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1771" uniqueCount="1722">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1778" uniqueCount="1729">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2005-08-01</t>
   </si>
   <si>
@@ -5173,51 +5173,72 @@
   <si>
     <t>100.3200</t>
   </si>
   <si>
     <t>114.2900</t>
   </si>
   <si>
     <t>49490400.00</t>
   </si>
   <si>
     <t>-15.53</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>114.7300</t>
   </si>
   <si>
     <t>119.8800</t>
   </si>
   <si>
     <t>111.1100</t>
   </si>
   <si>
-    <t>7338000.00</t>
+    <t>49665400.00</t>
+  </si>
+  <si>
+    <t>-2.78</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>111.2800</t>
+  </si>
+  <si>
+    <t>114.4500</t>
+  </si>
+  <si>
+    <t>89.6000</t>
+  </si>
+  <si>
+    <t>52469700.00</t>
+  </si>
+  <si>
+    <t>-16.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5554,51 +5575,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G253"/>
+  <dimension ref="A1:G254"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11364,60 +11385,83 @@
       </c>
       <c r="D252" t="s">
         <v>1713</v>
       </c>
       <c r="E252" t="s">
         <v>1714</v>
       </c>
       <c r="F252" t="s">
         <v>1715</v>
       </c>
       <c r="G252" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
         <v>1717</v>
       </c>
       <c r="B253" t="s">
         <v>1718</v>
       </c>
       <c r="C253" t="s">
         <v>1719</v>
       </c>
       <c r="D253" t="s">
+        <v>434</v>
+      </c>
+      <c r="E253" t="s">
         <v>1720</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
       <c r="F253" t="s">
         <v>1721</v>
       </c>
       <c r="G253" t="s">
-        <v>1597</v>
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E254" t="s">
+        <v>641</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1727</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1728</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">