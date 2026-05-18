--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BHP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3241" uniqueCount="2742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3248" uniqueCount="2749">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-11-01</t>
   </si>
   <si>
@@ -8221,63 +8221,84 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>83.2200</t>
   </si>
   <si>
     <t>64.5300</t>
   </si>
   <si>
     <t>72.7400</t>
   </si>
   <si>
     <t>91292800.00</t>
   </si>
   <si>
     <t>-10.83</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>73.5200</t>
   </si>
   <si>
-    <t>74.1500</t>
-[...11 lines deleted...]
-    <t>1.13</t>
+    <t>81.2600</t>
+  </si>
+  <si>
+    <t>70.7800</t>
+  </si>
+  <si>
+    <t>79.3000</t>
+  </si>
+  <si>
+    <t>51932700.00</t>
+  </si>
+  <si>
+    <t>9.02</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>79.0900</t>
+  </si>
+  <si>
+    <t>91.4500</t>
+  </si>
+  <si>
+    <t>77.4700</t>
+  </si>
+  <si>
+    <t>84.4000</t>
+  </si>
+  <si>
+    <t>28134700.00</t>
+  </si>
+  <si>
+    <t>6.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8614,51 +8635,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G463"/>
+  <dimension ref="A1:G464"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19264,50 +19285,73 @@
       <c r="G462" t="s">
         <v>2734</v>
       </c>
     </row>
     <row r="463" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
         <v>2735</v>
       </c>
       <c r="B463" t="s">
         <v>2736</v>
       </c>
       <c r="C463" t="s">
         <v>2737</v>
       </c>
       <c r="D463" t="s">
         <v>2738</v>
       </c>
       <c r="E463" t="s">
         <v>2739</v>
       </c>
       <c r="F463" t="s">
         <v>2740</v>
       </c>
       <c r="G463" t="s">
         <v>2741</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B464" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C464" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D464" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E464" t="s">
+        <v>2746</v>
+      </c>
+      <c r="F464" t="s">
+        <v>2747</v>
+      </c>
+      <c r="G464" t="s">
+        <v>2748</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">