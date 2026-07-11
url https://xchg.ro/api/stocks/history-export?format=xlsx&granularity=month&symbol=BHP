--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BHP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3248" uniqueCount="2749">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3262" uniqueCount="2763">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-11-01</t>
   </si>
   <si>
@@ -8248,57 +8248,99 @@
   <si>
     <t>70.7800</t>
   </si>
   <si>
     <t>79.3000</t>
   </si>
   <si>
     <t>51932700.00</t>
   </si>
   <si>
     <t>9.02</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>79.0900</t>
   </si>
   <si>
     <t>91.4500</t>
   </si>
   <si>
     <t>77.4700</t>
   </si>
   <si>
-    <t>84.4000</t>
-[...5 lines deleted...]
-    <t>6.43</t>
+    <t>88.9100</t>
+  </si>
+  <si>
+    <t>49783900.00</t>
+  </si>
+  <si>
+    <t>12.12</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>88.7000</t>
+  </si>
+  <si>
+    <t>93.8300</t>
+  </si>
+  <si>
+    <t>79.7300</t>
+  </si>
+  <si>
+    <t>83.3100</t>
+  </si>
+  <si>
+    <t>64436000.00</t>
+  </si>
+  <si>
+    <t>-6.30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>81.1900</t>
+  </si>
+  <si>
+    <t>84.5700</t>
+  </si>
+  <si>
+    <t>76.8100</t>
+  </si>
+  <si>
+    <t>79.9100</t>
+  </si>
+  <si>
+    <t>15067564.00</t>
+  </si>
+  <si>
+    <t>-4.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8635,51 +8677,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G464"/>
+  <dimension ref="A1:G466"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19308,50 +19350,96 @@
       <c r="G463" t="s">
         <v>2741</v>
       </c>
     </row>
     <row r="464" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
         <v>2742</v>
       </c>
       <c r="B464" t="s">
         <v>2743</v>
       </c>
       <c r="C464" t="s">
         <v>2744</v>
       </c>
       <c r="D464" t="s">
         <v>2745</v>
       </c>
       <c r="E464" t="s">
         <v>2746</v>
       </c>
       <c r="F464" t="s">
         <v>2747</v>
       </c>
       <c r="G464" t="s">
         <v>2748</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B465" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C465" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D465" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E465" t="s">
+        <v>2753</v>
+      </c>
+      <c r="F465" t="s">
+        <v>2754</v>
+      </c>
+      <c r="G465" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B466" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C466" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D466" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E466" t="s">
+        <v>2760</v>
+      </c>
+      <c r="F466" t="s">
+        <v>2761</v>
+      </c>
+      <c r="G466" t="s">
+        <v>2762</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">