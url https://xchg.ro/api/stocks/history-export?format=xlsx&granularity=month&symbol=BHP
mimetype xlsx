--- v2 (2026-07-11)
+++ v3 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BHP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3262" uniqueCount="2763">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3276" uniqueCount="2775">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-11-01</t>
   </si>
   <si>
@@ -8284,63 +8284,99 @@
   <si>
     <t>88.7000</t>
   </si>
   <si>
     <t>93.8300</t>
   </si>
   <si>
     <t>79.7300</t>
   </si>
   <si>
     <t>83.3100</t>
   </si>
   <si>
     <t>64436000.00</t>
   </si>
   <si>
     <t>-6.30</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>81.1900</t>
   </si>
   <si>
-    <t>84.5700</t>
+    <t>86.3300</t>
   </si>
   <si>
     <t>76.8100</t>
   </si>
   <si>
-    <t>79.9100</t>
-[...5 lines deleted...]
-    <t>-4.08</t>
+    <t>84.4900</t>
+  </si>
+  <si>
+    <t>53392300.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>83.2300</t>
+  </si>
+  <si>
+    <t>98.7100</t>
+  </si>
+  <si>
+    <t>82.7100</t>
+  </si>
+  <si>
+    <t>93.9200</t>
+  </si>
+  <si>
+    <t>57426200.00</t>
+  </si>
+  <si>
+    <t>11.16</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>93.0300</t>
+  </si>
+  <si>
+    <t>94.4900</t>
+  </si>
+  <si>
+    <t>89.3200</t>
+  </si>
+  <si>
+    <t>90.4200</t>
+  </si>
+  <si>
+    <t>9142200.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8677,51 +8713,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G466"/>
+  <dimension ref="A1:G468"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19395,51 +19431,97 @@
       </c>
       <c r="G465" t="s">
         <v>2755</v>
       </c>
     </row>
     <row r="466" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
         <v>2756</v>
       </c>
       <c r="B466" t="s">
         <v>2757</v>
       </c>
       <c r="C466" t="s">
         <v>2758</v>
       </c>
       <c r="D466" t="s">
         <v>2759</v>
       </c>
       <c r="E466" t="s">
         <v>2760</v>
       </c>
       <c r="F466" t="s">
         <v>2761</v>
       </c>
       <c r="G466" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
         <v>2762</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C467" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D467" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E467" t="s">
+        <v>2766</v>
+      </c>
+      <c r="F467" t="s">
+        <v>2767</v>
+      </c>
+      <c r="G467" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B468" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C468" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D468" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E468" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F468" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G468" t="s">
+        <v>1611</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">