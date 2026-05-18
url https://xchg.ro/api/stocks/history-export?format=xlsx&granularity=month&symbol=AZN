--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AZN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1988" uniqueCount="1863">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1995" uniqueCount="1869">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2002-10-01</t>
   </si>
   <si>
@@ -5584,63 +5584,81 @@
   <si>
     <t>205.6400</t>
   </si>
   <si>
     <t>206.3000</t>
   </si>
   <si>
     <t>182.3900</t>
   </si>
   <si>
     <t>197.2200</t>
   </si>
   <si>
     <t>42592200.00</t>
   </si>
   <si>
     <t>-5.39</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>198.8900</t>
   </si>
   <si>
-    <t>201.7400</t>
-[...11 lines deleted...]
-    <t>1.78</t>
+    <t>207.3000</t>
+  </si>
+  <si>
+    <t>181.7300</t>
+  </si>
+  <si>
+    <t>187.3700</t>
+  </si>
+  <si>
+    <t>43157200.00</t>
+  </si>
+  <si>
+    <t>-4.99</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>185.4500</t>
+  </si>
+  <si>
+    <t>187.7800</t>
+  </si>
+  <si>
+    <t>180.0000</t>
+  </si>
+  <si>
+    <t>181.5800</t>
+  </si>
+  <si>
+    <t>19879700.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5977,51 +5995,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G284"/>
+  <dimension ref="A1:G285"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -12510,50 +12528,73 @@
       <c r="G283" t="s">
         <v>1855</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>1856</v>
       </c>
       <c r="B284" t="s">
         <v>1857</v>
       </c>
       <c r="C284" t="s">
         <v>1858</v>
       </c>
       <c r="D284" t="s">
         <v>1859</v>
       </c>
       <c r="E284" t="s">
         <v>1860</v>
       </c>
       <c r="F284" t="s">
         <v>1861</v>
       </c>
       <c r="G284" t="s">
         <v>1862</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1867</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G285" t="s">
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">