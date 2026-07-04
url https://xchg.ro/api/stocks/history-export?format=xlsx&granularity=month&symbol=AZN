--- v1 (2026-05-18)
+++ v2 (2026-07-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AZN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1995" uniqueCount="1869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2009" uniqueCount="1883">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2002-10-01</t>
   </si>
   <si>
@@ -5605,60 +5605,102 @@
   <si>
     <t>198.8900</t>
   </si>
   <si>
     <t>207.3000</t>
   </si>
   <si>
     <t>181.7300</t>
   </si>
   <si>
     <t>187.3700</t>
   </si>
   <si>
     <t>43157200.00</t>
   </si>
   <si>
     <t>-4.99</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>185.4500</t>
   </si>
   <si>
-    <t>187.7800</t>
+    <t>191.5000</t>
   </si>
   <si>
     <t>180.0000</t>
   </si>
   <si>
-    <t>181.5800</t>
-[...2 lines deleted...]
-    <t>19879700.00</t>
+    <t>185.6700</t>
+  </si>
+  <si>
+    <t>35930700.00</t>
+  </si>
+  <si>
+    <t>-0.91</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>182.7200</t>
+  </si>
+  <si>
+    <t>191.1300</t>
+  </si>
+  <si>
+    <t>173.6600</t>
+  </si>
+  <si>
+    <t>189.6200</t>
+  </si>
+  <si>
+    <t>43413500.00</t>
+  </si>
+  <si>
+    <t>2.13</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>187.0700</t>
+  </si>
+  <si>
+    <t>196.4100</t>
+  </si>
+  <si>
+    <t>183.4900</t>
+  </si>
+  <si>
+    <t>195.1500</t>
+  </si>
+  <si>
+    <t>4495000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5995,51 +6037,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G285"/>
+  <dimension ref="A1:G287"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -12550,51 +12592,97 @@
       </c>
       <c r="G284" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>1863</v>
       </c>
       <c r="B285" t="s">
         <v>1864</v>
       </c>
       <c r="C285" t="s">
         <v>1865</v>
       </c>
       <c r="D285" t="s">
         <v>1866</v>
       </c>
       <c r="E285" t="s">
         <v>1867</v>
       </c>
       <c r="F285" t="s">
         <v>1868</v>
       </c>
       <c r="G285" t="s">
-        <v>396</v>
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G286" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1882</v>
+      </c>
+      <c r="G287" t="s">
+        <v>915</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">