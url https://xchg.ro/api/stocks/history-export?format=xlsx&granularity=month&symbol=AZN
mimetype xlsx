--- v2 (2026-07-04)
+++ v3 (2026-08-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AZN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2009" uniqueCount="1883">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2016" uniqueCount="1891">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2002-10-01</t>
   </si>
   <si>
@@ -5650,57 +5650,81 @@
   <si>
     <t>191.1300</t>
   </si>
   <si>
     <t>173.6600</t>
   </si>
   <si>
     <t>189.6200</t>
   </si>
   <si>
     <t>43413500.00</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>187.0700</t>
   </si>
   <si>
     <t>196.4100</t>
   </si>
   <si>
-    <t>183.4900</t>
-[...5 lines deleted...]
-    <t>4495000.00</t>
+    <t>164.0600</t>
+  </si>
+  <si>
+    <t>169.6400</t>
+  </si>
+  <si>
+    <t>62331300.00</t>
+  </si>
+  <si>
+    <t>-10.54</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>157.1700</t>
+  </si>
+  <si>
+    <t>167.2500</t>
+  </si>
+  <si>
+    <t>153.4100</t>
+  </si>
+  <si>
+    <t>165.9800</t>
+  </si>
+  <si>
+    <t>73876200.00</t>
+  </si>
+  <si>
+    <t>-2.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6037,51 +6061,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G287"/>
+  <dimension ref="A1:G288"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -12638,51 +12662,74 @@
       </c>
       <c r="G286" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>1877</v>
       </c>
       <c r="B287" t="s">
         <v>1878</v>
       </c>
       <c r="C287" t="s">
         <v>1879</v>
       </c>
       <c r="D287" t="s">
         <v>1880</v>
       </c>
       <c r="E287" t="s">
         <v>1881</v>
       </c>
       <c r="F287" t="s">
         <v>1882</v>
       </c>
       <c r="G287" t="s">
-        <v>915</v>
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G288" t="s">
+        <v>1890</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">