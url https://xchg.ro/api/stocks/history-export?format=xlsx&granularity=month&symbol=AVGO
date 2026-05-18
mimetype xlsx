--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AVGO month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1414" uniqueCount="1393">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1421" uniqueCount="1400">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2009-08-01</t>
   </si>
   <si>
@@ -4171,66 +4171,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>309.3600</t>
   </si>
   <si>
     <t>353.1400</t>
   </si>
   <si>
     <t>289.9600</t>
   </si>
   <si>
     <t>309.5100</t>
   </si>
   <si>
     <t>649518000.00</t>
   </si>
   <si>
     <t>-3.14</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>313.3650</t>
-[...14 lines deleted...]
-    <t>1.29</t>
+    <t>313.3700</t>
+  </si>
+  <si>
+    <t>429.3100</t>
+  </si>
+  <si>
+    <t>301.7500</t>
+  </si>
+  <si>
+    <t>417.4300</t>
+  </si>
+  <si>
+    <t>457860700.00</t>
+  </si>
+  <si>
+    <t>34.87</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>415.0900</t>
+  </si>
+  <si>
+    <t>442.3600</t>
+  </si>
+  <si>
+    <t>404.8000</t>
+  </si>
+  <si>
+    <t>425.1900</t>
+  </si>
+  <si>
+    <t>205701100.00</t>
+  </si>
+  <si>
+    <t>1.86</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4567,51 +4588,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G202"/>
+  <dimension ref="A1:G203"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9214,50 +9235,73 @@
       <c r="G201" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>1386</v>
       </c>
       <c r="B202" t="s">
         <v>1387</v>
       </c>
       <c r="C202" t="s">
         <v>1388</v>
       </c>
       <c r="D202" t="s">
         <v>1389</v>
       </c>
       <c r="E202" t="s">
         <v>1390</v>
       </c>
       <c r="F202" t="s">
         <v>1391</v>
       </c>
       <c r="G202" t="s">
         <v>1392</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1398</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1399</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">