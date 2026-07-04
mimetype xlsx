--- v1 (2026-05-18)
+++ v2 (2026-07-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AVGO month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1421" uniqueCount="1400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1435" uniqueCount="1414">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2009-08-01</t>
   </si>
   <si>
@@ -4195,63 +4195,105 @@
   <si>
     <t>313.3700</t>
   </si>
   <si>
     <t>429.3100</t>
   </si>
   <si>
     <t>301.7500</t>
   </si>
   <si>
     <t>417.4300</t>
   </si>
   <si>
     <t>457860700.00</t>
   </si>
   <si>
     <t>34.87</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>415.0900</t>
   </si>
   <si>
-    <t>442.3600</t>
+    <t>448.9000</t>
   </si>
   <si>
     <t>404.8000</t>
   </si>
   <si>
-    <t>425.1900</t>
-[...5 lines deleted...]
-    <t>1.86</t>
+    <t>446.7700</t>
+  </si>
+  <si>
+    <t>391357800.00</t>
+  </si>
+  <si>
+    <t>7.03</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>450.0900</t>
+  </si>
+  <si>
+    <t>495.0000</t>
+  </si>
+  <si>
+    <t>360.4600</t>
+  </si>
+  <si>
+    <t>377.7500</t>
+  </si>
+  <si>
+    <t>775762200.00</t>
+  </si>
+  <si>
+    <t>-15.45</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>371.8700</t>
+  </si>
+  <si>
+    <t>374.0000</t>
+  </si>
+  <si>
+    <t>356.4300</t>
+  </si>
+  <si>
+    <t>360.4500</t>
+  </si>
+  <si>
+    <t>50501500.00</t>
+  </si>
+  <si>
+    <t>-4.58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4588,51 +4630,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G203"/>
+  <dimension ref="A1:G205"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9258,50 +9300,96 @@
       <c r="G202" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>1393</v>
       </c>
       <c r="B203" t="s">
         <v>1394</v>
       </c>
       <c r="C203" t="s">
         <v>1395</v>
       </c>
       <c r="D203" t="s">
         <v>1396</v>
       </c>
       <c r="E203" t="s">
         <v>1397</v>
       </c>
       <c r="F203" t="s">
         <v>1398</v>
       </c>
       <c r="G203" t="s">
         <v>1399</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1413</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">