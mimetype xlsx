--- v2 (2026-07-04)
+++ v3 (2026-08-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AVGO month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1435" uniqueCount="1414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1442" uniqueCount="1420">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2009-08-01</t>
   </si>
   <si>
@@ -4237,63 +4237,81 @@
   <si>
     <t>450.0900</t>
   </si>
   <si>
     <t>495.0000</t>
   </si>
   <si>
     <t>360.4600</t>
   </si>
   <si>
     <t>377.7500</t>
   </si>
   <si>
     <t>775762200.00</t>
   </si>
   <si>
     <t>-15.45</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>371.8700</t>
   </si>
   <si>
-    <t>374.0000</t>
+    <t>407.5200</t>
   </si>
   <si>
     <t>356.4300</t>
   </si>
   <si>
-    <t>360.4500</t>
-[...5 lines deleted...]
-    <t>-4.58</t>
+    <t>389.2800</t>
+  </si>
+  <si>
+    <t>462245100.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>384.4100</t>
+  </si>
+  <si>
+    <t>432.7300</t>
+  </si>
+  <si>
+    <t>374.6100</t>
+  </si>
+  <si>
+    <t>392.4300</t>
+  </si>
+  <si>
+    <t>197637330.00</t>
+  </si>
+  <si>
+    <t>0.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4630,51 +4648,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G205"/>
+  <dimension ref="A1:G206"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9345,51 +9363,74 @@
       </c>
       <c r="G204" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>1407</v>
       </c>
       <c r="B205" t="s">
         <v>1408</v>
       </c>
       <c r="C205" t="s">
         <v>1409</v>
       </c>
       <c r="D205" t="s">
         <v>1410</v>
       </c>
       <c r="E205" t="s">
         <v>1411</v>
       </c>
       <c r="F205" t="s">
         <v>1412</v>
       </c>
       <c r="G205" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
         <v>1413</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1419</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">