--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ASML month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2625" uniqueCount="2532">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2632" uniqueCount="2539">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-03-01</t>
   </si>
   <si>
@@ -7588,66 +7588,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>1417.7500</t>
   </si>
   <si>
     <t>1442.6899</t>
   </si>
   <si>
     <t>1248.1100</t>
   </si>
   <si>
     <t>1320.8300</t>
   </si>
   <si>
     <t>37132500.00</t>
   </si>
   <si>
     <t>-8.94</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>1345.7900</t>
-[...14 lines deleted...]
-    <t>2.95</t>
+    <t>1345.6400</t>
+  </si>
+  <si>
+    <t>1531.9800</t>
+  </si>
+  <si>
+    <t>1272.2100</t>
+  </si>
+  <si>
+    <t>1438.9900</t>
+  </si>
+  <si>
+    <t>38521200.00</t>
+  </si>
+  <si>
+    <t>8.95</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>1428.2900</t>
+  </si>
+  <si>
+    <t>1603.4900</t>
+  </si>
+  <si>
+    <t>1366.7900</t>
+  </si>
+  <si>
+    <t>1501.8101</t>
+  </si>
+  <si>
+    <t>19357600.00</t>
+  </si>
+  <si>
+    <t>4.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7984,51 +8005,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G375"/>
+  <dimension ref="A1:G376"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -16610,50 +16631,73 @@
       <c r="G374" t="s">
         <v>2524</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
         <v>2525</v>
       </c>
       <c r="B375" t="s">
         <v>2526</v>
       </c>
       <c r="C375" t="s">
         <v>2527</v>
       </c>
       <c r="D375" t="s">
         <v>2528</v>
       </c>
       <c r="E375" t="s">
         <v>2529</v>
       </c>
       <c r="F375" t="s">
         <v>2530</v>
       </c>
       <c r="G375" t="s">
         <v>2531</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B376" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D376" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E376" t="s">
+        <v>2536</v>
+      </c>
+      <c r="F376" t="s">
+        <v>2537</v>
+      </c>
+      <c r="G376" t="s">
+        <v>2538</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">