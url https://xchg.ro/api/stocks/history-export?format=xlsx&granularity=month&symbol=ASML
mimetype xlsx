--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ASML month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2632" uniqueCount="2539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2646" uniqueCount="2553">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-03-01</t>
   </si>
   <si>
@@ -7612,63 +7612,105 @@
   <si>
     <t>1345.6400</t>
   </si>
   <si>
     <t>1531.9800</t>
   </si>
   <si>
     <t>1272.2100</t>
   </si>
   <si>
     <t>1438.9900</t>
   </si>
   <si>
     <t>38521200.00</t>
   </si>
   <si>
     <t>8.95</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>1428.2900</t>
   </si>
   <si>
-    <t>1603.4900</t>
+    <t>1654.1999</t>
   </si>
   <si>
     <t>1366.7900</t>
   </si>
   <si>
-    <t>1501.8101</t>
-[...5 lines deleted...]
-    <t>4.37</t>
+    <t>1612.7600</t>
+  </si>
+  <si>
+    <t>32243900.00</t>
+  </si>
+  <si>
+    <t>12.08</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>1594.4700</t>
+  </si>
+  <si>
+    <t>1999.9600</t>
+  </si>
+  <si>
+    <t>1585.6100</t>
+  </si>
+  <si>
+    <t>1989.4399</t>
+  </si>
+  <si>
+    <t>47270700.00</t>
+  </si>
+  <si>
+    <t>23.36</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>1916.2800</t>
+  </si>
+  <si>
+    <t>1943.0000</t>
+  </si>
+  <si>
+    <t>1748.0200</t>
+  </si>
+  <si>
+    <t>1769.3200</t>
+  </si>
+  <si>
+    <t>5251740.00</t>
+  </si>
+  <si>
+    <t>-11.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8005,51 +8047,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G376"/>
+  <dimension ref="A1:G378"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -16654,50 +16696,96 @@
       <c r="G375" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>2532</v>
       </c>
       <c r="B376" t="s">
         <v>2533</v>
       </c>
       <c r="C376" t="s">
         <v>2534</v>
       </c>
       <c r="D376" t="s">
         <v>2535</v>
       </c>
       <c r="E376" t="s">
         <v>2536</v>
       </c>
       <c r="F376" t="s">
         <v>2537</v>
       </c>
       <c r="G376" t="s">
         <v>2538</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B377" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E377" t="s">
+        <v>2543</v>
+      </c>
+      <c r="F377" t="s">
+        <v>2544</v>
+      </c>
+      <c r="G377" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B378" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D378" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E378" t="s">
+        <v>2550</v>
+      </c>
+      <c r="F378" t="s">
+        <v>2551</v>
+      </c>
+      <c r="G378" t="s">
+        <v>2552</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">