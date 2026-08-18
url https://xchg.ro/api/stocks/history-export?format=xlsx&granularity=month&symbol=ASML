--- v2 (2026-07-03)
+++ v3 (2026-08-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ASML month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2646" uniqueCount="2553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2653" uniqueCount="2560">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-03-01</t>
   </si>
   <si>
@@ -7657,60 +7657,81 @@
   <si>
     <t>1999.9600</t>
   </si>
   <si>
     <t>1585.6100</t>
   </si>
   <si>
     <t>1989.4399</t>
   </si>
   <si>
     <t>47270700.00</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>1916.2800</t>
   </si>
   <si>
     <t>1943.0000</t>
   </si>
   <si>
-    <t>1748.0200</t>
-[...8 lines deleted...]
-    <t>-11.06</t>
+    <t>1530.6400</t>
+  </si>
+  <si>
+    <t>1629.0000</t>
+  </si>
+  <si>
+    <t>45607500.00</t>
+  </si>
+  <si>
+    <t>-18.12</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>1609.6899</t>
+  </si>
+  <si>
+    <t>1896.3101</t>
+  </si>
+  <si>
+    <t>1582.0000</t>
+  </si>
+  <si>
+    <t>1883.1200</t>
+  </si>
+  <si>
+    <t>13680009.00</t>
+  </si>
+  <si>
+    <t>15.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8047,51 +8068,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G378"/>
+  <dimension ref="A1:G379"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -16742,50 +16763,73 @@
       <c r="G377" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
         <v>2546</v>
       </c>
       <c r="B378" t="s">
         <v>2547</v>
       </c>
       <c r="C378" t="s">
         <v>2548</v>
       </c>
       <c r="D378" t="s">
         <v>2549</v>
       </c>
       <c r="E378" t="s">
         <v>2550</v>
       </c>
       <c r="F378" t="s">
         <v>2551</v>
       </c>
       <c r="G378" t="s">
         <v>2552</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B379" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D379" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E379" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F379" t="s">
+        <v>2558</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2559</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">