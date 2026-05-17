--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ARM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="236">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
@@ -667,57 +667,99 @@
   <si>
     <t>100.0200</t>
   </si>
   <si>
     <t>127.4500</t>
   </si>
   <si>
     <t>129909800.00</t>
   </si>
   <si>
     <t>20.97</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>123.3200</t>
   </si>
   <si>
     <t>166.6900</t>
   </si>
   <si>
     <t>111.2600</t>
   </si>
   <si>
-    <t>136.9600</t>
-[...5 lines deleted...]
-    <t>7.46</t>
+    <t>151.2800</t>
+  </si>
+  <si>
+    <t>158996700.00</t>
+  </si>
+  <si>
+    <t>18.70</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>154.3900</t>
+  </si>
+  <si>
+    <t>237.6800</t>
+  </si>
+  <si>
+    <t>137.5800</t>
+  </si>
+  <si>
+    <t>210.3200</t>
+  </si>
+  <si>
+    <t>180169900.00</t>
+  </si>
+  <si>
+    <t>39.03</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>208.1500</t>
+  </si>
+  <si>
+    <t>239.5000</t>
+  </si>
+  <si>
+    <t>198.3500</t>
+  </si>
+  <si>
+    <t>209.1600</t>
+  </si>
+  <si>
+    <t>125610357.00</t>
+  </si>
+  <si>
+    <t>-0.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1054,51 +1096,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:G34"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1791,50 +1833,96 @@
       <c r="G31" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>215</v>
       </c>
       <c r="B32" t="s">
         <v>216</v>
       </c>
       <c r="C32" t="s">
         <v>217</v>
       </c>
       <c r="D32" t="s">
         <v>218</v>
       </c>
       <c r="E32" t="s">
         <v>219</v>
       </c>
       <c r="F32" t="s">
         <v>220</v>
       </c>
       <c r="G32" t="s">
         <v>221</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>222</v>
+      </c>
+      <c r="B33" t="s">
+        <v>223</v>
+      </c>
+      <c r="C33" t="s">
+        <v>224</v>
+      </c>
+      <c r="D33" t="s">
+        <v>225</v>
+      </c>
+      <c r="E33" t="s">
+        <v>226</v>
+      </c>
+      <c r="F33" t="s">
+        <v>227</v>
+      </c>
+      <c r="G33" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>229</v>
+      </c>
+      <c r="B34" t="s">
+        <v>230</v>
+      </c>
+      <c r="C34" t="s">
+        <v>231</v>
+      </c>
+      <c r="D34" t="s">
+        <v>232</v>
+      </c>
+      <c r="E34" t="s">
+        <v>233</v>
+      </c>
+      <c r="F34" t="s">
+        <v>234</v>
+      </c>
+      <c r="G34" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">