--- v1 (2026-05-17)
+++ v2 (2026-07-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ARM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="250">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
@@ -703,63 +703,105 @@
   <si>
     <t>154.3900</t>
   </si>
   <si>
     <t>237.6800</t>
   </si>
   <si>
     <t>137.5800</t>
   </si>
   <si>
     <t>210.3200</t>
   </si>
   <si>
     <t>180169900.00</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>208.1500</t>
   </si>
   <si>
-    <t>239.5000</t>
+    <t>356.4500</t>
   </si>
   <si>
     <t>198.3500</t>
   </si>
   <si>
-    <t>209.1600</t>
-[...5 lines deleted...]
-    <t>-0.55</t>
+    <t>353.2900</t>
+  </si>
+  <si>
+    <t>244655000.00</t>
+  </si>
+  <si>
+    <t>67.98</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>389.9500</t>
+  </si>
+  <si>
+    <t>452.7000</t>
+  </si>
+  <si>
+    <t>298.3800</t>
+  </si>
+  <si>
+    <t>354.5700</t>
+  </si>
+  <si>
+    <t>262037400.00</t>
+  </si>
+  <si>
+    <t>0.36</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>341.2450</t>
+  </si>
+  <si>
+    <t>358.4900</t>
+  </si>
+  <si>
+    <t>309.7400</t>
+  </si>
+  <si>
+    <t>315.2800</t>
+  </si>
+  <si>
+    <t>12618600.00</t>
+  </si>
+  <si>
+    <t>-11.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1096,51 +1138,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G36"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1879,50 +1921,96 @@
       <c r="G33" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>229</v>
       </c>
       <c r="B34" t="s">
         <v>230</v>
       </c>
       <c r="C34" t="s">
         <v>231</v>
       </c>
       <c r="D34" t="s">
         <v>232</v>
       </c>
       <c r="E34" t="s">
         <v>233</v>
       </c>
       <c r="F34" t="s">
         <v>234</v>
       </c>
       <c r="G34" t="s">
         <v>235</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>236</v>
+      </c>
+      <c r="B35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C35" t="s">
+        <v>238</v>
+      </c>
+      <c r="D35" t="s">
+        <v>239</v>
+      </c>
+      <c r="E35" t="s">
+        <v>240</v>
+      </c>
+      <c r="F35" t="s">
+        <v>241</v>
+      </c>
+      <c r="G35" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>243</v>
+      </c>
+      <c r="B36" t="s">
+        <v>244</v>
+      </c>
+      <c r="C36" t="s">
+        <v>245</v>
+      </c>
+      <c r="D36" t="s">
+        <v>246</v>
+      </c>
+      <c r="E36" t="s">
+        <v>247</v>
+      </c>
+      <c r="F36" t="s">
+        <v>248</v>
+      </c>
+      <c r="G36" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">