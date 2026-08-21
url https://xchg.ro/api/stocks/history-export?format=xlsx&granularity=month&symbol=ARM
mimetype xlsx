--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ARM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="257">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
@@ -748,60 +748,81 @@
   <si>
     <t>452.7000</t>
   </si>
   <si>
     <t>298.3800</t>
   </si>
   <si>
     <t>354.5700</t>
   </si>
   <si>
     <t>262037400.00</t>
   </si>
   <si>
     <t>0.36</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>341.2450</t>
   </si>
   <si>
     <t>358.4900</t>
   </si>
   <si>
-    <t>309.7400</t>
-[...8 lines deleted...]
-    <t>-11.08</t>
+    <t>222.5600</t>
+  </si>
+  <si>
+    <t>239.6900</t>
+  </si>
+  <si>
+    <t>138635400.00</t>
+  </si>
+  <si>
+    <t>-32.40</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>230.0100</t>
+  </si>
+  <si>
+    <t>299.2850</t>
+  </si>
+  <si>
+    <t>219.3900</t>
+  </si>
+  <si>
+    <t>249.3400</t>
+  </si>
+  <si>
+    <t>59604515.00</t>
+  </si>
+  <si>
+    <t>4.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1138,51 +1159,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G36"/>
+  <dimension ref="A1:G37"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1967,50 +1988,73 @@
       <c r="G35" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>243</v>
       </c>
       <c r="B36" t="s">
         <v>244</v>
       </c>
       <c r="C36" t="s">
         <v>245</v>
       </c>
       <c r="D36" t="s">
         <v>246</v>
       </c>
       <c r="E36" t="s">
         <v>247</v>
       </c>
       <c r="F36" t="s">
         <v>248</v>
       </c>
       <c r="G36" t="s">
         <v>249</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>250</v>
+      </c>
+      <c r="B37" t="s">
+        <v>251</v>
+      </c>
+      <c r="C37" t="s">
+        <v>252</v>
+      </c>
+      <c r="D37" t="s">
+        <v>253</v>
+      </c>
+      <c r="E37" t="s">
+        <v>254</v>
+      </c>
+      <c r="F37" t="s">
+        <v>255</v>
+      </c>
+      <c r="G37" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">