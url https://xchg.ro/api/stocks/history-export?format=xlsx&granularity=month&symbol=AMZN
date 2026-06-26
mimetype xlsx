--- v0 (2026-04-04)
+++ v1 (2026-06-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AMZN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2443" uniqueCount="2387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2457" uniqueCount="2401">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1997-05-01</t>
   </si>
   <si>
@@ -7156,63 +7156,105 @@
   <si>
     <t>204.5500</t>
   </si>
   <si>
     <t>220.4700</t>
   </si>
   <si>
     <t>199.1400</t>
   </si>
   <si>
     <t>208.2700</t>
   </si>
   <si>
     <t>1009324000.00</t>
   </si>
   <si>
     <t>-0.82</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>210.4400</t>
   </si>
   <si>
-    <t>213.5800</t>
+    <t>273.8800</t>
   </si>
   <si>
     <t>204.9000</t>
   </si>
   <si>
-    <t>209.7700</t>
-[...5 lines deleted...]
-    <t>0.72</t>
+    <t>265.0600</t>
+  </si>
+  <si>
+    <t>1028513000.00</t>
+  </si>
+  <si>
+    <t>27.27</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>265.5800</t>
+  </si>
+  <si>
+    <t>278.5600</t>
+  </si>
+  <si>
+    <t>255.1900</t>
+  </si>
+  <si>
+    <t>270.6400</t>
+  </si>
+  <si>
+    <t>790289400.00</t>
+  </si>
+  <si>
+    <t>2.11</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>266.2900</t>
+  </si>
+  <si>
+    <t>266.6300</t>
+  </si>
+  <si>
+    <t>232.0000</t>
+  </si>
+  <si>
+    <t>234.2700</t>
+  </si>
+  <si>
+    <t>836065090.00</t>
+  </si>
+  <si>
+    <t>-13.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7549,51 +7591,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G349"/>
+  <dimension ref="A1:G351"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15577,50 +15619,96 @@
       <c r="G348" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
         <v>2380</v>
       </c>
       <c r="B349" t="s">
         <v>2381</v>
       </c>
       <c r="C349" t="s">
         <v>2382</v>
       </c>
       <c r="D349" t="s">
         <v>2383</v>
       </c>
       <c r="E349" t="s">
         <v>2384</v>
       </c>
       <c r="F349" t="s">
         <v>2385</v>
       </c>
       <c r="G349" t="s">
         <v>2386</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B350" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D350" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E350" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F350" t="s">
+        <v>2392</v>
+      </c>
+      <c r="G350" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B351" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D351" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E351" t="s">
+        <v>2398</v>
+      </c>
+      <c r="F351" t="s">
+        <v>2399</v>
+      </c>
+      <c r="G351" t="s">
+        <v>2400</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">