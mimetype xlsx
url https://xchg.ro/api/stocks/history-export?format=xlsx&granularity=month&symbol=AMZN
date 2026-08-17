--- v1 (2026-06-26)
+++ v2 (2026-08-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AMZN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2457" uniqueCount="2401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2471" uniqueCount="2415">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1997-05-01</t>
   </si>
   <si>
@@ -6433,336 +6433,336 @@
   <si>
     <t>103.2900</t>
   </si>
   <si>
     <t>1349240300.00</t>
   </si>
   <si>
     <t>9.61</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>102.3000</t>
   </si>
   <si>
     <t>110.8600</t>
   </si>
   <si>
     <t>97.7100</t>
   </si>
   <si>
     <t>105.4500</t>
   </si>
   <si>
-    <t>1224083600.00</t>
+    <t>1224234500.00</t>
   </si>
   <si>
     <t>2.09</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
     <t>104.9500</t>
   </si>
   <si>
     <t>122.9200</t>
   </si>
   <si>
     <t>101.1500</t>
   </si>
   <si>
     <t>120.5800</t>
   </si>
   <si>
-    <t>1432891600.00</t>
+    <t>1433039100.00</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
     <t>120.6900</t>
   </si>
   <si>
     <t>131.4900</t>
   </si>
   <si>
     <t>119.9300</t>
   </si>
   <si>
     <t>130.3600</t>
   </si>
   <si>
-    <t>1242648800.00</t>
+    <t>1242936000.00</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>130.8200</t>
   </si>
   <si>
     <t>136.6500</t>
   </si>
   <si>
     <t>125.9200</t>
   </si>
   <si>
     <t>133.6800</t>
   </si>
   <si>
-    <t>1058754800.00</t>
+    <t>1058873500.00</t>
   </si>
   <si>
     <t>2.55</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>133.5500</t>
   </si>
   <si>
     <t>143.6300</t>
   </si>
   <si>
     <t>126.4100</t>
   </si>
   <si>
     <t>138.0100</t>
   </si>
   <si>
-    <t>1210426200.00</t>
+    <t>1210688300.00</t>
   </si>
   <si>
     <t>3.24</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
     <t>139.4600</t>
   </si>
   <si>
     <t>145.8600</t>
   </si>
   <si>
     <t>123.0400</t>
   </si>
   <si>
     <t>127.1200</t>
   </si>
   <si>
-    <t>1120271900.00</t>
+    <t>1120505300.00</t>
   </si>
   <si>
     <t>-7.89</t>
   </si>
   <si>
     <t>2023-10-01</t>
   </si>
   <si>
     <t>127.2800</t>
   </si>
   <si>
     <t>134.4800</t>
   </si>
   <si>
     <t>118.3500</t>
   </si>
   <si>
     <t>133.0900</t>
   </si>
   <si>
-    <t>1224564700.00</t>
+    <t>1224668600.00</t>
   </si>
   <si>
     <t>4.70</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
     <t>133.9600</t>
   </si>
   <si>
     <t>149.2600</t>
   </si>
   <si>
     <t>133.7100</t>
   </si>
   <si>
     <t>146.0900</t>
   </si>
   <si>
-    <t>1025986900.00</t>
+    <t>1026039500.00</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>2023-12-01</t>
   </si>
   <si>
     <t>146.0000</t>
   </si>
   <si>
     <t>155.6300</t>
   </si>
   <si>
     <t>142.8100</t>
   </si>
   <si>
     <t>151.9400</t>
   </si>
   <si>
-    <t>931128600.00</t>
+    <t>931322200.00</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>151.5400</t>
   </si>
   <si>
     <t>161.7300</t>
   </si>
   <si>
     <t>155.2000</t>
   </si>
   <si>
-    <t>953344900.00</t>
+    <t>954015000.00</t>
   </si>
   <si>
     <t>2024-02-01</t>
   </si>
   <si>
     <t>155.8700</t>
   </si>
   <si>
     <t>177.2200</t>
   </si>
   <si>
     <t>155.6200</t>
   </si>
   <si>
     <t>176.7600</t>
   </si>
   <si>
-    <t>1045061200.00</t>
+    <t>1045002200.00</t>
   </si>
   <si>
     <t>13.89</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
     <t>176.7500</t>
   </si>
   <si>
     <t>181.7000</t>
   </si>
   <si>
     <t>171.4700</t>
   </si>
   <si>
     <t>180.3800</t>
   </si>
   <si>
-    <t>701928900.00</t>
+    <t>702056800.00</t>
   </si>
   <si>
     <t>2.05</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>180.7900</t>
   </si>
   <si>
     <t>189.7700</t>
   </si>
   <si>
     <t>166.3200</t>
   </si>
   <si>
     <t>175.0000</t>
   </si>
   <si>
-    <t>917021100.00</t>
+    <t>917138300.00</t>
   </si>
   <si>
     <t>-2.98</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
     <t>181.6400</t>
   </si>
   <si>
     <t>191.7000</t>
   </si>
   <si>
     <t>173.8700</t>
   </si>
   <si>
     <t>176.4400</t>
   </si>
   <si>
-    <t>892301700.00</t>
+    <t>892274700.00</t>
   </si>
   <si>
     <t>0.82</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>199.8400</t>
   </si>
   <si>
     <t>175.9200</t>
   </si>
   <si>
     <t>193.2500</t>
   </si>
   <si>
-    <t>813276000.00</t>
+    <t>810555700.00</t>
   </si>
   <si>
     <t>9.53</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>193.4900</t>
   </si>
   <si>
     <t>201.2000</t>
   </si>
   <si>
     <t>176.8000</t>
   </si>
   <si>
     <t>186.9800</t>
   </si>
   <si>
     <t>868061100.00</t>
   </si>
   <si>
     <t>-3.24</t>
   </si>
@@ -6778,132 +6778,132 @@
   <si>
     <t>151.6100</t>
   </si>
   <si>
     <t>178.5000</t>
   </si>
   <si>
     <t>971023900.00</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>177.5500</t>
   </si>
   <si>
     <t>195.3700</t>
   </si>
   <si>
     <t>171.1600</t>
   </si>
   <si>
     <t>186.3300</t>
   </si>
   <si>
-    <t>765028800.00</t>
+    <t>764950500.00</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>184.9000</t>
   </si>
   <si>
     <t>195.6100</t>
   </si>
   <si>
     <t>180.2500</t>
   </si>
   <si>
     <t>186.4000</t>
   </si>
   <si>
     <t>733878800.00</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
     <t>199.0000</t>
   </si>
   <si>
     <t>215.9000</t>
   </si>
   <si>
     <t>194.3100</t>
   </si>
   <si>
     <t>207.8900</t>
   </si>
   <si>
-    <t>905937900.00</t>
+    <t>905835300.00</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
     <t>209.9600</t>
   </si>
   <si>
     <t>233.0000</t>
   </si>
   <si>
     <t>209.5100</t>
   </si>
   <si>
     <t>219.3900</t>
   </si>
   <si>
     <t>760891000.00</t>
   </si>
   <si>
     <t>5.53</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>222.0300</t>
   </si>
   <si>
     <t>241.7700</t>
   </si>
   <si>
     <t>216.2000</t>
   </si>
   <si>
     <t>237.6800</t>
   </si>
   <si>
-    <t>652629200.00</t>
+    <t>652577000.00</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>234.0600</t>
   </si>
   <si>
     <t>242.5200</t>
   </si>
   <si>
     <t>204.1600</t>
   </si>
   <si>
     <t>212.2800</t>
   </si>
   <si>
     <t>783613700.00</t>
   </si>
   <si>
     <t>-10.69</t>
   </si>
@@ -6922,51 +6922,51 @@
   <si>
     <t>190.2600</t>
   </si>
   <si>
     <t>966721800.00</t>
   </si>
   <si>
     <t>-10.37</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>187.8600</t>
   </si>
   <si>
     <t>198.3400</t>
   </si>
   <si>
     <t>161.3800</t>
   </si>
   <si>
     <t>184.4200</t>
   </si>
   <si>
-    <t>1312835200.00</t>
+    <t>1313093300.00</t>
   </si>
   <si>
     <t>-3.07</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>190.6300</t>
   </si>
   <si>
     <t>214.8400</t>
   </si>
   <si>
     <t>183.8500</t>
   </si>
   <si>
     <t>205.0100</t>
   </si>
   <si>
     <t>937262700.00</t>
   </si>
   <si>
     <t>11.16</t>
   </si>
@@ -7201,60 +7201,102 @@
   <si>
     <t>278.5600</t>
   </si>
   <si>
     <t>255.1900</t>
   </si>
   <si>
     <t>270.6400</t>
   </si>
   <si>
     <t>790289400.00</t>
   </si>
   <si>
     <t>2.11</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>266.2900</t>
   </si>
   <si>
     <t>266.6300</t>
   </si>
   <si>
-    <t>232.0000</t>
-[...8 lines deleted...]
-    <t>-13.44</t>
+    <t>225.5500</t>
+  </si>
+  <si>
+    <t>238.3400</t>
+  </si>
+  <si>
+    <t>1313825900.00</t>
+  </si>
+  <si>
+    <t>-11.93</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>239.7500</t>
+  </si>
+  <si>
+    <t>273.2300</t>
+  </si>
+  <si>
+    <t>226.1600</t>
+  </si>
+  <si>
+    <t>271.5800</t>
+  </si>
+  <si>
+    <t>1013106700.00</t>
+  </si>
+  <si>
+    <t>13.95</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>278.2900</t>
+  </si>
+  <si>
+    <t>287.2000</t>
+  </si>
+  <si>
+    <t>262.4200</t>
+  </si>
+  <si>
+    <t>262.6500</t>
+  </si>
+  <si>
+    <t>427156200.00</t>
+  </si>
+  <si>
+    <t>-3.29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7591,51 +7633,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G351"/>
+  <dimension ref="A1:G353"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15665,50 +15707,96 @@
       <c r="G350" t="s">
         <v>2393</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
         <v>2394</v>
       </c>
       <c r="B351" t="s">
         <v>2395</v>
       </c>
       <c r="C351" t="s">
         <v>2396</v>
       </c>
       <c r="D351" t="s">
         <v>2397</v>
       </c>
       <c r="E351" t="s">
         <v>2398</v>
       </c>
       <c r="F351" t="s">
         <v>2399</v>
       </c>
       <c r="G351" t="s">
         <v>2400</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B352" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D352" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E352" t="s">
+        <v>2405</v>
+      </c>
+      <c r="F352" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G352" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B353" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D353" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E353" t="s">
+        <v>2412</v>
+      </c>
+      <c r="F353" t="s">
+        <v>2413</v>
+      </c>
+      <c r="G353" t="s">
+        <v>2414</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">