--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AMGN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3507" uniqueCount="3165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3514" uniqueCount="3173">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1984-09-01</t>
   </si>
   <si>
@@ -9493,60 +9493,84 @@
   <si>
     <t>388.0000</t>
   </si>
   <si>
     <t>391.2900</t>
   </si>
   <si>
     <t>344.9500</t>
   </si>
   <si>
     <t>351.8500</t>
   </si>
   <si>
     <t>59542300.00</t>
   </si>
   <si>
     <t>-9.35</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>354.9000</t>
   </si>
   <si>
-    <t>357.0000</t>
-[...8 lines deleted...]
-    <t>2726027.00</t>
+    <t>359.4500</t>
+  </si>
+  <si>
+    <t>333.5500</t>
+  </si>
+  <si>
+    <t>346.2500</t>
+  </si>
+  <si>
+    <t>51648200.00</t>
+  </si>
+  <si>
+    <t>-1.59</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>332.5200</t>
+  </si>
+  <si>
+    <t>338.4900</t>
+  </si>
+  <si>
+    <t>320.5200</t>
+  </si>
+  <si>
+    <t>326.3100</t>
+  </si>
+  <si>
+    <t>31949000.00</t>
+  </si>
+  <si>
+    <t>-5.76</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9883,51 +9907,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G501"/>
+  <dimension ref="A1:G502"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21406,51 +21430,74 @@
       </c>
       <c r="G500" t="s">
         <v>3158</v>
       </c>
     </row>
     <row r="501" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
         <v>3159</v>
       </c>
       <c r="B501" t="s">
         <v>3160</v>
       </c>
       <c r="C501" t="s">
         <v>3161</v>
       </c>
       <c r="D501" t="s">
         <v>3162</v>
       </c>
       <c r="E501" t="s">
         <v>3163</v>
       </c>
       <c r="F501" t="s">
         <v>3164</v>
       </c>
       <c r="G501" t="s">
-        <v>3026</v>
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B502" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C502" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D502" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E502" t="s">
+        <v>3170</v>
+      </c>
+      <c r="F502" t="s">
+        <v>3171</v>
+      </c>
+      <c r="G502" t="s">
+        <v>3172</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">