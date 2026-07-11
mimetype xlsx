--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AMGN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3514" uniqueCount="3173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3528" uniqueCount="3186">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1984-09-01</t>
   </si>
   <si>
@@ -9514,63 +9514,102 @@
   <si>
     <t>354.9000</t>
   </si>
   <si>
     <t>359.4500</t>
   </si>
   <si>
     <t>333.5500</t>
   </si>
   <si>
     <t>346.2500</t>
   </si>
   <si>
     <t>51648200.00</t>
   </si>
   <si>
     <t>-1.59</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>332.5200</t>
   </si>
   <si>
-    <t>338.4900</t>
+    <t>343.8000</t>
   </si>
   <si>
     <t>320.5200</t>
   </si>
   <si>
-    <t>326.3100</t>
-[...5 lines deleted...]
-    <t>-5.76</t>
+    <t>336.7900</t>
+  </si>
+  <si>
+    <t>53563600.00</t>
+  </si>
+  <si>
+    <t>-2.73</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>333.3800</t>
+  </si>
+  <si>
+    <t>363.1100</t>
+  </si>
+  <si>
+    <t>322.3000</t>
+  </si>
+  <si>
+    <t>362.1200</t>
+  </si>
+  <si>
+    <t>66047200.00</t>
+  </si>
+  <si>
+    <t>7.52</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>362.6300</t>
+  </si>
+  <si>
+    <t>375.2500</t>
+  </si>
+  <si>
+    <t>357.8900</t>
+  </si>
+  <si>
+    <t>363.6200</t>
+  </si>
+  <si>
+    <t>12916533.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9907,51 +9946,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G502"/>
+  <dimension ref="A1:G504"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21454,50 +21493,96 @@
       <c r="G501" t="s">
         <v>3165</v>
       </c>
     </row>
     <row r="502" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
         <v>3166</v>
       </c>
       <c r="B502" t="s">
         <v>3167</v>
       </c>
       <c r="C502" t="s">
         <v>3168</v>
       </c>
       <c r="D502" t="s">
         <v>3169</v>
       </c>
       <c r="E502" t="s">
         <v>3170</v>
       </c>
       <c r="F502" t="s">
         <v>3171</v>
       </c>
       <c r="G502" t="s">
         <v>3172</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B503" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C503" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D503" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E503" t="s">
+        <v>3177</v>
+      </c>
+      <c r="F503" t="s">
+        <v>3178</v>
+      </c>
+      <c r="G503" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B504" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C504" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D504" t="s">
+        <v>3183</v>
+      </c>
+      <c r="E504" t="s">
+        <v>3184</v>
+      </c>
+      <c r="F504" t="s">
+        <v>3185</v>
+      </c>
+      <c r="G504" t="s">
+        <v>3026</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">