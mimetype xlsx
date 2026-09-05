--- v2 (2026-07-11)
+++ v3 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AMGN month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3528" uniqueCount="3186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3542" uniqueCount="3199">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1984-09-01</t>
   </si>
   <si>
@@ -9556,60 +9556,99 @@
   <si>
     <t>333.3800</t>
   </si>
   <si>
     <t>363.1100</t>
   </si>
   <si>
     <t>322.3000</t>
   </si>
   <si>
     <t>362.1200</t>
   </si>
   <si>
     <t>66047200.00</t>
   </si>
   <si>
     <t>7.52</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>362.6300</t>
   </si>
   <si>
-    <t>375.2500</t>
-[...8 lines deleted...]
-    <t>12916533.00</t>
+    <t>398.0000</t>
+  </si>
+  <si>
+    <t>353.9500</t>
+  </si>
+  <si>
+    <t>385.1600</t>
+  </si>
+  <si>
+    <t>51712500.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>388.5000</t>
+  </si>
+  <si>
+    <t>447.0300</t>
+  </si>
+  <si>
+    <t>375.9600</t>
+  </si>
+  <si>
+    <t>429.8800</t>
+  </si>
+  <si>
+    <t>53855000.00</t>
+  </si>
+  <si>
+    <t>11.61</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>435.3000</t>
+  </si>
+  <si>
+    <t>445.8200</t>
+  </si>
+  <si>
+    <t>431.0000</t>
+  </si>
+  <si>
+    <t>437.2300</t>
+  </si>
+  <si>
+    <t>8134800.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9946,51 +9985,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G504"/>
+  <dimension ref="A1:G506"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21538,51 +21577,97 @@
       </c>
       <c r="G503" t="s">
         <v>3179</v>
       </c>
     </row>
     <row r="504" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
         <v>3180</v>
       </c>
       <c r="B504" t="s">
         <v>3181</v>
       </c>
       <c r="C504" t="s">
         <v>3182</v>
       </c>
       <c r="D504" t="s">
         <v>3183</v>
       </c>
       <c r="E504" t="s">
         <v>3184</v>
       </c>
       <c r="F504" t="s">
         <v>3185</v>
       </c>
       <c r="G504" t="s">
-        <v>3026</v>
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B505" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C505" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D505" t="s">
+        <v>3189</v>
+      </c>
+      <c r="E505" t="s">
+        <v>3190</v>
+      </c>
+      <c r="F505" t="s">
+        <v>3191</v>
+      </c>
+      <c r="G505" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B506" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C506" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D506" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E506" t="s">
+        <v>3197</v>
+      </c>
+      <c r="F506" t="s">
+        <v>3198</v>
+      </c>
+      <c r="G506" t="s">
+        <v>2856</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">