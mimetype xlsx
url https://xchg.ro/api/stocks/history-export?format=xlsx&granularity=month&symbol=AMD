--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AMD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3640" uniqueCount="2854">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3647" uniqueCount="2861">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1982-10-01</t>
   </si>
   <si>
@@ -8554,66 +8554,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>193.8500</t>
   </si>
   <si>
     <t>221.3300</t>
   </si>
   <si>
     <t>188.2200</t>
   </si>
   <si>
     <t>203.4300</t>
   </si>
   <si>
     <t>750845500.00</t>
   </si>
   <si>
     <t>1.61</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>207.6900</t>
-[...14 lines deleted...]
-    <t>3.33</t>
+    <t>207.5900</t>
+  </si>
+  <si>
+    <t>354.9600</t>
+  </si>
+  <si>
+    <t>200.6200</t>
+  </si>
+  <si>
+    <t>354.4900</t>
+  </si>
+  <si>
+    <t>839732300.00</t>
+  </si>
+  <si>
+    <t>74.26</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>351.8700</t>
+  </si>
+  <si>
+    <t>469.2200</t>
+  </si>
+  <si>
+    <t>338.7000</t>
+  </si>
+  <si>
+    <t>424.1000</t>
+  </si>
+  <si>
+    <t>502021100.00</t>
+  </si>
+  <si>
+    <t>19.64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8950,51 +8971,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G520"/>
+  <dimension ref="A1:G521"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20911,50 +20932,73 @@
       <c r="G519" t="s">
         <v>2846</v>
       </c>
     </row>
     <row r="520" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
         <v>2847</v>
       </c>
       <c r="B520" t="s">
         <v>2848</v>
       </c>
       <c r="C520" t="s">
         <v>2849</v>
       </c>
       <c r="D520" t="s">
         <v>2850</v>
       </c>
       <c r="E520" t="s">
         <v>2851</v>
       </c>
       <c r="F520" t="s">
         <v>2852</v>
       </c>
       <c r="G520" t="s">
         <v>2853</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B521" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D521" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E521" t="s">
+        <v>2858</v>
+      </c>
+      <c r="F521" t="s">
+        <v>2859</v>
+      </c>
+      <c r="G521" t="s">
+        <v>2860</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">