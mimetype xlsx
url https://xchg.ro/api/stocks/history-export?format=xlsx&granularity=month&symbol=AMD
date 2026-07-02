--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AMD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3647" uniqueCount="2861">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3661" uniqueCount="2875">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1982-10-01</t>
   </si>
   <si>
@@ -8578,63 +8578,105 @@
   <si>
     <t>207.5900</t>
   </si>
   <si>
     <t>354.9600</t>
   </si>
   <si>
     <t>200.6200</t>
   </si>
   <si>
     <t>354.4900</t>
   </si>
   <si>
     <t>839732300.00</t>
   </si>
   <si>
     <t>74.26</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>351.8700</t>
   </si>
   <si>
-    <t>469.2200</t>
+    <t>527.2000</t>
   </si>
   <si>
     <t>338.7000</t>
   </si>
   <si>
-    <t>424.1000</t>
-[...5 lines deleted...]
-    <t>19.64</t>
+    <t>516.1000</t>
+  </si>
+  <si>
+    <t>795803100.00</t>
+  </si>
+  <si>
+    <t>45.59</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>500.1600</t>
+  </si>
+  <si>
+    <t>584.7300</t>
+  </si>
+  <si>
+    <t>437.2300</t>
+  </si>
+  <si>
+    <t>580.9100</t>
+  </si>
+  <si>
+    <t>672185500.00</t>
+  </si>
+  <si>
+    <t>12.56</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>557.5300</t>
+  </si>
+  <si>
+    <t>564.0900</t>
+  </si>
+  <si>
+    <t>538.7400</t>
+  </si>
+  <si>
+    <t>540.8800</t>
+  </si>
+  <si>
+    <t>27754556.00</t>
+  </si>
+  <si>
+    <t>-6.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8971,51 +9013,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G521"/>
+  <dimension ref="A1:G523"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20955,50 +20997,96 @@
       <c r="G520" t="s">
         <v>2853</v>
       </c>
     </row>
     <row r="521" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
         <v>2854</v>
       </c>
       <c r="B521" t="s">
         <v>2855</v>
       </c>
       <c r="C521" t="s">
         <v>2856</v>
       </c>
       <c r="D521" t="s">
         <v>2857</v>
       </c>
       <c r="E521" t="s">
         <v>2858</v>
       </c>
       <c r="F521" t="s">
         <v>2859</v>
       </c>
       <c r="G521" t="s">
         <v>2860</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B522" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D522" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E522" t="s">
+        <v>2865</v>
+      </c>
+      <c r="F522" t="s">
+        <v>2866</v>
+      </c>
+      <c r="G522" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B523" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D523" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E523" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F523" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G523" t="s">
+        <v>2874</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">