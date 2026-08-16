--- v2 (2026-07-02)
+++ v3 (2026-08-16)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="AMD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3661" uniqueCount="2875">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3668" uniqueCount="2882">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1982-10-01</t>
   </si>
   <si>
@@ -8620,63 +8620,84 @@
   <si>
     <t>500.1600</t>
   </si>
   <si>
     <t>584.7300</t>
   </si>
   <si>
     <t>437.2300</t>
   </si>
   <si>
     <t>580.9100</t>
   </si>
   <si>
     <t>672185500.00</t>
   </si>
   <si>
     <t>12.56</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>557.5300</t>
   </si>
   <si>
-    <t>564.0900</t>
-[...11 lines deleted...]
-    <t>-6.89</t>
+    <t>574.2000</t>
+  </si>
+  <si>
+    <t>424.0300</t>
+  </si>
+  <si>
+    <t>476.1500</t>
+  </si>
+  <si>
+    <t>614480000.00</t>
+  </si>
+  <si>
+    <t>-18.03</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>461.7900</t>
+  </si>
+  <si>
+    <t>530.1300</t>
+  </si>
+  <si>
+    <t>455.3000</t>
+  </si>
+  <si>
+    <t>514.3900</t>
+  </si>
+  <si>
+    <t>273826919.00</t>
+  </si>
+  <si>
+    <t>8.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9013,51 +9034,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G523"/>
+  <dimension ref="A1:G524"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21043,50 +21064,73 @@
       <c r="G522" t="s">
         <v>2867</v>
       </c>
     </row>
     <row r="523" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
         <v>2868</v>
       </c>
       <c r="B523" t="s">
         <v>2869</v>
       </c>
       <c r="C523" t="s">
         <v>2870</v>
       </c>
       <c r="D523" t="s">
         <v>2871</v>
       </c>
       <c r="E523" t="s">
         <v>2872</v>
       </c>
       <c r="F523" t="s">
         <v>2873</v>
       </c>
       <c r="G523" t="s">
         <v>2874</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B524" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E524" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F524" t="s">
+        <v>2880</v>
+      </c>
+      <c r="G524" t="s">
+        <v>2881</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">