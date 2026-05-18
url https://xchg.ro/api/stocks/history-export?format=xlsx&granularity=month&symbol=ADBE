--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ADBE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3297" uniqueCount="2932">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3304" uniqueCount="2938">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-03-01</t>
   </si>
   <si>
@@ -8794,60 +8794,78 @@
   <si>
     <t>257.6000</t>
   </si>
   <si>
     <t>285.3600</t>
   </si>
   <si>
     <t>233.1600</t>
   </si>
   <si>
     <t>243.0800</t>
   </si>
   <si>
     <t>141420400.00</t>
   </si>
   <si>
     <t>-7.37</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>241.9600</t>
   </si>
   <si>
-    <t>243.4800</t>
-[...8 lines deleted...]
-    <t>3741601.00</t>
+    <t>258.7500</t>
+  </si>
+  <si>
+    <t>224.1300</t>
+  </si>
+  <si>
+    <t>110506100.00</t>
+  </si>
+  <si>
+    <t>1.24</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>252.0000</t>
+  </si>
+  <si>
+    <t>259.4400</t>
+  </si>
+  <si>
+    <t>231.7400</t>
+  </si>
+  <si>
+    <t>247.6000</t>
+  </si>
+  <si>
+    <t>48894900.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9184,51 +9202,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G471"/>
+  <dimension ref="A1:G472"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20011,57 +20029,80 @@
       </c>
       <c r="E470" t="s">
         <v>2923</v>
       </c>
       <c r="F470" t="s">
         <v>2924</v>
       </c>
       <c r="G470" t="s">
         <v>2925</v>
       </c>
     </row>
     <row r="471" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
         <v>2926</v>
       </c>
       <c r="B471" t="s">
         <v>2927</v>
       </c>
       <c r="C471" t="s">
         <v>2928</v>
       </c>
       <c r="D471" t="s">
         <v>2929</v>
       </c>
       <c r="E471" t="s">
+        <v>2338</v>
+      </c>
+      <c r="F471" t="s">
         <v>2930</v>
       </c>
-      <c r="F471" t="s">
+      <c r="G471" t="s">
         <v>2931</v>
       </c>
-      <c r="G471" t="s">
-        <v>2787</v>
+    </row>
+    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B472" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C472" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D472" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E472" t="s">
+        <v>2936</v>
+      </c>
+      <c r="F472" t="s">
+        <v>2937</v>
+      </c>
+      <c r="G472" t="s">
+        <v>2395</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">