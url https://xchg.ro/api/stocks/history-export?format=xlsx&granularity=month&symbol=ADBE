--- v1 (2026-05-18)
+++ v2 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ADBE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3304" uniqueCount="2938">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3318" uniqueCount="2953">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-03-01</t>
   </si>
   <si>
@@ -8812,60 +8812,105 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>241.9600</t>
   </si>
   <si>
     <t>258.7500</t>
   </si>
   <si>
     <t>224.1300</t>
   </si>
   <si>
     <t>110506100.00</t>
   </si>
   <si>
     <t>1.24</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>252.0000</t>
   </si>
   <si>
-    <t>259.4400</t>
+    <t>265.0900</t>
   </si>
   <si>
     <t>231.7400</t>
   </si>
   <si>
-    <t>247.6000</t>
-[...2 lines deleted...]
-    <t>48894900.00</t>
+    <t>259.2100</t>
+  </si>
+  <si>
+    <t>93855600.00</t>
+  </si>
+  <si>
+    <t>5.33</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>270.0000</t>
+  </si>
+  <si>
+    <t>275.4400</t>
+  </si>
+  <si>
+    <t>190.1200</t>
+  </si>
+  <si>
+    <t>205.0200</t>
+  </si>
+  <si>
+    <t>184311800.00</t>
+  </si>
+  <si>
+    <t>-20.91</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>209.4300</t>
+  </si>
+  <si>
+    <t>222.1500</t>
+  </si>
+  <si>
+    <t>207.0600</t>
+  </si>
+  <si>
+    <t>218.0700</t>
+  </si>
+  <si>
+    <t>18083664.00</t>
+  </si>
+  <si>
+    <t>6.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9202,51 +9247,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G472"/>
+  <dimension ref="A1:G474"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20058,51 +20103,97 @@
       </c>
       <c r="G471" t="s">
         <v>2931</v>
       </c>
     </row>
     <row r="472" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
         <v>2932</v>
       </c>
       <c r="B472" t="s">
         <v>2933</v>
       </c>
       <c r="C472" t="s">
         <v>2934</v>
       </c>
       <c r="D472" t="s">
         <v>2935</v>
       </c>
       <c r="E472" t="s">
         <v>2936</v>
       </c>
       <c r="F472" t="s">
         <v>2937</v>
       </c>
       <c r="G472" t="s">
-        <v>2395</v>
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B473" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C473" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D473" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E473" t="s">
+        <v>2943</v>
+      </c>
+      <c r="F473" t="s">
+        <v>2944</v>
+      </c>
+      <c r="G473" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B474" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C474" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D474" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E474" t="s">
+        <v>2950</v>
+      </c>
+      <c r="F474" t="s">
+        <v>2951</v>
+      </c>
+      <c r="G474" t="s">
+        <v>2952</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">