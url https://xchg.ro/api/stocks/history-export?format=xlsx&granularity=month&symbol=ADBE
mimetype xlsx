--- v2 (2026-07-07)
+++ v3 (2026-08-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ADBE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3318" uniqueCount="2953">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3325" uniqueCount="2960">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-03-01</t>
   </si>
   <si>
@@ -8854,63 +8854,84 @@
   <si>
     <t>270.0000</t>
   </si>
   <si>
     <t>275.4400</t>
   </si>
   <si>
     <t>190.1200</t>
   </si>
   <si>
     <t>205.0200</t>
   </si>
   <si>
     <t>184311800.00</t>
   </si>
   <si>
     <t>-20.91</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>209.4300</t>
   </si>
   <si>
-    <t>222.1500</t>
+    <t>266.2800</t>
   </si>
   <si>
     <t>207.0600</t>
   </si>
   <si>
-    <t>218.0700</t>
-[...5 lines deleted...]
-    <t>6.37</t>
+    <t>250.4100</t>
+  </si>
+  <si>
+    <t>127335100.00</t>
+  </si>
+  <si>
+    <t>22.14</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>258.2500</t>
+  </si>
+  <si>
+    <t>277.0995</t>
+  </si>
+  <si>
+    <t>245.4600</t>
+  </si>
+  <si>
+    <t>275.3000</t>
+  </si>
+  <si>
+    <t>64386377.00</t>
+  </si>
+  <si>
+    <t>9.94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9247,51 +9268,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G474"/>
+  <dimension ref="A1:G475"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20150,50 +20171,73 @@
       <c r="G473" t="s">
         <v>2945</v>
       </c>
     </row>
     <row r="474" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
         <v>2946</v>
       </c>
       <c r="B474" t="s">
         <v>2947</v>
       </c>
       <c r="C474" t="s">
         <v>2948</v>
       </c>
       <c r="D474" t="s">
         <v>2949</v>
       </c>
       <c r="E474" t="s">
         <v>2950</v>
       </c>
       <c r="F474" t="s">
         <v>2951</v>
       </c>
       <c r="G474" t="s">
         <v>2952</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B475" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C475" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D475" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E475" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F475" t="s">
+        <v>2958</v>
+      </c>
+      <c r="G475" t="s">
+        <v>2959</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">