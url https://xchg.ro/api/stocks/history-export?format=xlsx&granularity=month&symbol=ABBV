--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ABBV month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1127" uniqueCount="1104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1134" uniqueCount="1110">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2013-01-01</t>
   </si>
   <si>
@@ -3310,60 +3310,78 @@
   <si>
     <t>237.1100</t>
   </si>
   <si>
     <t>201.8000</t>
   </si>
   <si>
     <t>217.4900</t>
   </si>
   <si>
     <t>166370300.00</t>
   </si>
   <si>
     <t>-6.29</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>218.3700</t>
   </si>
   <si>
     <t>220.4500</t>
   </si>
   <si>
-    <t>213.7800</t>
-[...8 lines deleted...]
-    <t>-1.15</t>
+    <t>190.7500</t>
+  </si>
+  <si>
+    <t>211.3200</t>
+  </si>
+  <si>
+    <t>143684800.00</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>211.0000</t>
+  </si>
+  <si>
+    <t>214.9200</t>
+  </si>
+  <si>
+    <t>200.0200</t>
+  </si>
+  <si>
+    <t>210.3900</t>
+  </si>
+  <si>
+    <t>62343300.00</t>
+  </si>
+  <si>
+    <t>-0.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3700,51 +3718,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G161"/>
+  <dimension ref="A1:G162"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7403,51 +7421,74 @@
       </c>
       <c r="G160" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>1097</v>
       </c>
       <c r="B161" t="s">
         <v>1098</v>
       </c>
       <c r="C161" t="s">
         <v>1099</v>
       </c>
       <c r="D161" t="s">
         <v>1100</v>
       </c>
       <c r="E161" t="s">
         <v>1101</v>
       </c>
       <c r="F161" t="s">
         <v>1102</v>
       </c>
       <c r="G161" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
         <v>1103</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">