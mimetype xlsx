--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ABBV month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1134" uniqueCount="1110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1148" uniqueCount="1123">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2013-01-01</t>
   </si>
   <si>
@@ -3325,63 +3325,102 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>218.3700</t>
   </si>
   <si>
     <t>220.4500</t>
   </si>
   <si>
     <t>190.7500</t>
   </si>
   <si>
     <t>211.3200</t>
   </si>
   <si>
     <t>143684800.00</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>211.0000</t>
   </si>
   <si>
-    <t>214.9200</t>
+    <t>220.0100</t>
   </si>
   <si>
     <t>200.0200</t>
   </si>
   <si>
-    <t>210.3900</t>
-[...5 lines deleted...]
-    <t>-0.44</t>
+    <t>217.7200</t>
+  </si>
+  <si>
+    <t>111165200.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>215.2600</t>
+  </si>
+  <si>
+    <t>255.9900</t>
+  </si>
+  <si>
+    <t>208.9900</t>
+  </si>
+  <si>
+    <t>251.6400</t>
+  </si>
+  <si>
+    <t>182135000.00</t>
+  </si>
+  <si>
+    <t>15.58</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>250.7500</t>
+  </si>
+  <si>
+    <t>261.6400</t>
+  </si>
+  <si>
+    <t>247.5600</t>
+  </si>
+  <si>
+    <t>249.9100</t>
+  </si>
+  <si>
+    <t>42438871.00</t>
+  </si>
+  <si>
+    <t>-0.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3718,51 +3757,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G162"/>
+  <dimension ref="A1:G164"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7444,51 +7483,97 @@
       </c>
       <c r="G161" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>1103</v>
       </c>
       <c r="B162" t="s">
         <v>1104</v>
       </c>
       <c r="C162" t="s">
         <v>1105</v>
       </c>
       <c r="D162" t="s">
         <v>1106</v>
       </c>
       <c r="E162" t="s">
         <v>1107</v>
       </c>
       <c r="F162" t="s">
         <v>1108</v>
       </c>
       <c r="G162" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
         <v>1109</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">