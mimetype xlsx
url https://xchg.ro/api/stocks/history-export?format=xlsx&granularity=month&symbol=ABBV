--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ABBV month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1148" uniqueCount="1123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1162" uniqueCount="1137">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2013-01-01</t>
   </si>
   <si>
@@ -3364,63 +3364,105 @@
   <si>
     <t>215.2600</t>
   </si>
   <si>
     <t>255.9900</t>
   </si>
   <si>
     <t>208.9900</t>
   </si>
   <si>
     <t>251.6400</t>
   </si>
   <si>
     <t>182135000.00</t>
   </si>
   <si>
     <t>15.58</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>250.7500</t>
   </si>
   <si>
-    <t>261.6400</t>
-[...11 lines deleted...]
-    <t>-0.69</t>
+    <t>267.4700</t>
+  </si>
+  <si>
+    <t>243.0700</t>
+  </si>
+  <si>
+    <t>250.9400</t>
+  </si>
+  <si>
+    <t>133634700.00</t>
+  </si>
+  <si>
+    <t>-0.28</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>251.4500</t>
+  </si>
+  <si>
+    <t>266.9700</t>
+  </si>
+  <si>
+    <t>241.2000</t>
+  </si>
+  <si>
+    <t>256.4200</t>
+  </si>
+  <si>
+    <t>99941500.00</t>
+  </si>
+  <si>
+    <t>2.18</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>260.9900</t>
+  </si>
+  <si>
+    <t>264.2500</t>
+  </si>
+  <si>
+    <t>246.7700</t>
+  </si>
+  <si>
+    <t>255.0000</t>
+  </si>
+  <si>
+    <t>29531300.00</t>
+  </si>
+  <si>
+    <t>-0.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3757,51 +3799,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G164"/>
+  <dimension ref="A1:G166"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7530,50 +7572,96 @@
       <c r="G163" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>1116</v>
       </c>
       <c r="B164" t="s">
         <v>1117</v>
       </c>
       <c r="C164" t="s">
         <v>1118</v>
       </c>
       <c r="D164" t="s">
         <v>1119</v>
       </c>
       <c r="E164" t="s">
         <v>1120</v>
       </c>
       <c r="F164" t="s">
         <v>1121</v>
       </c>
       <c r="G164" t="s">
         <v>1122</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1136</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">