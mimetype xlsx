--- v0 (2026-04-10)
+++ v1 (2026-06-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SPY month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2807" uniqueCount="2664">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2821" uniqueCount="2679">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1993-01-01</t>
   </si>
   <si>
@@ -7990,60 +7990,105 @@
   <si>
     <t>678.7000</t>
   </si>
   <si>
     <t>688.6200</t>
   </si>
   <si>
     <t>629.2800</t>
   </si>
   <si>
     <t>650.3400</t>
   </si>
   <si>
     <t>2237624600.00</t>
   </si>
   <si>
     <t>-5.20</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>653.9000</t>
   </si>
   <si>
-    <t>681.1500</t>
+    <t>719.7900</t>
   </si>
   <si>
     <t>645.1100</t>
   </si>
   <si>
-    <t>679.9100</t>
-[...2 lines deleted...]
-    <t>425160672.00</t>
+    <t>718.6600</t>
+  </si>
+  <si>
+    <t>1196537500.00</t>
+  </si>
+  <si>
+    <t>10.51</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>721.2500</t>
+  </si>
+  <si>
+    <t>758.0800</t>
+  </si>
+  <si>
+    <t>714.9900</t>
+  </si>
+  <si>
+    <t>756.4800</t>
+  </si>
+  <si>
+    <t>945132300.00</t>
+  </si>
+  <si>
+    <t>5.26</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>755.3600</t>
+  </si>
+  <si>
+    <t>760.4000</t>
+  </si>
+  <si>
+    <t>722.5900</t>
+  </si>
+  <si>
+    <t>733.2400</t>
+  </si>
+  <si>
+    <t>1064199923.00</t>
+  </si>
+  <si>
+    <t>-3.07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8380,51 +8425,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G401"/>
+  <dimension ref="A1:G403"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17603,51 +17648,97 @@
       </c>
       <c r="G400" t="s">
         <v>2657</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
         <v>2658</v>
       </c>
       <c r="B401" t="s">
         <v>2659</v>
       </c>
       <c r="C401" t="s">
         <v>2660</v>
       </c>
       <c r="D401" t="s">
         <v>2661</v>
       </c>
       <c r="E401" t="s">
         <v>2662</v>
       </c>
       <c r="F401" t="s">
         <v>2663</v>
       </c>
       <c r="G401" t="s">
-        <v>1681</v>
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B402" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C402" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D402" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E402" t="s">
+        <v>2669</v>
+      </c>
+      <c r="F402" t="s">
+        <v>2670</v>
+      </c>
+      <c r="G402" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B403" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C403" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D403" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E403" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F403" t="s">
+        <v>2677</v>
+      </c>
+      <c r="G403" t="s">
+        <v>2678</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">