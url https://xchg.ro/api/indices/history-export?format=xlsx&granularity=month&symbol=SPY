--- v1 (2026-06-25)
+++ v2 (2026-08-22)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SPY month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2821" uniqueCount="2679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2835" uniqueCount="2692">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1993-01-01</t>
   </si>
   <si>
@@ -7264,333 +7264,333 @@
   <si>
     <t>409.3900</t>
   </si>
   <si>
     <t>2515995800.00</t>
   </si>
   <si>
     <t>3.31</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>408.8500</t>
   </si>
   <si>
     <t>415.9400</t>
   </si>
   <si>
     <t>403.7800</t>
   </si>
   <si>
     <t>415.9300</t>
   </si>
   <si>
-    <t>1395683000.00</t>
+    <t>1395780500.00</t>
   </si>
   <si>
     <t>1.60</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
     <t>415.4700</t>
   </si>
   <si>
     <t>422.5800</t>
   </si>
   <si>
     <t>403.7400</t>
   </si>
   <si>
     <t>417.8500</t>
   </si>
   <si>
-    <t>1780705600.00</t>
+    <t>1780909100.00</t>
   </si>
   <si>
     <t>0.46</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
     <t>418.0900</t>
   </si>
   <si>
     <t>444.3000</t>
   </si>
   <si>
     <t>416.7900</t>
   </si>
   <si>
     <t>443.2800</t>
   </si>
   <si>
-    <t>1749755000.00</t>
+    <t>1749901500.00</t>
   </si>
   <si>
     <t>6.09</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>442.9200</t>
   </si>
   <si>
     <t>459.4400</t>
   </si>
   <si>
     <t>437.0600</t>
   </si>
   <si>
     <t>457.7900</t>
   </si>
   <si>
-    <t>1374632400.00</t>
+    <t>1374698500.00</t>
   </si>
   <si>
     <t>3.27</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>456.2700</t>
   </si>
   <si>
     <t>457.2500</t>
   </si>
   <si>
     <t>433.0100</t>
   </si>
   <si>
     <t>450.3500</t>
   </si>
   <si>
-    <t>1754764700.00</t>
+    <t>1754892500.00</t>
   </si>
   <si>
     <t>-1.63</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
     <t>453.1700</t>
   </si>
   <si>
     <t>453.6700</t>
   </si>
   <si>
     <t>422.2900</t>
   </si>
   <si>
     <t>427.4800</t>
   </si>
   <si>
-    <t>1588673200.00</t>
+    <t>1588981600.00</t>
   </si>
   <si>
     <t>-5.08</t>
   </si>
   <si>
     <t>2023-10-01</t>
   </si>
   <si>
     <t>426.6200</t>
   </si>
   <si>
     <t>438.1400</t>
   </si>
   <si>
     <t>409.2100</t>
   </si>
   <si>
     <t>418.2000</t>
   </si>
   <si>
-    <t>1999149700.00</t>
+    <t>1999294400.00</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
     <t>419.2000</t>
   </si>
   <si>
     <t>458.3200</t>
   </si>
   <si>
     <t>418.6500</t>
   </si>
   <si>
     <t>456.4000</t>
   </si>
   <si>
-    <t>1499960600.00</t>
+    <t>1500017600.00</t>
   </si>
   <si>
     <t>9.13</t>
   </si>
   <si>
     <t>2023-12-01</t>
   </si>
   <si>
     <t>455.7700</t>
   </si>
   <si>
     <t>477.5500</t>
   </si>
   <si>
     <t>454.3100</t>
   </si>
   <si>
     <t>475.3100</t>
   </si>
   <si>
-    <t>1643108100.00</t>
+    <t>1643624300.00</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>472.1600</t>
   </si>
   <si>
     <t>491.6200</t>
   </si>
   <si>
     <t>466.4300</t>
   </si>
   <si>
     <t>482.8800</t>
   </si>
   <si>
-    <t>1700630800.00</t>
+    <t>1700872500.00</t>
   </si>
   <si>
     <t>2024-02-01</t>
   </si>
   <si>
     <t>484.6300</t>
   </si>
   <si>
     <t>510.1300</t>
   </si>
   <si>
     <t>483.8000</t>
   </si>
   <si>
     <t>508.0800</t>
   </si>
   <si>
-    <t>1393465400.00</t>
+    <t>1393307200.00</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
     <t>508.9800</t>
   </si>
   <si>
     <t>524.6100</t>
   </si>
   <si>
     <t>504.9100</t>
   </si>
   <si>
     <t>523.0700</t>
   </si>
   <si>
-    <t>1473246900.00</t>
+    <t>1473501100.00</t>
   </si>
   <si>
     <t>2.95</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>523.8300</t>
   </si>
   <si>
     <t>524.3800</t>
   </si>
   <si>
     <t>493.8600</t>
   </si>
   <si>
     <t>501.9800</t>
   </si>
   <si>
-    <t>1592974000.00</t>
+    <t>1593138700.00</t>
   </si>
   <si>
     <t>-4.03</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
     <t>501.3800</t>
   </si>
   <si>
     <t>533.0700</t>
   </si>
   <si>
     <t>499.5500</t>
   </si>
   <si>
     <t>527.3700</t>
   </si>
   <si>
-    <t>1153264400.00</t>
+    <t>1153206200.00</t>
   </si>
   <si>
     <t>5.06</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>529.0200</t>
   </si>
   <si>
     <t>550.2800</t>
   </si>
   <si>
     <t>522.6000</t>
   </si>
   <si>
     <t>544.2200</t>
   </si>
   <si>
-    <t>888923200.00</t>
+    <t>888367600.00</t>
   </si>
   <si>
     <t>3.20</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>545.6300</t>
   </si>
   <si>
     <t>565.1600</t>
   </si>
   <si>
     <t>537.4500</t>
   </si>
   <si>
     <t>550.8100</t>
   </si>
   <si>
     <t>1038465500.00</t>
   </si>
   <si>
     <t>1.21</t>
   </si>
@@ -7609,132 +7609,132 @@
   <si>
     <t>563.6800</t>
   </si>
   <si>
     <t>1244599000.00</t>
   </si>
   <si>
     <t>2.34</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>560.4700</t>
   </si>
   <si>
     <t>574.7100</t>
   </si>
   <si>
     <t>539.4400</t>
   </si>
   <si>
     <t>573.7600</t>
   </si>
   <si>
-    <t>1045061400.00</t>
+    <t>1044988300.00</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>573.4000</t>
   </si>
   <si>
     <t>586.1200</t>
   </si>
   <si>
     <t>565.2700</t>
   </si>
   <si>
     <t>568.6400</t>
   </si>
   <si>
     <t>976068800.00</t>
   </si>
   <si>
     <t>-0.89</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
     <t>571.3200</t>
   </si>
   <si>
     <t>603.3500</t>
   </si>
   <si>
     <t>567.8900</t>
   </si>
   <si>
     <t>602.5500</t>
   </si>
   <si>
-    <t>901843000.00</t>
+    <t>901760600.00</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
     <t>602.9700</t>
   </si>
   <si>
     <t>609.0700</t>
   </si>
   <si>
     <t>580.9100</t>
   </si>
   <si>
     <t>586.0800</t>
   </si>
   <si>
     <t>1059516700.00</t>
   </si>
   <si>
     <t>-2.73</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>589.3900</t>
   </si>
   <si>
     <t>610.7800</t>
   </si>
   <si>
     <t>575.3500</t>
   </si>
   <si>
     <t>601.8200</t>
   </si>
   <si>
-    <t>995606200.00</t>
+    <t>995501600.00</t>
   </si>
   <si>
     <t>2.69</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>592.6700</t>
   </si>
   <si>
     <t>613.2300</t>
   </si>
   <si>
     <t>582.4400</t>
   </si>
   <si>
     <t>594.1800</t>
   </si>
   <si>
     <t>871641300.00</t>
   </si>
   <si>
     <t>-1.27</t>
   </si>
@@ -7750,51 +7750,51 @@
   <si>
     <t>546.8700</t>
   </si>
   <si>
     <t>559.3900</t>
   </si>
   <si>
     <t>1496591400.00</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>557.4500</t>
   </si>
   <si>
     <t>567.4200</t>
   </si>
   <si>
     <t>481.8000</t>
   </si>
   <si>
     <t>554.5400</t>
   </si>
   <si>
-    <t>2236888000.00</t>
+    <t>2237015100.00</t>
   </si>
   <si>
     <t>-0.87</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>560.3700</t>
   </si>
   <si>
     <t>595.5400</t>
   </si>
   <si>
     <t>556.0400</t>
   </si>
   <si>
     <t>1402172600.00</t>
   </si>
   <si>
     <t>6.28</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
@@ -7915,51 +7915,51 @@
   <si>
     <t>683.3900</t>
   </si>
   <si>
     <t>1664668300.00</t>
   </si>
   <si>
     <t>0.19</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>678.8100</t>
   </si>
   <si>
     <t>691.6600</t>
   </si>
   <si>
     <t>671.2000</t>
   </si>
   <si>
     <t>681.9200</t>
   </si>
   <si>
-    <t>1695634296.00</t>
+    <t>1695634260.00</t>
   </si>
   <si>
     <t>-0.22</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>685.7100</t>
   </si>
   <si>
     <t>697.8400</t>
   </si>
   <si>
     <t>676.5700</t>
   </si>
   <si>
     <t>691.9700</t>
   </si>
   <si>
     <t>1600537800.00</t>
   </si>
   <si>
     <t>1.47</t>
   </si>
@@ -8035,60 +8035,99 @@
   <si>
     <t>758.0800</t>
   </si>
   <si>
     <t>714.9900</t>
   </si>
   <si>
     <t>756.4800</t>
   </si>
   <si>
     <t>945132300.00</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>755.3600</t>
   </si>
   <si>
     <t>760.4000</t>
   </si>
   <si>
-    <t>722.5900</t>
-[...8 lines deleted...]
-    <t>-3.07</t>
+    <t>716.5800</t>
+  </si>
+  <si>
+    <t>746.7700</t>
+  </si>
+  <si>
+    <t>1314920000.00</t>
+  </si>
+  <si>
+    <t>-1.28</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>745.0000</t>
+  </si>
+  <si>
+    <t>755.5800</t>
+  </si>
+  <si>
+    <t>729.1000</t>
+  </si>
+  <si>
+    <t>747.0300</t>
+  </si>
+  <si>
+    <t>1064946100.00</t>
+  </si>
+  <si>
+    <t>0.03</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>749.4400</t>
+  </si>
+  <si>
+    <t>779.3700</t>
+  </si>
+  <si>
+    <t>748.8000</t>
+  </si>
+  <si>
+    <t>769.0600</t>
+  </si>
+  <si>
+    <t>550029342.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8425,51 +8464,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G403"/>
+  <dimension ref="A1:G405"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17695,50 +17734,96 @@
       <c r="G402" t="s">
         <v>2671</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>2672</v>
       </c>
       <c r="B403" t="s">
         <v>2673</v>
       </c>
       <c r="C403" t="s">
         <v>2674</v>
       </c>
       <c r="D403" t="s">
         <v>2675</v>
       </c>
       <c r="E403" t="s">
         <v>2676</v>
       </c>
       <c r="F403" t="s">
         <v>2677</v>
       </c>
       <c r="G403" t="s">
         <v>2678</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B404" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C404" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D404" t="s">
+        <v>2682</v>
+      </c>
+      <c r="E404" t="s">
+        <v>2683</v>
+      </c>
+      <c r="F404" t="s">
+        <v>2684</v>
+      </c>
+      <c r="G404" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B405" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C405" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D405" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E405" t="s">
+        <v>2690</v>
+      </c>
+      <c r="F405" t="s">
+        <v>2691</v>
+      </c>
+      <c r="G405" t="s">
+        <v>2492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">