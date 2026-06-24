--- v0 (2026-04-08)
+++ v1 (2026-06-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="QQQ month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2289" uniqueCount="2210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2303" uniqueCount="2224">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1999-03-01</t>
   </si>
   <si>
@@ -6625,63 +6625,105 @@
   <si>
     <t>598.8600</t>
   </si>
   <si>
     <t>613.2900</t>
   </si>
   <si>
     <t>555.6000</t>
   </si>
   <si>
     <t>577.1800</t>
   </si>
   <si>
     <t>1630084200.00</t>
   </si>
   <si>
     <t>-4.96</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>581.4800</t>
   </si>
   <si>
-    <t>590.6100</t>
+    <t>668.9000</t>
   </si>
   <si>
     <t>571.9200</t>
   </si>
   <si>
-    <t>588.5900</t>
-[...5 lines deleted...]
-    <t>1.98</t>
+    <t>667.7400</t>
+  </si>
+  <si>
+    <t>918162900.00</t>
+  </si>
+  <si>
+    <t>15.69</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>669.1600</t>
+  </si>
+  <si>
+    <t>741.6300</t>
+  </si>
+  <si>
+    <t>668.8000</t>
+  </si>
+  <si>
+    <t>738.3100</t>
+  </si>
+  <si>
+    <t>787478800.00</t>
+  </si>
+  <si>
+    <t>10.57</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>737.0400</t>
+  </si>
+  <si>
+    <t>748.6500</t>
+  </si>
+  <si>
+    <t>686.3700</t>
+  </si>
+  <si>
+    <t>713.6500</t>
+  </si>
+  <si>
+    <t>861675593.00</t>
+  </si>
+  <si>
+    <t>-3.34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7018,51 +7060,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G327"/>
+  <dimension ref="A1:G329"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -14540,50 +14582,96 @@
       <c r="G326" t="s">
         <v>2202</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>2203</v>
       </c>
       <c r="B327" t="s">
         <v>2204</v>
       </c>
       <c r="C327" t="s">
         <v>2205</v>
       </c>
       <c r="D327" t="s">
         <v>2206</v>
       </c>
       <c r="E327" t="s">
         <v>2207</v>
       </c>
       <c r="F327" t="s">
         <v>2208</v>
       </c>
       <c r="G327" t="s">
         <v>2209</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B328" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E328" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F328" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G328" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B329" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E329" t="s">
+        <v>2221</v>
+      </c>
+      <c r="F329" t="s">
+        <v>2222</v>
+      </c>
+      <c r="G329" t="s">
+        <v>2223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">