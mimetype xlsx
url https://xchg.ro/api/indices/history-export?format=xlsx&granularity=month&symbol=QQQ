--- v1 (2026-06-24)
+++ v2 (2026-08-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="QQQ month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2303" uniqueCount="2224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2317" uniqueCount="2237">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1999-03-01</t>
   </si>
   <si>
@@ -6673,57 +6673,96 @@
   <si>
     <t>668.8000</t>
   </si>
   <si>
     <t>738.3100</t>
   </si>
   <si>
     <t>787478800.00</t>
   </si>
   <si>
     <t>10.57</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>737.0400</t>
   </si>
   <si>
     <t>748.6500</t>
   </si>
   <si>
     <t>686.3700</t>
   </si>
   <si>
-    <t>713.6500</t>
-[...5 lines deleted...]
-    <t>-3.34</t>
+    <t>736.4000</t>
+  </si>
+  <si>
+    <t>1099317200.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>729.1900</t>
+  </si>
+  <si>
+    <t>731.9200</t>
+  </si>
+  <si>
+    <t>661.1400</t>
+  </si>
+  <si>
+    <t>687.9900</t>
+  </si>
+  <si>
+    <t>894901400.00</t>
+  </si>
+  <si>
+    <t>-6.57</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>688.3000</t>
+  </si>
+  <si>
+    <t>734.3900</t>
+  </si>
+  <si>
+    <t>685.8200</t>
+  </si>
+  <si>
+    <t>731.0700</t>
+  </si>
+  <si>
+    <t>342333200.00</t>
+  </si>
+  <si>
+    <t>6.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7060,51 +7099,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G329"/>
+  <dimension ref="A1:G331"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -14627,51 +14666,97 @@
       </c>
       <c r="G328" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
         <v>2217</v>
       </c>
       <c r="B329" t="s">
         <v>2218</v>
       </c>
       <c r="C329" t="s">
         <v>2219</v>
       </c>
       <c r="D329" t="s">
         <v>2220</v>
       </c>
       <c r="E329" t="s">
         <v>2221</v>
       </c>
       <c r="F329" t="s">
         <v>2222</v>
       </c>
       <c r="G329" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
         <v>2223</v>
+      </c>
+      <c r="B330" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E330" t="s">
+        <v>2227</v>
+      </c>
+      <c r="F330" t="s">
+        <v>2228</v>
+      </c>
+      <c r="G330" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B331" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E331" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F331" t="s">
+        <v>2235</v>
+      </c>
+      <c r="G331" t="s">
+        <v>2236</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">