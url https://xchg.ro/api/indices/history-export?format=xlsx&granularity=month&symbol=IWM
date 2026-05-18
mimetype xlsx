--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="IWM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2184" uniqueCount="2099">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2198" uniqueCount="2113">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2000-05-01</t>
   </si>
   <si>
@@ -6298,57 +6298,99 @@
   <si>
     <t>268.9600</t>
   </si>
   <si>
     <t>255.0500</t>
   </si>
   <si>
     <t>261.4100</t>
   </si>
   <si>
     <t>761127100.00</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>257.8100</t>
   </si>
   <si>
     <t>264.2800</t>
   </si>
   <si>
     <t>238.6900</t>
   </si>
   <si>
-    <t>239.6100</t>
-[...5 lines deleted...]
-    <t>-8.34</t>
+    <t>248.0000</t>
+  </si>
+  <si>
+    <t>1206107400.00</t>
+  </si>
+  <si>
+    <t>-5.13</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>249.9200</t>
+  </si>
+  <si>
+    <t>279.7900</t>
+  </si>
+  <si>
+    <t>244.8700</t>
+  </si>
+  <si>
+    <t>277.9700</t>
+  </si>
+  <si>
+    <t>617721500.00</t>
+  </si>
+  <si>
+    <t>12.08</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>278.6600</t>
+  </si>
+  <si>
+    <t>287.5800</t>
+  </si>
+  <si>
+    <t>276.1000</t>
+  </si>
+  <si>
+    <t>277.6000</t>
+  </si>
+  <si>
+    <t>277697900.00</t>
+  </si>
+  <si>
+    <t>-0.13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6685,51 +6727,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G312"/>
+  <dimension ref="A1:G314"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13862,50 +13904,96 @@
       <c r="G311" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
         <v>2092</v>
       </c>
       <c r="B312" t="s">
         <v>2093</v>
       </c>
       <c r="C312" t="s">
         <v>2094</v>
       </c>
       <c r="D312" t="s">
         <v>2095</v>
       </c>
       <c r="E312" t="s">
         <v>2096</v>
       </c>
       <c r="F312" t="s">
         <v>2097</v>
       </c>
       <c r="G312" t="s">
         <v>2098</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B313" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2104</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B314" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F314" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">