--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="IWM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2198" uniqueCount="2113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2212" uniqueCount="2125">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2000-05-01</t>
   </si>
   <si>
@@ -6334,63 +6334,99 @@
   <si>
     <t>249.9200</t>
   </si>
   <si>
     <t>279.7900</t>
   </si>
   <si>
     <t>244.8700</t>
   </si>
   <si>
     <t>277.9700</t>
   </si>
   <si>
     <t>617721500.00</t>
   </si>
   <si>
     <t>12.08</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>278.6600</t>
   </si>
   <si>
-    <t>287.5800</t>
-[...11 lines deleted...]
-    <t>-0.13</t>
+    <t>292.7400</t>
+  </si>
+  <si>
+    <t>270.6300</t>
+  </si>
+  <si>
+    <t>290.4300</t>
+  </si>
+  <si>
+    <t>522023000.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>288.3700</t>
+  </si>
+  <si>
+    <t>301.5000</t>
+  </si>
+  <si>
+    <t>277.6200</t>
+  </si>
+  <si>
+    <t>300.4500</t>
+  </si>
+  <si>
+    <t>629560100.00</t>
+  </si>
+  <si>
+    <t>3.45</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>299.9300</t>
+  </si>
+  <si>
+    <t>302.7150</t>
+  </si>
+  <si>
+    <t>298.9200</t>
+  </si>
+  <si>
+    <t>299.3200</t>
+  </si>
+  <si>
+    <t>20383671.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6727,51 +6763,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G314"/>
+  <dimension ref="A1:G316"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13949,51 +13985,97 @@
       </c>
       <c r="G313" t="s">
         <v>2105</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>2106</v>
       </c>
       <c r="B314" t="s">
         <v>2107</v>
       </c>
       <c r="C314" t="s">
         <v>2108</v>
       </c>
       <c r="D314" t="s">
         <v>2109</v>
       </c>
       <c r="E314" t="s">
         <v>2110</v>
       </c>
       <c r="F314" t="s">
         <v>2111</v>
       </c>
       <c r="G314" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
         <v>2112</v>
+      </c>
+      <c r="B315" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F315" t="s">
+        <v>2117</v>
+      </c>
+      <c r="G315" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B316" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2123</v>
+      </c>
+      <c r="F316" t="s">
+        <v>2124</v>
+      </c>
+      <c r="G316" t="s">
+        <v>940</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">