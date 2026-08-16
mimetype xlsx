--- v2 (2026-07-02)
+++ v3 (2026-08-16)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="IWM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2212" uniqueCount="2125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2219" uniqueCount="2133">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2000-05-01</t>
   </si>
   <si>
@@ -6373,60 +6373,84 @@
   <si>
     <t>288.3700</t>
   </si>
   <si>
     <t>301.5000</t>
   </si>
   <si>
     <t>277.6200</t>
   </si>
   <si>
     <t>300.4500</t>
   </si>
   <si>
     <t>629560100.00</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>299.9300</t>
   </si>
   <si>
-    <t>302.7150</t>
-[...8 lines deleted...]
-    <t>20383671.00</t>
+    <t>302.7200</t>
+  </si>
+  <si>
+    <t>287.8300</t>
+  </si>
+  <si>
+    <t>291.2000</t>
+  </si>
+  <si>
+    <t>473449500.00</t>
+  </si>
+  <si>
+    <t>-3.08</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>292.9000</t>
+  </si>
+  <si>
+    <t>305.1800</t>
+  </si>
+  <si>
+    <t>292.4000</t>
+  </si>
+  <si>
+    <t>305.0900</t>
+  </si>
+  <si>
+    <t>170661876.00</t>
+  </si>
+  <si>
+    <t>4.77</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6763,51 +6787,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G316"/>
+  <dimension ref="A1:G317"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -14031,51 +14055,74 @@
       </c>
       <c r="G315" t="s">
         <v>2118</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>2119</v>
       </c>
       <c r="B316" t="s">
         <v>2120</v>
       </c>
       <c r="C316" t="s">
         <v>2121</v>
       </c>
       <c r="D316" t="s">
         <v>2122</v>
       </c>
       <c r="E316" t="s">
         <v>2123</v>
       </c>
       <c r="F316" t="s">
         <v>2124</v>
       </c>
       <c r="G316" t="s">
-        <v>940</v>
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B317" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2130</v>
+      </c>
+      <c r="F317" t="s">
+        <v>2131</v>
+      </c>
+      <c r="G317" t="s">
+        <v>2132</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">