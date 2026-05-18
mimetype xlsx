--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EWG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2541" uniqueCount="2137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2548" uniqueCount="2143">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1996-03-01</t>
   </si>
   <si>
@@ -6406,63 +6406,81 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>42.9200</t>
   </si>
   <si>
     <t>43.1900</t>
   </si>
   <si>
     <t>37.9800</t>
   </si>
   <si>
     <t>76774600.00</t>
   </si>
   <si>
     <t>-10.53</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>40.2900</t>
   </si>
   <si>
-    <t>40.4550</t>
-[...11 lines deleted...]
-    <t>1.34</t>
+    <t>43.7000</t>
+  </si>
+  <si>
+    <t>39.0900</t>
+  </si>
+  <si>
+    <t>42.2600</t>
+  </si>
+  <si>
+    <t>44171000.00</t>
+  </si>
+  <si>
+    <t>6.53</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>42.6200</t>
+  </si>
+  <si>
+    <t>43.5100</t>
+  </si>
+  <si>
+    <t>41.3200</t>
+  </si>
+  <si>
+    <t>41.3700</t>
+  </si>
+  <si>
+    <t>16504900.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6799,51 +6817,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G363"/>
+  <dimension ref="A1:G364"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15149,50 +15167,73 @@
       <c r="G362" t="s">
         <v>2129</v>
       </c>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
         <v>2130</v>
       </c>
       <c r="B363" t="s">
         <v>2131</v>
       </c>
       <c r="C363" t="s">
         <v>2132</v>
       </c>
       <c r="D363" t="s">
         <v>2133</v>
       </c>
       <c r="E363" t="s">
         <v>2134</v>
       </c>
       <c r="F363" t="s">
         <v>2135</v>
       </c>
       <c r="G363" t="s">
         <v>2136</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B364" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D364" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E364" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F364" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G364" t="s">
+        <v>2098</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">