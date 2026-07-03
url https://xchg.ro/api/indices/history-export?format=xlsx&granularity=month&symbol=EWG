--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EWG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2548" uniqueCount="2143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2562" uniqueCount="2156">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1996-03-01</t>
   </si>
   <si>
@@ -6427,60 +6427,99 @@
   <si>
     <t>40.2900</t>
   </si>
   <si>
     <t>43.7000</t>
   </si>
   <si>
     <t>39.0900</t>
   </si>
   <si>
     <t>42.2600</t>
   </si>
   <si>
     <t>44171000.00</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>42.6200</t>
   </si>
   <si>
-    <t>43.5100</t>
+    <t>43.8300</t>
   </si>
   <si>
     <t>41.3200</t>
   </si>
   <si>
+    <t>43.4300</t>
+  </si>
+  <si>
+    <t>27447300.00</t>
+  </si>
+  <si>
+    <t>2.77</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>43.3200</t>
+  </si>
+  <si>
+    <t>43.7100</t>
+  </si>
+  <si>
+    <t>40.3500</t>
+  </si>
+  <si>
     <t>41.3700</t>
   </si>
   <si>
-    <t>16504900.00</t>
+    <t>23754600.00</t>
+  </si>
+  <si>
+    <t>-4.74</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>41.1700</t>
+  </si>
+  <si>
+    <t>42.4550</t>
+  </si>
+  <si>
+    <t>2192643.00</t>
+  </si>
+  <si>
+    <t>2.27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6817,51 +6856,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G364"/>
+  <dimension ref="A1:G366"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15189,51 +15228,97 @@
       </c>
       <c r="G363" t="s">
         <v>2136</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>2137</v>
       </c>
       <c r="B364" t="s">
         <v>2138</v>
       </c>
       <c r="C364" t="s">
         <v>2139</v>
       </c>
       <c r="D364" t="s">
         <v>2140</v>
       </c>
       <c r="E364" t="s">
         <v>2141</v>
       </c>
       <c r="F364" t="s">
         <v>2142</v>
       </c>
       <c r="G364" t="s">
-        <v>2098</v>
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B365" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D365" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E365" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F365" t="s">
+        <v>2149</v>
+      </c>
+      <c r="G365" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B366" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C366" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D366" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E366" t="s">
+        <v>2068</v>
+      </c>
+      <c r="F366" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G366" t="s">
+        <v>2155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">