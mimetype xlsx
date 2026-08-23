--- v2 (2026-07-03)
+++ v3 (2026-08-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EWG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2562" uniqueCount="2156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2569" uniqueCount="2165">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1996-03-01</t>
   </si>
   <si>
@@ -6469,57 +6469,84 @@
   <si>
     <t>43.3200</t>
   </si>
   <si>
     <t>43.7100</t>
   </si>
   <si>
     <t>40.3500</t>
   </si>
   <si>
     <t>41.3700</t>
   </si>
   <si>
     <t>23754600.00</t>
   </si>
   <si>
     <t>-4.74</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>41.1700</t>
   </si>
   <si>
-    <t>42.4550</t>
-[...5 lines deleted...]
-    <t>2.27</t>
+    <t>42.9500</t>
+  </si>
+  <si>
+    <t>40.4700</t>
+  </si>
+  <si>
+    <t>42.8500</t>
+  </si>
+  <si>
+    <t>25399900.00</t>
+  </si>
+  <si>
+    <t>3.58</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>43.2900</t>
+  </si>
+  <si>
+    <t>44.2700</t>
+  </si>
+  <si>
+    <t>43.2600</t>
+  </si>
+  <si>
+    <t>44.2000</t>
+  </si>
+  <si>
+    <t>8480919.00</t>
+  </si>
+  <si>
+    <t>3.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6856,51 +6883,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G366"/>
+  <dimension ref="A1:G367"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15265,60 +15292,83 @@
       </c>
       <c r="D365" t="s">
         <v>2147</v>
       </c>
       <c r="E365" t="s">
         <v>2148</v>
       </c>
       <c r="F365" t="s">
         <v>2149</v>
       </c>
       <c r="G365" t="s">
         <v>2150</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
         <v>2151</v>
       </c>
       <c r="B366" t="s">
         <v>2152</v>
       </c>
       <c r="C366" t="s">
         <v>2153</v>
       </c>
       <c r="D366" t="s">
-        <v>2074</v>
+        <v>2154</v>
       </c>
       <c r="E366" t="s">
-        <v>2068</v>
+        <v>2155</v>
       </c>
       <c r="F366" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="G366" t="s">
-        <v>2155</v>
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B367" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E367" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F367" t="s">
+        <v>2163</v>
+      </c>
+      <c r="G367" t="s">
+        <v>2164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">