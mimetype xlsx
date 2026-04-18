--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EWC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1540" uniqueCount="1344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1547" uniqueCount="1351">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
   <si>
@@ -4030,60 +4030,81 @@
   <si>
     <t>58.7800</t>
   </si>
   <si>
     <t>53.9600</t>
   </si>
   <si>
     <t>57.9800</t>
   </si>
   <si>
     <t>52392900.00</t>
   </si>
   <si>
     <t>6.86</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>57.5500</t>
   </si>
   <si>
     <t>58.1700</t>
   </si>
   <si>
-    <t>57.3800</t>
-[...8 lines deleted...]
-    <t>0.31</t>
+    <t>52.9700</t>
+  </si>
+  <si>
+    <t>54.7900</t>
+  </si>
+  <si>
+    <t>80978100.00</t>
+  </si>
+  <si>
+    <t>-5.50</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>55.1400</t>
+  </si>
+  <si>
+    <t>58.7150</t>
+  </si>
+  <si>
+    <t>54.3200</t>
+  </si>
+  <si>
+    <t>58.5200</t>
+  </si>
+  <si>
+    <t>19102933.00</t>
+  </si>
+  <si>
+    <t>6.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4420,51 +4441,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G220"/>
+  <dimension ref="A1:G221"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9481,50 +9502,73 @@
       <c r="G219" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>1337</v>
       </c>
       <c r="B220" t="s">
         <v>1338</v>
       </c>
       <c r="C220" t="s">
         <v>1339</v>
       </c>
       <c r="D220" t="s">
         <v>1340</v>
       </c>
       <c r="E220" t="s">
         <v>1341</v>
       </c>
       <c r="F220" t="s">
         <v>1342</v>
       </c>
       <c r="G220" t="s">
         <v>1343</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1350</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">