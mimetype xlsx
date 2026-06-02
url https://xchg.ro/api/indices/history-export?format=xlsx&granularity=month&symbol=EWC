--- v1 (2026-04-18)
+++ v2 (2026-06-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EWC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1547" uniqueCount="1351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="1365">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
   <si>
@@ -4048,63 +4048,105 @@
   <si>
     <t>57.5500</t>
   </si>
   <si>
     <t>58.1700</t>
   </si>
   <si>
     <t>52.9700</t>
   </si>
   <si>
     <t>54.7900</t>
   </si>
   <si>
     <t>80978100.00</t>
   </si>
   <si>
     <t>-5.50</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>55.1400</t>
   </si>
   <si>
-    <t>58.7150</t>
+    <t>58.8900</t>
   </si>
   <si>
     <t>54.3200</t>
   </si>
   <si>
-    <t>58.5200</t>
-[...5 lines deleted...]
-    <t>6.81</t>
+    <t>58.6000</t>
+  </si>
+  <si>
+    <t>43119100.00</t>
+  </si>
+  <si>
+    <t>6.95</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>58.7700</t>
+  </si>
+  <si>
+    <t>58.9700</t>
+  </si>
+  <si>
+    <t>57.0900</t>
+  </si>
+  <si>
+    <t>58.8100</t>
+  </si>
+  <si>
+    <t>39052300.00</t>
+  </si>
+  <si>
+    <t>0.36</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>58.6300</t>
+  </si>
+  <si>
+    <t>58.8850</t>
+  </si>
+  <si>
+    <t>58.3050</t>
+  </si>
+  <si>
+    <t>58.7100</t>
+  </si>
+  <si>
+    <t>2109921.00</t>
+  </si>
+  <si>
+    <t>-0.17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4441,51 +4483,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G221"/>
+  <dimension ref="A1:G223"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9525,50 +9567,96 @@
       <c r="G220" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>1344</v>
       </c>
       <c r="B221" t="s">
         <v>1345</v>
       </c>
       <c r="C221" t="s">
         <v>1346</v>
       </c>
       <c r="D221" t="s">
         <v>1347</v>
       </c>
       <c r="E221" t="s">
         <v>1348</v>
       </c>
       <c r="F221" t="s">
         <v>1349</v>
       </c>
       <c r="G221" t="s">
         <v>1350</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F223" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1364</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">