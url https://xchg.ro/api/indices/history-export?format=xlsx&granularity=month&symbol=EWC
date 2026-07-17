--- v2 (2026-06-02)
+++ v3 (2026-07-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EWC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="1365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1568" uniqueCount="1372">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
   <si>
@@ -4090,63 +4090,84 @@
   <si>
     <t>58.7700</t>
   </si>
   <si>
     <t>58.9700</t>
   </si>
   <si>
     <t>57.0900</t>
   </si>
   <si>
     <t>58.8100</t>
   </si>
   <si>
     <t>39052300.00</t>
   </si>
   <si>
     <t>0.36</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>58.6300</t>
   </si>
   <si>
-    <t>58.8850</t>
-[...11 lines deleted...]
-    <t>-0.17</t>
+    <t>59.5200</t>
+  </si>
+  <si>
+    <t>57.0100</t>
+  </si>
+  <si>
+    <t>57.6400</t>
+  </si>
+  <si>
+    <t>37350800.00</t>
+  </si>
+  <si>
+    <t>-1.99</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>57.4400</t>
+  </si>
+  <si>
+    <t>59.6100</t>
+  </si>
+  <si>
+    <t>57.3700</t>
+  </si>
+  <si>
+    <t>59.4900</t>
+  </si>
+  <si>
+    <t>12440568.00</t>
+  </si>
+  <si>
+    <t>3.21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4483,51 +4504,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G223"/>
+  <dimension ref="A1:G224"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9613,50 +9634,73 @@
       <c r="G222" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>1358</v>
       </c>
       <c r="B223" t="s">
         <v>1359</v>
       </c>
       <c r="C223" t="s">
         <v>1360</v>
       </c>
       <c r="D223" t="s">
         <v>1361</v>
       </c>
       <c r="E223" t="s">
         <v>1362</v>
       </c>
       <c r="F223" t="s">
         <v>1363</v>
       </c>
       <c r="G223" t="s">
         <v>1364</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1370</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1371</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">