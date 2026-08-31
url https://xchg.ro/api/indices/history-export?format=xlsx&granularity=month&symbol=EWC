--- v3 (2026-07-17)
+++ v4 (2026-08-31)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EWC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1568" uniqueCount="1372">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1575" uniqueCount="1378">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
   <si>
@@ -4111,63 +4111,81 @@
   <si>
     <t>58.6300</t>
   </si>
   <si>
     <t>59.5200</t>
   </si>
   <si>
     <t>57.0100</t>
   </si>
   <si>
     <t>57.6400</t>
   </si>
   <si>
     <t>37350800.00</t>
   </si>
   <si>
     <t>-1.99</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>57.4400</t>
   </si>
   <si>
-    <t>59.6100</t>
+    <t>60.0700</t>
   </si>
   <si>
     <t>57.3700</t>
   </si>
   <si>
+    <t>59.3900</t>
+  </si>
+  <si>
+    <t>31542600.00</t>
+  </si>
+  <si>
+    <t>3.04</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
     <t>59.4900</t>
   </si>
   <si>
-    <t>12440568.00</t>
-[...2 lines deleted...]
-    <t>3.21</t>
+    <t>62.7100</t>
+  </si>
+  <si>
+    <t>59.2800</t>
+  </si>
+  <si>
+    <t>61.7300</t>
+  </si>
+  <si>
+    <t>35523000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4504,51 +4522,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G224"/>
+  <dimension ref="A1:G225"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9657,50 +9675,73 @@
       <c r="G223" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>1365</v>
       </c>
       <c r="B224" t="s">
         <v>1366</v>
       </c>
       <c r="C224" t="s">
         <v>1367</v>
       </c>
       <c r="D224" t="s">
         <v>1368</v>
       </c>
       <c r="E224" t="s">
         <v>1369</v>
       </c>
       <c r="F224" t="s">
         <v>1370</v>
       </c>
       <c r="G224" t="s">
         <v>1371</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G225" t="s">
+        <v>684</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">