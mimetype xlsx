--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EFA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2086" uniqueCount="1929">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2093" uniqueCount="1936">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2001-08-01</t>
   </si>
   <si>
@@ -5785,60 +5785,81 @@
   <si>
     <t>102.7600</t>
   </si>
   <si>
     <t>103.7300</t>
   </si>
   <si>
     <t>93.0800</t>
   </si>
   <si>
     <t>97.1300</t>
   </si>
   <si>
     <t>671955900.00</t>
   </si>
   <si>
     <t>-7.83</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>98.5200</t>
   </si>
   <si>
-    <t>99.3200</t>
-[...8 lines deleted...]
-    <t>27030295.00</t>
+    <t>105.1300</t>
+  </si>
+  <si>
+    <t>96.3600</t>
+  </si>
+  <si>
+    <t>316871400.00</t>
+  </si>
+  <si>
+    <t>5.34</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>102.2900</t>
+  </si>
+  <si>
+    <t>104.9200</t>
+  </si>
+  <si>
+    <t>100.2600</t>
+  </si>
+  <si>
+    <t>101.7200</t>
+  </si>
+  <si>
+    <t>157041600.00</t>
+  </si>
+  <si>
+    <t>-0.59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6175,51 +6196,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G298"/>
+  <dimension ref="A1:G299"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13023,57 +13044,80 @@
       </c>
       <c r="E297" t="s">
         <v>1920</v>
       </c>
       <c r="F297" t="s">
         <v>1921</v>
       </c>
       <c r="G297" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>1923</v>
       </c>
       <c r="B298" t="s">
         <v>1924</v>
       </c>
       <c r="C298" t="s">
         <v>1925</v>
       </c>
       <c r="D298" t="s">
         <v>1926</v>
       </c>
       <c r="E298" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F298" t="s">
         <v>1927</v>
       </c>
-      <c r="F298" t="s">
+      <c r="G298" t="s">
         <v>1928</v>
       </c>
-      <c r="G298" t="s">
-        <v>66</v>
+    </row>
+    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G299" t="s">
+        <v>1935</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">