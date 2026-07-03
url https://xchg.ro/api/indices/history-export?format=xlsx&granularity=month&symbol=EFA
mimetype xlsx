--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EFA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2093" uniqueCount="1936">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2107" uniqueCount="1949">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2001-08-01</t>
   </si>
   <si>
@@ -5803,63 +5803,102 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>98.5200</t>
   </si>
   <si>
     <t>105.1300</t>
   </si>
   <si>
     <t>96.3600</t>
   </si>
   <si>
     <t>316871400.00</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>102.2900</t>
   </si>
   <si>
-    <t>104.9200</t>
+    <t>105.5200</t>
   </si>
   <si>
     <t>100.2600</t>
   </si>
   <si>
-    <t>101.7200</t>
-[...5 lines deleted...]
-    <t>-0.59</t>
+    <t>104.8000</t>
+  </si>
+  <si>
+    <t>285095400.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>103.9900</t>
+  </si>
+  <si>
+    <t>105.4200</t>
+  </si>
+  <si>
+    <t>101.3400</t>
+  </si>
+  <si>
+    <t>103.8800</t>
+  </si>
+  <si>
+    <t>321417100.00</t>
+  </si>
+  <si>
+    <t>-0.88</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>103.0700</t>
+  </si>
+  <si>
+    <t>105.2600</t>
+  </si>
+  <si>
+    <t>102.8700</t>
+  </si>
+  <si>
+    <t>104.3700</t>
+  </si>
+  <si>
+    <t>24367207.00</t>
+  </si>
+  <si>
+    <t>0.47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6196,51 +6235,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G299"/>
+  <dimension ref="A1:G301"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13073,51 +13112,97 @@
       </c>
       <c r="G298" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>1929</v>
       </c>
       <c r="B299" t="s">
         <v>1930</v>
       </c>
       <c r="C299" t="s">
         <v>1931</v>
       </c>
       <c r="D299" t="s">
         <v>1932</v>
       </c>
       <c r="E299" t="s">
         <v>1933</v>
       </c>
       <c r="F299" t="s">
         <v>1934</v>
       </c>
       <c r="G299" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
         <v>1935</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1940</v>
+      </c>
+      <c r="G300" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G301" t="s">
+        <v>1948</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">