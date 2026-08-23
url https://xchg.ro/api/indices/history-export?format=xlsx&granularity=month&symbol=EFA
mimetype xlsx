--- v2 (2026-07-03)
+++ v3 (2026-08-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EFA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2107" uniqueCount="1949">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2114" uniqueCount="1956">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2001-08-01</t>
   </si>
   <si>
@@ -5842,63 +5842,84 @@
   <si>
     <t>103.9900</t>
   </si>
   <si>
     <t>105.4200</t>
   </si>
   <si>
     <t>101.3400</t>
   </si>
   <si>
     <t>103.8800</t>
   </si>
   <si>
     <t>321417100.00</t>
   </si>
   <si>
     <t>-0.88</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>103.0700</t>
   </si>
   <si>
-    <t>105.2600</t>
-[...11 lines deleted...]
-    <t>0.47</t>
+    <t>106.3200</t>
+  </si>
+  <si>
+    <t>102.2600</t>
+  </si>
+  <si>
+    <t>105.5800</t>
+  </si>
+  <si>
+    <t>239480200.00</t>
+  </si>
+  <si>
+    <t>1.64</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>105.7200</t>
+  </si>
+  <si>
+    <t>108.8900</t>
+  </si>
+  <si>
+    <t>105.5400</t>
+  </si>
+  <si>
+    <t>108.2400</t>
+  </si>
+  <si>
+    <t>138577456.00</t>
+  </si>
+  <si>
+    <t>2.52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6235,51 +6256,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G301"/>
+  <dimension ref="A1:G302"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13159,50 +13180,73 @@
       <c r="G300" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>1942</v>
       </c>
       <c r="B301" t="s">
         <v>1943</v>
       </c>
       <c r="C301" t="s">
         <v>1944</v>
       </c>
       <c r="D301" t="s">
         <v>1945</v>
       </c>
       <c r="E301" t="s">
         <v>1946</v>
       </c>
       <c r="F301" t="s">
         <v>1947</v>
       </c>
       <c r="G301" t="s">
         <v>1948</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1953</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G302" t="s">
+        <v>1955</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">