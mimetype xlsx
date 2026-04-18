--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EEM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1540" uniqueCount="1349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1547" uniqueCount="1355">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
   <si>
@@ -2704,69 +2704,69 @@
   <si>
     <t>41.7800</t>
   </si>
   <si>
     <t>42.1000</t>
   </si>
   <si>
     <t>40.1900</t>
   </si>
   <si>
     <t>1603999127.00</t>
   </si>
   <si>
     <t>-3.78</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
     <t>39.7300</t>
   </si>
   <si>
     <t>40.8700</t>
   </si>
   <si>
-    <t>1193488874.00</t>
+    <t>1195857369.00</t>
   </si>
   <si>
     <t>1.69</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
     <t>43.0600</t>
   </si>
   <si>
     <t>40.0700</t>
   </si>
   <si>
     <t>42.5800</t>
   </si>
   <si>
-    <t>1216525400.00</t>
+    <t>1216912965.00</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
     <t>43.0300</t>
   </si>
   <si>
     <t>42.5400</t>
   </si>
   <si>
     <t>1094594800.00</t>
   </si>
   <si>
     <t>-0.09</t>
   </si>
   <si>
     <t>2019-12-01</t>
   </si>
   <si>
     <t>45.2000</t>
   </si>
@@ -4045,60 +4045,78 @@
   <si>
     <t>65.9600</t>
   </si>
   <si>
     <t>58.2200</t>
   </si>
   <si>
     <t>62.5800</t>
   </si>
   <si>
     <t>791459600.00</t>
   </si>
   <si>
     <t>5.89</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>60.7900</t>
   </si>
   <si>
     <t>61.8500</t>
   </si>
   <si>
-    <t>56.7400</t>
-[...8 lines deleted...]
-    <t>-6.65</t>
+    <t>54.4400</t>
+  </si>
+  <si>
+    <t>56.7900</t>
+  </si>
+  <si>
+    <t>1157247100.00</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>57.2100</t>
+  </si>
+  <si>
+    <t>64.2150</t>
+  </si>
+  <si>
+    <t>55.4300</t>
+  </si>
+  <si>
+    <t>63.6400</t>
+  </si>
+  <si>
+    <t>392403791.00</t>
+  </si>
+  <si>
+    <t>12.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4435,51 +4453,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G220"/>
+  <dimension ref="A1:G221"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9495,51 +9513,74 @@
       </c>
       <c r="G219" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>1342</v>
       </c>
       <c r="B220" t="s">
         <v>1343</v>
       </c>
       <c r="C220" t="s">
         <v>1344</v>
       </c>
       <c r="D220" t="s">
         <v>1345</v>
       </c>
       <c r="E220" t="s">
         <v>1346</v>
       </c>
       <c r="F220" t="s">
         <v>1347</v>
       </c>
       <c r="G220" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
         <v>1348</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1354</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">