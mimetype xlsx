--- v1 (2026-04-18)
+++ v2 (2026-06-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EEM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1547" uniqueCount="1355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="1369">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
   <si>
@@ -2722,51 +2722,51 @@
   <si>
     <t>39.7300</t>
   </si>
   <si>
     <t>40.8700</t>
   </si>
   <si>
     <t>1195857369.00</t>
   </si>
   <si>
     <t>1.69</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
     <t>43.0600</t>
   </si>
   <si>
     <t>40.0700</t>
   </si>
   <si>
     <t>42.5800</t>
   </si>
   <si>
-    <t>1216912965.00</t>
+    <t>1225746387.00</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
     <t>43.0300</t>
   </si>
   <si>
     <t>42.5400</t>
   </si>
   <si>
     <t>1094594800.00</t>
   </si>
   <si>
     <t>-0.09</t>
   </si>
   <si>
     <t>2019-12-01</t>
   </si>
   <si>
     <t>45.2000</t>
   </si>
@@ -4060,63 +4060,105 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>60.7900</t>
   </si>
   <si>
     <t>61.8500</t>
   </si>
   <si>
     <t>54.4400</t>
   </si>
   <si>
     <t>56.7900</t>
   </si>
   <si>
     <t>1157247100.00</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>57.2100</t>
   </si>
   <si>
-    <t>64.2150</t>
+    <t>64.2200</t>
   </si>
   <si>
     <t>55.4300</t>
   </si>
   <si>
-    <t>63.6400</t>
-[...5 lines deleted...]
-    <t>12.06</t>
+    <t>63.9900</t>
+  </si>
+  <si>
+    <t>605866800.00</t>
+  </si>
+  <si>
+    <t>12.68</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>63.8400</t>
+  </si>
+  <si>
+    <t>69.1100</t>
+  </si>
+  <si>
+    <t>63.4800</t>
+  </si>
+  <si>
+    <t>68.6000</t>
+  </si>
+  <si>
+    <t>582642100.00</t>
+  </si>
+  <si>
+    <t>7.20</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>69.3800</t>
+  </si>
+  <si>
+    <t>70.5100</t>
+  </si>
+  <si>
+    <t>69.1307</t>
+  </si>
+  <si>
+    <t>70.0800</t>
+  </si>
+  <si>
+    <t>31584982.00</t>
+  </si>
+  <si>
+    <t>2.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4453,51 +4495,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G221"/>
+  <dimension ref="A1:G223"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9537,50 +9579,96 @@
       <c r="G220" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>1348</v>
       </c>
       <c r="B221" t="s">
         <v>1349</v>
       </c>
       <c r="C221" t="s">
         <v>1350</v>
       </c>
       <c r="D221" t="s">
         <v>1351</v>
       </c>
       <c r="E221" t="s">
         <v>1352</v>
       </c>
       <c r="F221" t="s">
         <v>1353</v>
       </c>
       <c r="G221" t="s">
         <v>1354</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F223" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1368</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">