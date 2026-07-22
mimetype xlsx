--- v2 (2026-06-03)
+++ v3 (2026-07-22)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EEM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="1369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1568" uniqueCount="1376">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
   <si>
@@ -2722,66 +2722,66 @@
   <si>
     <t>39.7300</t>
   </si>
   <si>
     <t>40.8700</t>
   </si>
   <si>
     <t>1195857369.00</t>
   </si>
   <si>
     <t>1.69</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
     <t>43.0600</t>
   </si>
   <si>
     <t>40.0700</t>
   </si>
   <si>
     <t>42.5800</t>
   </si>
   <si>
-    <t>1225746387.00</t>
+    <t>1226113760.00</t>
   </si>
   <si>
     <t>4.18</t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
     <t>43.0300</t>
   </si>
   <si>
     <t>42.5400</t>
   </si>
   <si>
-    <t>1094594800.00</t>
+    <t>1094594759.00</t>
   </si>
   <si>
     <t>-0.09</t>
   </si>
   <si>
     <t>2019-12-01</t>
   </si>
   <si>
     <t>45.2000</t>
   </si>
   <si>
     <t>41.9700</t>
   </si>
   <si>
     <t>44.8700</t>
   </si>
   <si>
     <t>1252794900.00</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
@@ -4102,63 +4102,84 @@
   <si>
     <t>63.8400</t>
   </si>
   <si>
     <t>69.1100</t>
   </si>
   <si>
     <t>63.4800</t>
   </si>
   <si>
     <t>68.6000</t>
   </si>
   <si>
     <t>582642100.00</t>
   </si>
   <si>
     <t>7.20</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>69.3800</t>
   </si>
   <si>
-    <t>70.5100</t>
-[...11 lines deleted...]
-    <t>2.16</t>
+    <t>71.5700</t>
+  </si>
+  <si>
+    <t>64.0700</t>
+  </si>
+  <si>
+    <t>68.4100</t>
+  </si>
+  <si>
+    <t>668061900.00</t>
+  </si>
+  <si>
+    <t>-0.28</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>66.9100</t>
+  </si>
+  <si>
+    <t>67.7900</t>
+  </si>
+  <si>
+    <t>62.0100</t>
+  </si>
+  <si>
+    <t>63.2900</t>
+  </si>
+  <si>
+    <t>302532200.00</t>
+  </si>
+  <si>
+    <t>-7.48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4495,51 +4516,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G223"/>
+  <dimension ref="A1:G224"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9625,50 +9646,73 @@
       <c r="G222" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>1362</v>
       </c>
       <c r="B223" t="s">
         <v>1363</v>
       </c>
       <c r="C223" t="s">
         <v>1364</v>
       </c>
       <c r="D223" t="s">
         <v>1365</v>
       </c>
       <c r="E223" t="s">
         <v>1366</v>
       </c>
       <c r="F223" t="s">
         <v>1367</v>
       </c>
       <c r="G223" t="s">
         <v>1368</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1375</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">