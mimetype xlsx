--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EEM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1568" uniqueCount="1376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1582" uniqueCount="1389">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2008-01-01</t>
   </si>
   <si>
@@ -4126,60 +4126,99 @@
   <si>
     <t>71.5700</t>
   </si>
   <si>
     <t>64.0700</t>
   </si>
   <si>
     <t>68.4100</t>
   </si>
   <si>
     <t>668061900.00</t>
   </si>
   <si>
     <t>-0.28</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>66.9100</t>
   </si>
   <si>
     <t>67.7900</t>
   </si>
   <si>
-    <t>62.0100</t>
-[...8 lines deleted...]
-    <t>-7.48</t>
+    <t>60.7700</t>
+  </si>
+  <si>
+    <t>64.0900</t>
+  </si>
+  <si>
+    <t>547820000.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>63.7400</t>
+  </si>
+  <si>
+    <t>68.0000</t>
+  </si>
+  <si>
+    <t>63.3400</t>
+  </si>
+  <si>
+    <t>67.0200</t>
+  </si>
+  <si>
+    <t>371140300.00</t>
+  </si>
+  <si>
+    <t>4.57</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>67.0600</t>
+  </si>
+  <si>
+    <t>68.7300</t>
+  </si>
+  <si>
+    <t>66.5600</t>
+  </si>
+  <si>
+    <t>68.7000</t>
+  </si>
+  <si>
+    <t>61209000.00</t>
+  </si>
+  <si>
+    <t>2.51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4516,51 +4555,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G224"/>
+  <dimension ref="A1:G226"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9668,51 +9707,97 @@
       </c>
       <c r="G223" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>1369</v>
       </c>
       <c r="B224" t="s">
         <v>1370</v>
       </c>
       <c r="C224" t="s">
         <v>1371</v>
       </c>
       <c r="D224" t="s">
         <v>1372</v>
       </c>
       <c r="E224" t="s">
         <v>1373</v>
       </c>
       <c r="F224" t="s">
         <v>1374</v>
       </c>
       <c r="G224" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
         <v>1375</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F226" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1388</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">