--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -8,92 +8,1784 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ZS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="682">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
+    <t>2018-03-01</t>
+  </si>
+  <si>
+    <t>27.5000</t>
+  </si>
+  <si>
+    <t>34.8300</t>
+  </si>
+  <si>
+    <t>26.0600</t>
+  </si>
+  <si>
+    <t>28.0700</t>
+  </si>
+  <si>
+    <t>40632000.00</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>2018-04-01</t>
+  </si>
+  <si>
+    <t>27.9000</t>
+  </si>
+  <si>
+    <t>30.0600</t>
+  </si>
+  <si>
+    <t>26.3200</t>
+  </si>
+  <si>
+    <t>29.8900</t>
+  </si>
+  <si>
+    <t>12967300.00</t>
+  </si>
+  <si>
+    <t>6.48</t>
+  </si>
+  <si>
+    <t>2018-05-01</t>
+  </si>
+  <si>
+    <t>29.8000</t>
+  </si>
+  <si>
+    <t>30.1000</t>
+  </si>
+  <si>
+    <t>24.7600</t>
+  </si>
+  <si>
+    <t>26.2600</t>
+  </si>
+  <si>
+    <t>12957500.00</t>
+  </si>
+  <si>
+    <t>-12.14</t>
+  </si>
+  <si>
+    <t>2018-06-01</t>
+  </si>
+  <si>
+    <t>26.3600</t>
+  </si>
+  <si>
+    <t>43.9800</t>
+  </si>
+  <si>
+    <t>35.7500</t>
+  </si>
+  <si>
+    <t>51547000.00</t>
+  </si>
+  <si>
+    <t>36.14</t>
+  </si>
+  <si>
+    <t>2018-07-01</t>
+  </si>
+  <si>
+    <t>36.0000</t>
+  </si>
+  <si>
+    <t>42.6300</t>
+  </si>
+  <si>
+    <t>33.9000</t>
+  </si>
+  <si>
+    <t>35.3100</t>
+  </si>
+  <si>
+    <t>21613600.00</t>
+  </si>
+  <si>
+    <t>-1.23</t>
+  </si>
+  <si>
+    <t>2018-08-01</t>
+  </si>
+  <si>
+    <t>35.6000</t>
+  </si>
+  <si>
+    <t>48.2400</t>
+  </si>
+  <si>
+    <t>35.1910</t>
+  </si>
+  <si>
+    <t>42.7900</t>
+  </si>
+  <si>
+    <t>26364300.00</t>
+  </si>
+  <si>
+    <t>21.18</t>
+  </si>
+  <si>
+    <t>2018-09-01</t>
+  </si>
+  <si>
+    <t>43.0000</t>
+  </si>
+  <si>
+    <t>47.7900</t>
+  </si>
+  <si>
+    <t>37.0800</t>
+  </si>
+  <si>
+    <t>40.7800</t>
+  </si>
+  <si>
+    <t>41315200.00</t>
+  </si>
+  <si>
+    <t>-4.70</t>
+  </si>
+  <si>
+    <t>2018-10-01</t>
+  </si>
+  <si>
+    <t>41.5000</t>
+  </si>
+  <si>
+    <t>41.9400</t>
+  </si>
+  <si>
+    <t>33.0000</t>
+  </si>
+  <si>
+    <t>36.2900</t>
+  </si>
+  <si>
+    <t>29844500.00</t>
+  </si>
+  <si>
+    <t>-11.01</t>
+  </si>
+  <si>
+    <t>2018-11-01</t>
+  </si>
+  <si>
+    <t>36.3000</t>
+  </si>
+  <si>
+    <t>42.4800</t>
+  </si>
+  <si>
+    <t>30.7200</t>
+  </si>
+  <si>
+    <t>39.2600</t>
+  </si>
+  <si>
+    <t>27225100.00</t>
+  </si>
+  <si>
+    <t>8.18</t>
+  </si>
+  <si>
+    <t>2018-12-01</t>
+  </si>
+  <si>
+    <t>40.9900</t>
+  </si>
+  <si>
+    <t>44.0000</t>
+  </si>
+  <si>
+    <t>34.2100</t>
+  </si>
+  <si>
+    <t>39.2100</t>
+  </si>
+  <si>
+    <t>43797100.00</t>
+  </si>
+  <si>
+    <t>-0.13</t>
+  </si>
+  <si>
+    <t>2019-01-01</t>
+  </si>
+  <si>
+    <t>38.3900</t>
+  </si>
+  <si>
+    <t>48.8500</t>
+  </si>
+  <si>
+    <t>38.0260</t>
+  </si>
+  <si>
+    <t>48.3700</t>
+  </si>
+  <si>
+    <t>30080700.00</t>
+  </si>
+  <si>
+    <t>23.36</t>
+  </si>
+  <si>
+    <t>2019-02-01</t>
+  </si>
+  <si>
+    <t>48.0400</t>
+  </si>
+  <si>
+    <t>51.3600</t>
+  </si>
+  <si>
+    <t>46.5100</t>
+  </si>
+  <si>
+    <t>49.6800</t>
+  </si>
+  <si>
+    <t>29611300.00</t>
+  </si>
+  <si>
+    <t>2.71</t>
+  </si>
+  <si>
+    <t>2019-03-01</t>
+  </si>
+  <si>
+    <t>57.4900</t>
+  </si>
+  <si>
+    <t>72.6900</t>
+  </si>
+  <si>
+    <t>55.3000</t>
+  </si>
+  <si>
+    <t>70.9300</t>
+  </si>
+  <si>
+    <t>58574100.00</t>
+  </si>
+  <si>
+    <t>42.77</t>
+  </si>
+  <si>
+    <t>2019-04-01</t>
+  </si>
+  <si>
+    <t>72.0000</t>
+  </si>
+  <si>
+    <t>72.9400</t>
+  </si>
+  <si>
+    <t>60.0200</t>
+  </si>
+  <si>
+    <t>68.3100</t>
+  </si>
+  <si>
+    <t>43368300.00</t>
+  </si>
+  <si>
+    <t>-3.69</t>
+  </si>
+  <si>
+    <t>2019-05-01</t>
+  </si>
+  <si>
+    <t>68.9800</t>
+  </si>
+  <si>
+    <t>80.3800</t>
+  </si>
+  <si>
+    <t>63.4050</t>
+  </si>
+  <si>
+    <t>68.6300</t>
+  </si>
+  <si>
+    <t>56355200.00</t>
+  </si>
+  <si>
+    <t>0.47</t>
+  </si>
+  <si>
+    <t>2019-06-01</t>
+  </si>
+  <si>
+    <t>68.6600</t>
+  </si>
+  <si>
+    <t>82.2500</t>
+  </si>
+  <si>
+    <t>65.3040</t>
+  </si>
+  <si>
+    <t>76.6400</t>
+  </si>
+  <si>
+    <t>57741800.00</t>
+  </si>
+  <si>
+    <t>11.67</t>
+  </si>
+  <si>
+    <t>2019-07-01</t>
+  </si>
+  <si>
+    <t>78.2300</t>
+  </si>
+  <si>
+    <t>89.5400</t>
+  </si>
+  <si>
+    <t>75.0000</t>
+  </si>
+  <si>
+    <t>84.2700</t>
+  </si>
+  <si>
+    <t>41050000.00</t>
+  </si>
+  <si>
+    <t>9.96</t>
+  </si>
+  <si>
+    <t>2019-08-01</t>
+  </si>
+  <si>
+    <t>84.8300</t>
+  </si>
+  <si>
+    <t>86.4100</t>
+  </si>
+  <si>
+    <t>67.7800</t>
+  </si>
+  <si>
+    <t>68.7400</t>
+  </si>
+  <si>
+    <t>48339300.00</t>
+  </si>
+  <si>
+    <t>-18.43</t>
+  </si>
+  <si>
+    <t>2019-09-01</t>
+  </si>
+  <si>
+    <t>68.0900</t>
+  </si>
+  <si>
+    <t>68.9400</t>
+  </si>
+  <si>
+    <t>46.0400</t>
+  </si>
+  <si>
+    <t>47.2600</t>
+  </si>
+  <si>
+    <t>109746400.00</t>
+  </si>
+  <si>
+    <t>-31.25</t>
+  </si>
+  <si>
+    <t>2019-10-01</t>
+  </si>
+  <si>
+    <t>47.4000</t>
+  </si>
+  <si>
+    <t>50.5800</t>
+  </si>
+  <si>
+    <t>40.0500</t>
+  </si>
+  <si>
+    <t>55202000.00</t>
+  </si>
+  <si>
+    <t>-6.94</t>
+  </si>
+  <si>
+    <t>2019-11-01</t>
+  </si>
+  <si>
+    <t>52.6800</t>
+  </si>
+  <si>
+    <t>42.2900</t>
+  </si>
+  <si>
+    <t>52.1300</t>
+  </si>
+  <si>
+    <t>43309200.00</t>
+  </si>
+  <si>
+    <t>18.53</t>
+  </si>
+  <si>
+    <t>2019-12-01</t>
+  </si>
+  <si>
+    <t>52.0700</t>
+  </si>
+  <si>
+    <t>53.0700</t>
+  </si>
+  <si>
+    <t>44.5400</t>
+  </si>
+  <si>
+    <t>46.5000</t>
+  </si>
+  <si>
+    <t>48407200.00</t>
+  </si>
+  <si>
+    <t>-10.80</t>
+  </si>
+  <si>
+    <t>2020-01-01</t>
+  </si>
+  <si>
+    <t>46.8700</t>
+  </si>
+  <si>
+    <t>62.6900</t>
+  </si>
+  <si>
+    <t>56.0900</t>
+  </si>
+  <si>
+    <t>50544500.00</t>
+  </si>
+  <si>
+    <t>20.62</t>
+  </si>
+  <si>
+    <t>2020-02-01</t>
+  </si>
+  <si>
+    <t>56.5600</t>
+  </si>
+  <si>
+    <t>66.5000</t>
+  </si>
+  <si>
+    <t>51.9900</t>
+  </si>
+  <si>
+    <t>50553600.00</t>
+  </si>
+  <si>
+    <t>-7.31</t>
+  </si>
+  <si>
+    <t>2020-03-01</t>
+  </si>
+  <si>
+    <t>52.8100</t>
+  </si>
+  <si>
+    <t>35.0000</t>
+  </si>
+  <si>
+    <t>60.8600</t>
+  </si>
+  <si>
+    <t>75809600.00</t>
+  </si>
+  <si>
+    <t>17.06</t>
+  </si>
+  <si>
+    <t>2020-04-01</t>
+  </si>
+  <si>
+    <t>59.2500</t>
+  </si>
+  <si>
+    <t>73.6000</t>
+  </si>
+  <si>
+    <t>59.2000</t>
+  </si>
+  <si>
+    <t>67.0800</t>
+  </si>
+  <si>
+    <t>68258600.00</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>2020-05-01</t>
+  </si>
+  <si>
+    <t>66.2300</t>
+  </si>
+  <si>
+    <t>98.3800</t>
+  </si>
+  <si>
+    <t>65.5100</t>
+  </si>
+  <si>
+    <t>98.0900</t>
+  </si>
+  <si>
+    <t>66992600.00</t>
+  </si>
+  <si>
+    <t>46.23</t>
+  </si>
+  <si>
+    <t>2020-06-01</t>
+  </si>
+  <si>
+    <t>96.8000</t>
+  </si>
+  <si>
+    <t>115.1700</t>
+  </si>
+  <si>
+    <t>96.5000</t>
+  </si>
+  <si>
+    <t>109.5000</t>
+  </si>
+  <si>
+    <t>95934100.00</t>
+  </si>
+  <si>
+    <t>11.63</t>
+  </si>
+  <si>
+    <t>2020-07-01</t>
+  </si>
+  <si>
+    <t>109.3000</t>
+  </si>
+  <si>
+    <t>131.3500</t>
+  </si>
+  <si>
+    <t>107.0240</t>
+  </si>
+  <si>
+    <t>129.8500</t>
+  </si>
+  <si>
+    <t>58788900.00</t>
+  </si>
+  <si>
+    <t>18.58</t>
+  </si>
+  <si>
+    <t>2020-08-01</t>
+  </si>
+  <si>
+    <t>131.0500</t>
+  </si>
+  <si>
+    <t>146.9300</t>
+  </si>
+  <si>
+    <t>116.8800</t>
+  </si>
+  <si>
+    <t>143.3400</t>
+  </si>
+  <si>
+    <t>46562300.00</t>
+  </si>
+  <si>
+    <t>10.39</t>
+  </si>
+  <si>
+    <t>2020-09-01</t>
+  </si>
+  <si>
+    <t>147.6000</t>
+  </si>
+  <si>
+    <t>163.8000</t>
+  </si>
+  <si>
+    <t>124.0000</t>
+  </si>
+  <si>
+    <t>140.6900</t>
+  </si>
+  <si>
+    <t>60113900.00</t>
+  </si>
+  <si>
+    <t>-1.85</t>
+  </si>
+  <si>
+    <t>2020-10-01</t>
+  </si>
+  <si>
+    <t>142.2000</t>
+  </si>
+  <si>
+    <t>158.7360</t>
+  </si>
+  <si>
+    <t>133.8100</t>
+  </si>
+  <si>
+    <t>135.7500</t>
+  </si>
+  <si>
+    <t>38936800.00</t>
+  </si>
+  <si>
+    <t>-3.51</t>
+  </si>
+  <si>
+    <t>2020-11-01</t>
+  </si>
+  <si>
+    <t>136.7500</t>
+  </si>
+  <si>
+    <t>155.7500</t>
+  </si>
+  <si>
+    <t>120.3400</t>
+  </si>
+  <si>
+    <t>39731400.00</t>
+  </si>
+  <si>
+    <t>14.73</t>
+  </si>
+  <si>
+    <t>2020-12-01</t>
+  </si>
+  <si>
+    <t>155.5100</t>
+  </si>
+  <si>
+    <t>212.5850</t>
+  </si>
+  <si>
+    <t>143.4000</t>
+  </si>
+  <si>
+    <t>199.7100</t>
+  </si>
+  <si>
+    <t>68422100.00</t>
+  </si>
+  <si>
+    <t>28.22</t>
+  </si>
+  <si>
+    <t>2021-01-01</t>
+  </si>
+  <si>
+    <t>199.7200</t>
+  </si>
+  <si>
+    <t>224.0000</t>
+  </si>
+  <si>
+    <t>183.2500</t>
+  </si>
+  <si>
+    <t>199.7000</t>
+  </si>
+  <si>
+    <t>41179900.00</t>
+  </si>
+  <si>
+    <t>-0.01</t>
+  </si>
+  <si>
+    <t>2021-02-01</t>
+  </si>
+  <si>
+    <t>202.5200</t>
+  </si>
+  <si>
+    <t>230.8810</t>
+  </si>
+  <si>
+    <t>190.6000</t>
+  </si>
+  <si>
+    <t>205.0300</t>
+  </si>
+  <si>
+    <t>36791100.00</t>
+  </si>
+  <si>
+    <t>2.67</t>
+  </si>
+  <si>
+    <t>2021-03-01</t>
+  </si>
+  <si>
+    <t>208.7500</t>
+  </si>
+  <si>
+    <t>212.0000</t>
+  </si>
+  <si>
+    <t>160.6590</t>
+  </si>
+  <si>
+    <t>171.6700</t>
+  </si>
+  <si>
+    <t>50549000.00</t>
+  </si>
+  <si>
+    <t>-16.27</t>
+  </si>
+  <si>
+    <t>2021-04-01</t>
+  </si>
+  <si>
+    <t>174.8000</t>
+  </si>
+  <si>
+    <t>199.5000</t>
+  </si>
+  <si>
+    <t>172.3200</t>
+  </si>
+  <si>
+    <t>187.6400</t>
+  </si>
+  <si>
+    <t>33179400.00</t>
+  </si>
+  <si>
+    <t>9.30</t>
+  </si>
+  <si>
+    <t>2021-05-01</t>
+  </si>
+  <si>
+    <t>186.6000</t>
+  </si>
+  <si>
+    <t>199.7700</t>
+  </si>
+  <si>
+    <t>157.0300</t>
+  </si>
+  <si>
+    <t>194.2000</t>
+  </si>
+  <si>
+    <t>47642800.00</t>
+  </si>
+  <si>
+    <t>3.50</t>
+  </si>
+  <si>
+    <t>2021-06-01</t>
+  </si>
+  <si>
+    <t>194.1700</t>
+  </si>
+  <si>
+    <t>223.9400</t>
+  </si>
+  <si>
+    <t>183.0900</t>
+  </si>
+  <si>
+    <t>216.0600</t>
+  </si>
+  <si>
+    <t>39275800.00</t>
+  </si>
+  <si>
+    <t>11.26</t>
+  </si>
+  <si>
+    <t>2021-07-01</t>
+  </si>
+  <si>
+    <t>214.9800</t>
+  </si>
+  <si>
+    <t>240.2900</t>
+  </si>
+  <si>
+    <t>211.1910</t>
+  </si>
+  <si>
+    <t>235.9100</t>
+  </si>
+  <si>
+    <t>28594300.00</t>
+  </si>
+  <si>
+    <t>9.19</t>
+  </si>
+  <si>
+    <t>2021-08-01</t>
+  </si>
+  <si>
+    <t>237.0000</t>
+  </si>
+  <si>
+    <t>279.2900</t>
+  </si>
+  <si>
+    <t>229.5000</t>
+  </si>
+  <si>
+    <t>278.3400</t>
+  </si>
+  <si>
+    <t>26572500.00</t>
+  </si>
+  <si>
+    <t>17.99</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>276.1400</t>
+  </si>
+  <si>
+    <t>293.4400</t>
+  </si>
+  <si>
+    <t>256.0100</t>
+  </si>
+  <si>
+    <t>262.2200</t>
+  </si>
+  <si>
+    <t>46490800.00</t>
+  </si>
+  <si>
+    <t>-5.79</t>
+  </si>
+  <si>
+    <t>2021-10-01</t>
+  </si>
+  <si>
+    <t>263.1700</t>
+  </si>
+  <si>
+    <t>319.9900</t>
+  </si>
+  <si>
+    <t>248.3300</t>
+  </si>
+  <si>
+    <t>318.8600</t>
+  </si>
+  <si>
+    <t>30875200.00</t>
+  </si>
+  <si>
+    <t>21.60</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>319.4600</t>
+  </si>
+  <si>
+    <t>376.1100</t>
+  </si>
+  <si>
+    <t>315.1300</t>
+  </si>
+  <si>
+    <t>346.9700</t>
+  </si>
+  <si>
+    <t>38433700.00</t>
+  </si>
+  <si>
+    <t>8.82</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>371.0600</t>
+  </si>
+  <si>
+    <t>373.7400</t>
+  </si>
+  <si>
+    <t>265.3300</t>
+  </si>
+  <si>
+    <t>321.3300</t>
+  </si>
+  <si>
+    <t>66990400.00</t>
+  </si>
+  <si>
+    <t>-7.39</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>322.6000</t>
+  </si>
+  <si>
+    <t>323.5500</t>
+  </si>
+  <si>
+    <t>220.0710</t>
+  </si>
+  <si>
+    <t>257.1100</t>
+  </si>
+  <si>
+    <t>56209700.00</t>
+  </si>
+  <si>
+    <t>-19.99</t>
+  </si>
+  <si>
+    <t>2022-02-01</t>
+  </si>
+  <si>
+    <t>260.0000</t>
+  </si>
+  <si>
+    <t>290.4700</t>
+  </si>
+  <si>
+    <t>206.0000</t>
+  </si>
+  <si>
+    <t>239.1500</t>
+  </si>
+  <si>
+    <t>58174900.00</t>
+  </si>
+  <si>
+    <t>-6.99</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>245.1000</t>
+  </si>
+  <si>
+    <t>260.8660</t>
+  </si>
+  <si>
+    <t>186.0000</t>
+  </si>
+  <si>
+    <t>241.2800</t>
+  </si>
+  <si>
+    <t>64105900.00</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>2022-04-01</t>
+  </si>
+  <si>
+    <t>240.0000</t>
+  </si>
+  <si>
+    <t>253.7400</t>
+  </si>
+  <si>
+    <t>202.2600</t>
+  </si>
+  <si>
+    <t>202.7400</t>
+  </si>
+  <si>
+    <t>36440300.00</t>
+  </si>
+  <si>
+    <t>-15.97</t>
+  </si>
+  <si>
+    <t>2022-05-01</t>
+  </si>
+  <si>
+    <t>201.3100</t>
+  </si>
+  <si>
+    <t>210.6600</t>
+  </si>
+  <si>
+    <t>125.1200</t>
+  </si>
+  <si>
+    <t>153.0900</t>
+  </si>
+  <si>
+    <t>69446500.00</t>
+  </si>
+  <si>
+    <t>-24.49</t>
+  </si>
+  <si>
+    <t>2022-06-01</t>
+  </si>
+  <si>
+    <t>155.1800</t>
+  </si>
+  <si>
+    <t>171.9600</t>
+  </si>
+  <si>
+    <t>133.3150</t>
+  </si>
+  <si>
+    <t>149.5100</t>
+  </si>
+  <si>
+    <t>48501900.00</t>
+  </si>
+  <si>
+    <t>-2.34</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>149.6500</t>
+  </si>
+  <si>
+    <t>170.2450</t>
+  </si>
+  <si>
+    <t>140.7200</t>
+  </si>
+  <si>
+    <t>155.0600</t>
+  </si>
+  <si>
+    <t>38681100.00</t>
+  </si>
+  <si>
+    <t>3.71</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>152.0000</t>
+  </si>
+  <si>
+    <t>188.0600</t>
+  </si>
+  <si>
+    <t>149.0800</t>
+  </si>
+  <si>
+    <t>159.2400</t>
+  </si>
+  <si>
+    <t>42693500.00</t>
+  </si>
+  <si>
+    <t>2.70</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>156.1300</t>
+  </si>
+  <si>
+    <t>194.2100</t>
+  </si>
+  <si>
+    <t>142.0600</t>
+  </si>
+  <si>
+    <t>164.3700</t>
+  </si>
+  <si>
+    <t>64153000.00</t>
+  </si>
+  <si>
+    <t>3.22</t>
+  </si>
+  <si>
+    <t>2022-10-01</t>
+  </si>
+  <si>
+    <t>165.0550</t>
+  </si>
+  <si>
+    <t>185.9900</t>
+  </si>
+  <si>
+    <t>134.4400</t>
+  </si>
+  <si>
+    <t>154.1000</t>
+  </si>
+  <si>
+    <t>45573300.00</t>
+  </si>
+  <si>
+    <t>-6.25</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>159.0000</t>
+  </si>
+  <si>
+    <t>159.5500</t>
+  </si>
+  <si>
+    <t>114.2100</t>
+  </si>
+  <si>
+    <t>133.4500</t>
+  </si>
+  <si>
+    <t>49626500.00</t>
+  </si>
+  <si>
+    <t>-13.40</t>
+  </si>
+  <si>
+    <t>2022-12-01</t>
+  </si>
+  <si>
+    <t>135.6400</t>
+  </si>
+  <si>
+    <t>144.8700</t>
+  </si>
+  <si>
+    <t>105.7400</t>
+  </si>
+  <si>
+    <t>111.9000</t>
+  </si>
+  <si>
+    <t>60764400.00</t>
+  </si>
+  <si>
+    <t>-16.15</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>114.7200</t>
+  </si>
+  <si>
+    <t>128.9250</t>
+  </si>
+  <si>
+    <t>99.6400</t>
+  </si>
+  <si>
+    <t>124.1600</t>
+  </si>
+  <si>
+    <t>55681200.00</t>
+  </si>
+  <si>
+    <t>10.96</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>125.0500</t>
+  </si>
+  <si>
+    <t>143.6300</t>
+  </si>
+  <si>
+    <t>123.9100</t>
+  </si>
+  <si>
+    <t>131.1500</t>
+  </si>
+  <si>
+    <t>39126900.00</t>
+  </si>
+  <si>
+    <t>5.63</t>
+  </si>
+  <si>
+    <t>2023-03-01</t>
+  </si>
+  <si>
+    <t>134.7400</t>
+  </si>
+  <si>
+    <t>102.6200</t>
+  </si>
+  <si>
+    <t>116.8300</t>
+  </si>
+  <si>
+    <t>73115800.00</t>
+  </si>
+  <si>
+    <t>-10.92</t>
+  </si>
+  <si>
+    <t>2023-04-01</t>
+  </si>
+  <si>
+    <t>115.6100</t>
+  </si>
+  <si>
+    <t>116.1400</t>
+  </si>
+  <si>
+    <t>87.7800</t>
+  </si>
+  <si>
+    <t>90.1000</t>
+  </si>
+  <si>
+    <t>49864600.00</t>
+  </si>
+  <si>
+    <t>-22.88</t>
+  </si>
+  <si>
+    <t>2023-05-01</t>
+  </si>
+  <si>
+    <t>89.4800</t>
+  </si>
+  <si>
+    <t>137.6500</t>
+  </si>
+  <si>
+    <t>84.9300</t>
+  </si>
+  <si>
+    <t>135.4800</t>
+  </si>
+  <si>
+    <t>81835700.00</t>
+  </si>
+  <si>
+    <t>50.37</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>131.9200</t>
+  </si>
+  <si>
+    <t>162.6700</t>
+  </si>
+  <si>
+    <t>128.1200</t>
+  </si>
+  <si>
+    <t>146.3000</t>
+  </si>
+  <si>
+    <t>56356700.00</t>
+  </si>
+  <si>
+    <t>7.99</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>146.4300</t>
+  </si>
+  <si>
+    <t>163.1350</t>
+  </si>
+  <si>
+    <t>136.4400</t>
+  </si>
+  <si>
+    <t>160.3800</t>
+  </si>
+  <si>
+    <t>55420900.00</t>
+  </si>
+  <si>
+    <t>9.62</t>
+  </si>
+  <si>
+    <t>2023-08-01</t>
+  </si>
+  <si>
+    <t>164.2900</t>
+  </si>
+  <si>
+    <t>131.5900</t>
+  </si>
+  <si>
+    <t>156.0500</t>
+  </si>
+  <si>
+    <t>37458600.00</t>
+  </si>
+  <si>
+    <t>-2.70</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>158.2250</t>
+  </si>
+  <si>
+    <t>167.5000</t>
+  </si>
+  <si>
+    <t>146.5900</t>
+  </si>
+  <si>
+    <t>155.5900</t>
+  </si>
+  <si>
+    <t>40166800.00</t>
+  </si>
+  <si>
+    <t>-0.29</t>
+  </si>
+  <si>
+    <t>2023-10-01</t>
+  </si>
+  <si>
+    <t>159.0500</t>
+  </si>
+  <si>
+    <t>177.6900</t>
+  </si>
+  <si>
+    <t>149.6250</t>
+  </si>
+  <si>
+    <t>158.6900</t>
+  </si>
+  <si>
+    <t>36870700.00</t>
+  </si>
+  <si>
+    <t>1.99</t>
+  </si>
+  <si>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>159.6000</t>
+  </si>
+  <si>
+    <t>207.7810</t>
+  </si>
+  <si>
+    <t>152.6000</t>
+  </si>
+  <si>
+    <t>197.5300</t>
+  </si>
+  <si>
+    <t>55040700.00</t>
+  </si>
+  <si>
+    <t>24.48</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>197.8900</t>
+  </si>
+  <si>
+    <t>227.2900</t>
+  </si>
+  <si>
+    <t>193.1900</t>
+  </si>
+  <si>
+    <t>221.5600</t>
+  </si>
+  <si>
+    <t>35322200.00</t>
+  </si>
+  <si>
+    <t>12.17</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>218.1000</t>
+  </si>
+  <si>
+    <t>246.3800</t>
+  </si>
+  <si>
+    <t>206.6700</t>
+  </si>
+  <si>
+    <t>235.6700</t>
+  </si>
+  <si>
+    <t>36350400.00</t>
+  </si>
+  <si>
+    <t>6.37</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>236.6100</t>
+  </si>
+  <si>
+    <t>259.6100</t>
+  </si>
+  <si>
+    <t>202.4400</t>
+  </si>
+  <si>
+    <t>241.9700</t>
+  </si>
+  <si>
+    <t>54852700.00</t>
+  </si>
+  <si>
+    <t>2024-03-01</t>
+  </si>
+  <si>
+    <t>227.0000</t>
+  </si>
+  <si>
+    <t>227.3000</t>
+  </si>
+  <si>
+    <t>190.3500</t>
+  </si>
+  <si>
+    <t>192.6300</t>
+  </si>
+  <si>
+    <t>56615900.00</t>
+  </si>
+  <si>
+    <t>-20.39</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>192.5000</t>
+  </si>
+  <si>
+    <t>193.7800</t>
+  </si>
+  <si>
+    <t>166.7600</t>
+  </si>
+  <si>
+    <t>172.9400</t>
+  </si>
+  <si>
+    <t>34893900.00</t>
+  </si>
+  <si>
+    <t>-10.22</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>173.0000</t>
+  </si>
+  <si>
+    <t>183.7000</t>
+  </si>
+  <si>
+    <t>155.2500</t>
+  </si>
+  <si>
+    <t>169.9600</t>
+  </si>
+  <si>
+    <t>50295000.00</t>
+  </si>
+  <si>
+    <t>-1.72</t>
+  </si>
+  <si>
+    <t>2024-06-01</t>
+  </si>
+  <si>
+    <t>170.3500</t>
+  </si>
+  <si>
+    <t>193.9600</t>
+  </si>
+  <si>
+    <t>166.1200</t>
+  </si>
+  <si>
+    <t>192.1900</t>
+  </si>
+  <si>
+    <t>47912200.00</t>
+  </si>
+  <si>
+    <t>13.08</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>193.0000</t>
+  </si>
+  <si>
+    <t>208.1400</t>
+  </si>
+  <si>
+    <t>173.6500</t>
+  </si>
+  <si>
+    <t>179.3500</t>
+  </si>
+  <si>
+    <t>37200000.00</t>
+  </si>
+  <si>
+    <t>-6.68</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>178.6200</t>
+  </si>
+  <si>
+    <t>202.6400</t>
+  </si>
+  <si>
+    <t>155.9700</t>
+  </si>
+  <si>
+    <t>199.9800</t>
+  </si>
+  <si>
+    <t>29062600.00</t>
+  </si>
+  <si>
+    <t>11.50</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>199.9900</t>
+  </si>
+  <si>
+    <t>200.7500</t>
+  </si>
+  <si>
+    <t>153.4500</t>
+  </si>
+  <si>
+    <t>170.9400</t>
+  </si>
+  <si>
+    <t>51802800.00</t>
+  </si>
+  <si>
+    <t>-14.52</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>170.6500</t>
+  </si>
+  <si>
+    <t>203.0300</t>
+  </si>
+  <si>
+    <t>165.4200</t>
+  </si>
+  <si>
+    <t>180.7900</t>
+  </si>
+  <si>
+    <t>35121700.00</t>
+  </si>
+  <si>
+    <t>5.76</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>181.1500</t>
+  </si>
+  <si>
+    <t>217.8400</t>
+  </si>
+  <si>
+    <t>179.6300</t>
+  </si>
+  <si>
+    <t>206.5900</t>
+  </si>
+  <si>
+    <t>29794700.00</t>
+  </si>
+  <si>
+    <t>14.27</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>207.5500</t>
+  </si>
+  <si>
+    <t>216.7000</t>
+  </si>
+  <si>
+    <t>179.1100</t>
+  </si>
+  <si>
+    <t>180.4100</t>
+  </si>
+  <si>
+    <t>50341200.00</t>
+  </si>
+  <si>
+    <t>-12.67</t>
+  </si>
+  <si>
     <t>2025-01-01</t>
   </si>
   <si>
-    <t>192.8100</t>
+    <t>184.0500</t>
   </si>
   <si>
     <t>208.1300</t>
   </si>
   <si>
-    <t>187.0500</t>
+    <t>180.1800</t>
   </si>
   <si>
     <t>202.5900</t>
   </si>
   <si>
-    <t>14160000.00</t>
-[...2 lines deleted...]
-    <t>0.00</t>
+    <t>29471300.00</t>
+  </si>
+  <si>
+    <t>12.29</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>198.8800</t>
   </si>
   <si>
     <t>217.1000</t>
   </si>
   <si>
     <t>189.0200</t>
   </si>
   <si>
     <t>196.2300</t>
   </si>
   <si>
     <t>30124500.00</t>
   </si>
   <si>
     <t>-3.14</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
@@ -313,60 +2005,99 @@
   <si>
     <t>231.4800</t>
   </si>
   <si>
     <t>197.4700</t>
   </si>
   <si>
     <t>200.0100</t>
   </si>
   <si>
     <t>35839400.00</t>
   </si>
   <si>
     <t>-11.08</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>199.7600</t>
   </si>
   <si>
     <t>203.2000</t>
   </si>
   <si>
-    <t>162.8730</t>
-[...8 lines deleted...]
-    <t>-15.51</t>
+    <t>140.5600</t>
+  </si>
+  <si>
+    <t>146.9900</t>
+  </si>
+  <si>
+    <t>69895100.00</t>
+  </si>
+  <si>
+    <t>-26.51</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>146.1900</t>
+  </si>
+  <si>
+    <t>166.3000</t>
+  </si>
+  <si>
+    <t>128.0000</t>
+  </si>
+  <si>
+    <t>140.2900</t>
+  </si>
+  <si>
+    <t>59340800.00</t>
+  </si>
+  <si>
+    <t>-4.56</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>139.4500</t>
+  </si>
+  <si>
+    <t>139.5000</t>
+  </si>
+  <si>
+    <t>132.5800</t>
+  </si>
+  <si>
+    <t>138.5600</t>
+  </si>
+  <si>
+    <t>4297800.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -703,51 +2434,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G99"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -809,290 +2540,2222 @@
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
         <v>31</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>32</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>37</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>38</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>39</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>43</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>44</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>45</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>46</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>50</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>51</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>52</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>53</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" t="s">
         <v>56</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>57</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>58</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>59</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>60</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" t="s">
         <v>63</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>64</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>65</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>66</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>67</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" t="s">
         <v>70</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>71</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>72</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>73</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>74</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" t="s">
         <v>77</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>78</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>79</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>80</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>81</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>85</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>86</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>87</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>88</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" t="s">
         <v>91</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>92</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>93</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>94</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>95</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" t="s">
         <v>98</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>99</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>100</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>101</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>102</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>103</v>
       </c>
-      <c r="G15" t="s">
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>104</v>
+      </c>
+      <c r="B16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16" t="s">
+        <v>107</v>
+      </c>
+      <c r="E16" t="s">
+        <v>108</v>
+      </c>
+      <c r="F16" t="s">
+        <v>109</v>
+      </c>
+      <c r="G16" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>111</v>
+      </c>
+      <c r="B17" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17" t="s">
+        <v>114</v>
+      </c>
+      <c r="E17" t="s">
+        <v>115</v>
+      </c>
+      <c r="F17" t="s">
+        <v>116</v>
+      </c>
+      <c r="G17" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" t="s">
+        <v>119</v>
+      </c>
+      <c r="C18" t="s">
+        <v>120</v>
+      </c>
+      <c r="D18" t="s">
+        <v>121</v>
+      </c>
+      <c r="E18" t="s">
+        <v>122</v>
+      </c>
+      <c r="F18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G18" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19" t="s">
+        <v>126</v>
+      </c>
+      <c r="C19" t="s">
+        <v>127</v>
+      </c>
+      <c r="D19" t="s">
+        <v>128</v>
+      </c>
+      <c r="E19" t="s">
+        <v>129</v>
+      </c>
+      <c r="F19" t="s">
+        <v>130</v>
+      </c>
+      <c r="G19" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B20" t="s">
+        <v>133</v>
+      </c>
+      <c r="C20" t="s">
+        <v>134</v>
+      </c>
+      <c r="D20" t="s">
+        <v>135</v>
+      </c>
+      <c r="E20" t="s">
+        <v>136</v>
+      </c>
+      <c r="F20" t="s">
+        <v>137</v>
+      </c>
+      <c r="G20" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" t="s">
+        <v>140</v>
+      </c>
+      <c r="C21" t="s">
+        <v>141</v>
+      </c>
+      <c r="D21" t="s">
+        <v>142</v>
+      </c>
+      <c r="E21" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" t="s">
+        <v>143</v>
+      </c>
+      <c r="G21" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>145</v>
+      </c>
+      <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
+        <v>146</v>
+      </c>
+      <c r="D22" t="s">
+        <v>147</v>
+      </c>
+      <c r="E22" t="s">
+        <v>148</v>
+      </c>
+      <c r="F22" t="s">
+        <v>149</v>
+      </c>
+      <c r="G22" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23" t="s">
+        <v>152</v>
+      </c>
+      <c r="C23" t="s">
+        <v>153</v>
+      </c>
+      <c r="D23" t="s">
+        <v>154</v>
+      </c>
+      <c r="E23" t="s">
+        <v>155</v>
+      </c>
+      <c r="F23" t="s">
+        <v>156</v>
+      </c>
+      <c r="G23" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B24" t="s">
+        <v>159</v>
+      </c>
+      <c r="C24" t="s">
+        <v>160</v>
+      </c>
+      <c r="D24" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24" t="s">
+        <v>161</v>
+      </c>
+      <c r="F24" t="s">
+        <v>162</v>
+      </c>
+      <c r="G24" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C25" t="s">
+        <v>166</v>
+      </c>
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" t="s">
+        <v>167</v>
+      </c>
+      <c r="F25" t="s">
+        <v>168</v>
+      </c>
+      <c r="G25" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B26" t="s">
+        <v>171</v>
+      </c>
+      <c r="C26" t="s">
+        <v>166</v>
+      </c>
+      <c r="D26" t="s">
+        <v>172</v>
+      </c>
+      <c r="E26" t="s">
+        <v>173</v>
+      </c>
+      <c r="F26" t="s">
+        <v>174</v>
+      </c>
+      <c r="G26" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27" t="s">
+        <v>177</v>
+      </c>
+      <c r="C27" t="s">
+        <v>178</v>
+      </c>
+      <c r="D27" t="s">
+        <v>179</v>
+      </c>
+      <c r="E27" t="s">
+        <v>180</v>
+      </c>
+      <c r="F27" t="s">
+        <v>181</v>
+      </c>
+      <c r="G27" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28" t="s">
+        <v>184</v>
+      </c>
+      <c r="C28" t="s">
+        <v>185</v>
+      </c>
+      <c r="D28" t="s">
+        <v>186</v>
+      </c>
+      <c r="E28" t="s">
+        <v>187</v>
+      </c>
+      <c r="F28" t="s">
+        <v>188</v>
+      </c>
+      <c r="G28" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>190</v>
+      </c>
+      <c r="B29" t="s">
+        <v>191</v>
+      </c>
+      <c r="C29" t="s">
+        <v>192</v>
+      </c>
+      <c r="D29" t="s">
+        <v>193</v>
+      </c>
+      <c r="E29" t="s">
+        <v>194</v>
+      </c>
+      <c r="F29" t="s">
+        <v>195</v>
+      </c>
+      <c r="G29" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>197</v>
+      </c>
+      <c r="B30" t="s">
+        <v>198</v>
+      </c>
+      <c r="C30" t="s">
+        <v>199</v>
+      </c>
+      <c r="D30" t="s">
+        <v>200</v>
+      </c>
+      <c r="E30" t="s">
+        <v>201</v>
+      </c>
+      <c r="F30" t="s">
+        <v>202</v>
+      </c>
+      <c r="G30" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>204</v>
+      </c>
+      <c r="B31" t="s">
+        <v>205</v>
+      </c>
+      <c r="C31" t="s">
+        <v>206</v>
+      </c>
+      <c r="D31" t="s">
+        <v>207</v>
+      </c>
+      <c r="E31" t="s">
+        <v>208</v>
+      </c>
+      <c r="F31" t="s">
+        <v>209</v>
+      </c>
+      <c r="G31" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>211</v>
+      </c>
+      <c r="B32" t="s">
+        <v>212</v>
+      </c>
+      <c r="C32" t="s">
+        <v>213</v>
+      </c>
+      <c r="D32" t="s">
+        <v>214</v>
+      </c>
+      <c r="E32" t="s">
+        <v>215</v>
+      </c>
+      <c r="F32" t="s">
+        <v>216</v>
+      </c>
+      <c r="G32" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>218</v>
+      </c>
+      <c r="B33" t="s">
+        <v>219</v>
+      </c>
+      <c r="C33" t="s">
+        <v>220</v>
+      </c>
+      <c r="D33" t="s">
+        <v>221</v>
+      </c>
+      <c r="E33" t="s">
+        <v>222</v>
+      </c>
+      <c r="F33" t="s">
+        <v>223</v>
+      </c>
+      <c r="G33" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>225</v>
+      </c>
+      <c r="B34" t="s">
+        <v>226</v>
+      </c>
+      <c r="C34" t="s">
+        <v>227</v>
+      </c>
+      <c r="D34" t="s">
+        <v>228</v>
+      </c>
+      <c r="E34" t="s">
+        <v>227</v>
+      </c>
+      <c r="F34" t="s">
+        <v>229</v>
+      </c>
+      <c r="G34" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>231</v>
+      </c>
+      <c r="B35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C35" t="s">
+        <v>233</v>
+      </c>
+      <c r="D35" t="s">
+        <v>234</v>
+      </c>
+      <c r="E35" t="s">
+        <v>235</v>
+      </c>
+      <c r="F35" t="s">
+        <v>236</v>
+      </c>
+      <c r="G35" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>238</v>
+      </c>
+      <c r="B36" t="s">
+        <v>239</v>
+      </c>
+      <c r="C36" t="s">
+        <v>240</v>
+      </c>
+      <c r="D36" t="s">
+        <v>241</v>
+      </c>
+      <c r="E36" t="s">
+        <v>242</v>
+      </c>
+      <c r="F36" t="s">
+        <v>243</v>
+      </c>
+      <c r="G36" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>245</v>
+      </c>
+      <c r="B37" t="s">
+        <v>246</v>
+      </c>
+      <c r="C37" t="s">
+        <v>247</v>
+      </c>
+      <c r="D37" t="s">
+        <v>248</v>
+      </c>
+      <c r="E37" t="s">
+        <v>249</v>
+      </c>
+      <c r="F37" t="s">
+        <v>250</v>
+      </c>
+      <c r="G37" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>252</v>
+      </c>
+      <c r="B38" t="s">
+        <v>253</v>
+      </c>
+      <c r="C38" t="s">
+        <v>254</v>
+      </c>
+      <c r="D38" t="s">
+        <v>255</v>
+      </c>
+      <c r="E38" t="s">
+        <v>256</v>
+      </c>
+      <c r="F38" t="s">
+        <v>257</v>
+      </c>
+      <c r="G38" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>259</v>
+      </c>
+      <c r="B39" t="s">
+        <v>260</v>
+      </c>
+      <c r="C39" t="s">
+        <v>261</v>
+      </c>
+      <c r="D39" t="s">
+        <v>262</v>
+      </c>
+      <c r="E39" t="s">
+        <v>263</v>
+      </c>
+      <c r="F39" t="s">
+        <v>264</v>
+      </c>
+      <c r="G39" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>266</v>
+      </c>
+      <c r="B40" t="s">
+        <v>267</v>
+      </c>
+      <c r="C40" t="s">
+        <v>268</v>
+      </c>
+      <c r="D40" t="s">
+        <v>269</v>
+      </c>
+      <c r="E40" t="s">
+        <v>270</v>
+      </c>
+      <c r="F40" t="s">
+        <v>271</v>
+      </c>
+      <c r="G40" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>273</v>
+      </c>
+      <c r="B41" t="s">
+        <v>274</v>
+      </c>
+      <c r="C41" t="s">
+        <v>275</v>
+      </c>
+      <c r="D41" t="s">
+        <v>276</v>
+      </c>
+      <c r="E41" t="s">
+        <v>277</v>
+      </c>
+      <c r="F41" t="s">
+        <v>278</v>
+      </c>
+      <c r="G41" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>280</v>
+      </c>
+      <c r="B42" t="s">
+        <v>281</v>
+      </c>
+      <c r="C42" t="s">
+        <v>282</v>
+      </c>
+      <c r="D42" t="s">
+        <v>283</v>
+      </c>
+      <c r="E42" t="s">
+        <v>284</v>
+      </c>
+      <c r="F42" t="s">
+        <v>285</v>
+      </c>
+      <c r="G42" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>287</v>
+      </c>
+      <c r="B43" t="s">
+        <v>288</v>
+      </c>
+      <c r="C43" t="s">
+        <v>289</v>
+      </c>
+      <c r="D43" t="s">
+        <v>290</v>
+      </c>
+      <c r="E43" t="s">
+        <v>291</v>
+      </c>
+      <c r="F43" t="s">
+        <v>292</v>
+      </c>
+      <c r="G43" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>294</v>
+      </c>
+      <c r="B44" t="s">
+        <v>295</v>
+      </c>
+      <c r="C44" t="s">
+        <v>296</v>
+      </c>
+      <c r="D44" t="s">
+        <v>297</v>
+      </c>
+      <c r="E44" t="s">
+        <v>298</v>
+      </c>
+      <c r="F44" t="s">
+        <v>299</v>
+      </c>
+      <c r="G44" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>301</v>
+      </c>
+      <c r="B45" t="s">
+        <v>302</v>
+      </c>
+      <c r="C45" t="s">
+        <v>303</v>
+      </c>
+      <c r="D45" t="s">
+        <v>304</v>
+      </c>
+      <c r="E45" t="s">
+        <v>305</v>
+      </c>
+      <c r="F45" t="s">
+        <v>306</v>
+      </c>
+      <c r="G45" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>308</v>
+      </c>
+      <c r="B46" t="s">
+        <v>309</v>
+      </c>
+      <c r="C46" t="s">
+        <v>310</v>
+      </c>
+      <c r="D46" t="s">
+        <v>311</v>
+      </c>
+      <c r="E46" t="s">
+        <v>312</v>
+      </c>
+      <c r="F46" t="s">
+        <v>313</v>
+      </c>
+      <c r="G46" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>315</v>
+      </c>
+      <c r="B47" t="s">
+        <v>316</v>
+      </c>
+      <c r="C47" t="s">
+        <v>317</v>
+      </c>
+      <c r="D47" t="s">
+        <v>318</v>
+      </c>
+      <c r="E47" t="s">
+        <v>319</v>
+      </c>
+      <c r="F47" t="s">
+        <v>320</v>
+      </c>
+      <c r="G47" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>322</v>
+      </c>
+      <c r="B48" t="s">
+        <v>323</v>
+      </c>
+      <c r="C48" t="s">
+        <v>324</v>
+      </c>
+      <c r="D48" t="s">
+        <v>325</v>
+      </c>
+      <c r="E48" t="s">
+        <v>326</v>
+      </c>
+      <c r="F48" t="s">
+        <v>327</v>
+      </c>
+      <c r="G48" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>329</v>
+      </c>
+      <c r="B49" t="s">
+        <v>330</v>
+      </c>
+      <c r="C49" t="s">
+        <v>331</v>
+      </c>
+      <c r="D49" t="s">
+        <v>332</v>
+      </c>
+      <c r="E49" t="s">
+        <v>333</v>
+      </c>
+      <c r="F49" t="s">
+        <v>334</v>
+      </c>
+      <c r="G49" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>336</v>
+      </c>
+      <c r="B50" t="s">
+        <v>337</v>
+      </c>
+      <c r="C50" t="s">
+        <v>338</v>
+      </c>
+      <c r="D50" t="s">
+        <v>339</v>
+      </c>
+      <c r="E50" t="s">
+        <v>340</v>
+      </c>
+      <c r="F50" t="s">
+        <v>341</v>
+      </c>
+      <c r="G50" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>343</v>
+      </c>
+      <c r="B51" t="s">
+        <v>344</v>
+      </c>
+      <c r="C51" t="s">
+        <v>345</v>
+      </c>
+      <c r="D51" t="s">
+        <v>346</v>
+      </c>
+      <c r="E51" t="s">
+        <v>347</v>
+      </c>
+      <c r="F51" t="s">
+        <v>348</v>
+      </c>
+      <c r="G51" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>350</v>
+      </c>
+      <c r="B52" t="s">
+        <v>351</v>
+      </c>
+      <c r="C52" t="s">
+        <v>352</v>
+      </c>
+      <c r="D52" t="s">
+        <v>353</v>
+      </c>
+      <c r="E52" t="s">
+        <v>354</v>
+      </c>
+      <c r="F52" t="s">
+        <v>355</v>
+      </c>
+      <c r="G52" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>357</v>
+      </c>
+      <c r="B53" t="s">
+        <v>358</v>
+      </c>
+      <c r="C53" t="s">
+        <v>359</v>
+      </c>
+      <c r="D53" t="s">
+        <v>360</v>
+      </c>
+      <c r="E53" t="s">
+        <v>361</v>
+      </c>
+      <c r="F53" t="s">
+        <v>362</v>
+      </c>
+      <c r="G53" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>364</v>
+      </c>
+      <c r="B54" t="s">
+        <v>365</v>
+      </c>
+      <c r="C54" t="s">
+        <v>366</v>
+      </c>
+      <c r="D54" t="s">
+        <v>367</v>
+      </c>
+      <c r="E54" t="s">
+        <v>368</v>
+      </c>
+      <c r="F54" t="s">
+        <v>369</v>
+      </c>
+      <c r="G54" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>371</v>
+      </c>
+      <c r="B55" t="s">
+        <v>372</v>
+      </c>
+      <c r="C55" t="s">
+        <v>373</v>
+      </c>
+      <c r="D55" t="s">
+        <v>374</v>
+      </c>
+      <c r="E55" t="s">
+        <v>375</v>
+      </c>
+      <c r="F55" t="s">
+        <v>376</v>
+      </c>
+      <c r="G55" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>378</v>
+      </c>
+      <c r="B56" t="s">
+        <v>379</v>
+      </c>
+      <c r="C56" t="s">
+        <v>380</v>
+      </c>
+      <c r="D56" t="s">
+        <v>381</v>
+      </c>
+      <c r="E56" t="s">
+        <v>382</v>
+      </c>
+      <c r="F56" t="s">
+        <v>383</v>
+      </c>
+      <c r="G56" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>385</v>
+      </c>
+      <c r="B57" t="s">
+        <v>386</v>
+      </c>
+      <c r="C57" t="s">
+        <v>387</v>
+      </c>
+      <c r="D57" t="s">
+        <v>388</v>
+      </c>
+      <c r="E57" t="s">
+        <v>389</v>
+      </c>
+      <c r="F57" t="s">
+        <v>390</v>
+      </c>
+      <c r="G57" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>392</v>
+      </c>
+      <c r="B58" t="s">
+        <v>393</v>
+      </c>
+      <c r="C58" t="s">
+        <v>394</v>
+      </c>
+      <c r="D58" t="s">
+        <v>395</v>
+      </c>
+      <c r="E58" t="s">
+        <v>396</v>
+      </c>
+      <c r="F58" t="s">
+        <v>397</v>
+      </c>
+      <c r="G58" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>399</v>
+      </c>
+      <c r="B59" t="s">
+        <v>400</v>
+      </c>
+      <c r="C59" t="s">
+        <v>401</v>
+      </c>
+      <c r="D59" t="s">
+        <v>402</v>
+      </c>
+      <c r="E59" t="s">
+        <v>403</v>
+      </c>
+      <c r="F59" t="s">
+        <v>404</v>
+      </c>
+      <c r="G59" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>406</v>
+      </c>
+      <c r="B60" t="s">
+        <v>407</v>
+      </c>
+      <c r="C60" t="s">
+        <v>408</v>
+      </c>
+      <c r="D60" t="s">
+        <v>409</v>
+      </c>
+      <c r="E60" t="s">
+        <v>410</v>
+      </c>
+      <c r="F60" t="s">
+        <v>411</v>
+      </c>
+      <c r="G60" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>413</v>
+      </c>
+      <c r="B61" t="s">
+        <v>414</v>
+      </c>
+      <c r="C61" t="s">
+        <v>415</v>
+      </c>
+      <c r="D61" t="s">
+        <v>416</v>
+      </c>
+      <c r="E61" t="s">
+        <v>417</v>
+      </c>
+      <c r="F61" t="s">
+        <v>418</v>
+      </c>
+      <c r="G61" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>420</v>
+      </c>
+      <c r="B62" t="s">
+        <v>417</v>
+      </c>
+      <c r="C62" t="s">
+        <v>421</v>
+      </c>
+      <c r="D62" t="s">
+        <v>422</v>
+      </c>
+      <c r="E62" t="s">
+        <v>423</v>
+      </c>
+      <c r="F62" t="s">
+        <v>424</v>
+      </c>
+      <c r="G62" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>426</v>
+      </c>
+      <c r="B63" t="s">
+        <v>427</v>
+      </c>
+      <c r="C63" t="s">
+        <v>428</v>
+      </c>
+      <c r="D63" t="s">
+        <v>429</v>
+      </c>
+      <c r="E63" t="s">
+        <v>430</v>
+      </c>
+      <c r="F63" t="s">
+        <v>431</v>
+      </c>
+      <c r="G63" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>433</v>
+      </c>
+      <c r="B64" t="s">
+        <v>434</v>
+      </c>
+      <c r="C64" t="s">
+        <v>435</v>
+      </c>
+      <c r="D64" t="s">
+        <v>436</v>
+      </c>
+      <c r="E64" t="s">
+        <v>437</v>
+      </c>
+      <c r="F64" t="s">
+        <v>438</v>
+      </c>
+      <c r="G64" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>440</v>
+      </c>
+      <c r="B65" t="s">
+        <v>441</v>
+      </c>
+      <c r="C65" t="s">
+        <v>442</v>
+      </c>
+      <c r="D65" t="s">
+        <v>443</v>
+      </c>
+      <c r="E65" t="s">
+        <v>444</v>
+      </c>
+      <c r="F65" t="s">
+        <v>445</v>
+      </c>
+      <c r="G65" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>447</v>
+      </c>
+      <c r="B66" t="s">
+        <v>448</v>
+      </c>
+      <c r="C66" t="s">
+        <v>449</v>
+      </c>
+      <c r="D66" t="s">
+        <v>450</v>
+      </c>
+      <c r="E66" t="s">
+        <v>451</v>
+      </c>
+      <c r="F66" t="s">
+        <v>452</v>
+      </c>
+      <c r="G66" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>454</v>
+      </c>
+      <c r="B67" t="s">
+        <v>393</v>
+      </c>
+      <c r="C67" t="s">
+        <v>455</v>
+      </c>
+      <c r="D67" t="s">
+        <v>456</v>
+      </c>
+      <c r="E67" t="s">
+        <v>457</v>
+      </c>
+      <c r="F67" t="s">
+        <v>458</v>
+      </c>
+      <c r="G67" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>460</v>
+      </c>
+      <c r="B68" t="s">
+        <v>461</v>
+      </c>
+      <c r="C68" t="s">
+        <v>462</v>
+      </c>
+      <c r="D68" t="s">
+        <v>463</v>
+      </c>
+      <c r="E68" t="s">
+        <v>464</v>
+      </c>
+      <c r="F68" t="s">
+        <v>465</v>
+      </c>
+      <c r="G68" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>467</v>
+      </c>
+      <c r="B69" t="s">
+        <v>468</v>
+      </c>
+      <c r="C69" t="s">
+        <v>469</v>
+      </c>
+      <c r="D69" t="s">
+        <v>470</v>
+      </c>
+      <c r="E69" t="s">
+        <v>471</v>
+      </c>
+      <c r="F69" t="s">
+        <v>472</v>
+      </c>
+      <c r="G69" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>474</v>
+      </c>
+      <c r="B70" t="s">
+        <v>475</v>
+      </c>
+      <c r="C70" t="s">
+        <v>476</v>
+      </c>
+      <c r="D70" t="s">
+        <v>477</v>
+      </c>
+      <c r="E70" t="s">
+        <v>478</v>
+      </c>
+      <c r="F70" t="s">
+        <v>479</v>
+      </c>
+      <c r="G70" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>481</v>
+      </c>
+      <c r="B71" t="s">
+        <v>482</v>
+      </c>
+      <c r="C71" t="s">
+        <v>483</v>
+      </c>
+      <c r="D71" t="s">
+        <v>484</v>
+      </c>
+      <c r="E71" t="s">
+        <v>485</v>
+      </c>
+      <c r="F71" t="s">
+        <v>486</v>
+      </c>
+      <c r="G71" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>488</v>
+      </c>
+      <c r="B72" t="s">
+        <v>489</v>
+      </c>
+      <c r="C72" t="s">
+        <v>490</v>
+      </c>
+      <c r="D72" t="s">
+        <v>491</v>
+      </c>
+      <c r="E72" t="s">
+        <v>492</v>
+      </c>
+      <c r="F72" t="s">
+        <v>493</v>
+      </c>
+      <c r="G72" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>495</v>
+      </c>
+      <c r="B73" t="s">
+        <v>496</v>
+      </c>
+      <c r="C73" t="s">
+        <v>497</v>
+      </c>
+      <c r="D73" t="s">
+        <v>498</v>
+      </c>
+      <c r="E73" t="s">
+        <v>499</v>
+      </c>
+      <c r="F73" t="s">
+        <v>500</v>
+      </c>
+      <c r="G73" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>501</v>
+      </c>
+      <c r="B74" t="s">
+        <v>502</v>
+      </c>
+      <c r="C74" t="s">
+        <v>503</v>
+      </c>
+      <c r="D74" t="s">
+        <v>504</v>
+      </c>
+      <c r="E74" t="s">
+        <v>505</v>
+      </c>
+      <c r="F74" t="s">
+        <v>506</v>
+      </c>
+      <c r="G74" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>508</v>
+      </c>
+      <c r="B75" t="s">
+        <v>509</v>
+      </c>
+      <c r="C75" t="s">
+        <v>510</v>
+      </c>
+      <c r="D75" t="s">
+        <v>511</v>
+      </c>
+      <c r="E75" t="s">
+        <v>512</v>
+      </c>
+      <c r="F75" t="s">
+        <v>513</v>
+      </c>
+      <c r="G75" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>515</v>
+      </c>
+      <c r="B76" t="s">
+        <v>516</v>
+      </c>
+      <c r="C76" t="s">
+        <v>517</v>
+      </c>
+      <c r="D76" t="s">
+        <v>518</v>
+      </c>
+      <c r="E76" t="s">
+        <v>519</v>
+      </c>
+      <c r="F76" t="s">
+        <v>520</v>
+      </c>
+      <c r="G76" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>522</v>
+      </c>
+      <c r="B77" t="s">
+        <v>523</v>
+      </c>
+      <c r="C77" t="s">
+        <v>524</v>
+      </c>
+      <c r="D77" t="s">
+        <v>525</v>
+      </c>
+      <c r="E77" t="s">
+        <v>526</v>
+      </c>
+      <c r="F77" t="s">
+        <v>527</v>
+      </c>
+      <c r="G77" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>529</v>
+      </c>
+      <c r="B78" t="s">
+        <v>530</v>
+      </c>
+      <c r="C78" t="s">
+        <v>531</v>
+      </c>
+      <c r="D78" t="s">
+        <v>532</v>
+      </c>
+      <c r="E78" t="s">
+        <v>533</v>
+      </c>
+      <c r="F78" t="s">
+        <v>534</v>
+      </c>
+      <c r="G78" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>536</v>
+      </c>
+      <c r="B79" t="s">
+        <v>537</v>
+      </c>
+      <c r="C79" t="s">
+        <v>538</v>
+      </c>
+      <c r="D79" t="s">
+        <v>539</v>
+      </c>
+      <c r="E79" t="s">
+        <v>540</v>
+      </c>
+      <c r="F79" t="s">
+        <v>541</v>
+      </c>
+      <c r="G79" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>543</v>
+      </c>
+      <c r="B80" t="s">
+        <v>544</v>
+      </c>
+      <c r="C80" t="s">
+        <v>545</v>
+      </c>
+      <c r="D80" t="s">
+        <v>546</v>
+      </c>
+      <c r="E80" t="s">
+        <v>547</v>
+      </c>
+      <c r="F80" t="s">
+        <v>548</v>
+      </c>
+      <c r="G80" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>550</v>
+      </c>
+      <c r="B81" t="s">
+        <v>551</v>
+      </c>
+      <c r="C81" t="s">
+        <v>552</v>
+      </c>
+      <c r="D81" t="s">
+        <v>553</v>
+      </c>
+      <c r="E81" t="s">
+        <v>554</v>
+      </c>
+      <c r="F81" t="s">
+        <v>555</v>
+      </c>
+      <c r="G81" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>557</v>
+      </c>
+      <c r="B82" t="s">
+        <v>558</v>
+      </c>
+      <c r="C82" t="s">
+        <v>559</v>
+      </c>
+      <c r="D82" t="s">
+        <v>560</v>
+      </c>
+      <c r="E82" t="s">
+        <v>561</v>
+      </c>
+      <c r="F82" t="s">
+        <v>562</v>
+      </c>
+      <c r="G82" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>564</v>
+      </c>
+      <c r="B83" t="s">
+        <v>565</v>
+      </c>
+      <c r="C83" t="s">
+        <v>566</v>
+      </c>
+      <c r="D83" t="s">
+        <v>567</v>
+      </c>
+      <c r="E83" t="s">
+        <v>568</v>
+      </c>
+      <c r="F83" t="s">
+        <v>569</v>
+      </c>
+      <c r="G83" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>571</v>
+      </c>
+      <c r="B84" t="s">
+        <v>572</v>
+      </c>
+      <c r="C84" t="s">
+        <v>573</v>
+      </c>
+      <c r="D84" t="s">
+        <v>574</v>
+      </c>
+      <c r="E84" t="s">
+        <v>575</v>
+      </c>
+      <c r="F84" t="s">
+        <v>576</v>
+      </c>
+      <c r="G84" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>578</v>
+      </c>
+      <c r="B85" t="s">
+        <v>579</v>
+      </c>
+      <c r="C85" t="s">
+        <v>580</v>
+      </c>
+      <c r="D85" t="s">
+        <v>581</v>
+      </c>
+      <c r="E85" t="s">
+        <v>582</v>
+      </c>
+      <c r="F85" t="s">
+        <v>583</v>
+      </c>
+      <c r="G85" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>585</v>
+      </c>
+      <c r="B86" t="s">
+        <v>586</v>
+      </c>
+      <c r="C86" t="s">
+        <v>587</v>
+      </c>
+      <c r="D86" t="s">
+        <v>588</v>
+      </c>
+      <c r="E86" t="s">
+        <v>589</v>
+      </c>
+      <c r="F86" t="s">
+        <v>590</v>
+      </c>
+      <c r="G86" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>592</v>
+      </c>
+      <c r="B87" t="s">
+        <v>593</v>
+      </c>
+      <c r="C87" t="s">
+        <v>594</v>
+      </c>
+      <c r="D87" t="s">
+        <v>595</v>
+      </c>
+      <c r="E87" t="s">
+        <v>596</v>
+      </c>
+      <c r="F87" t="s">
+        <v>597</v>
+      </c>
+      <c r="G87" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>599</v>
+      </c>
+      <c r="B88" t="s">
+        <v>600</v>
+      </c>
+      <c r="C88" t="s">
+        <v>601</v>
+      </c>
+      <c r="D88" t="s">
+        <v>602</v>
+      </c>
+      <c r="E88" t="s">
+        <v>603</v>
+      </c>
+      <c r="F88" t="s">
+        <v>604</v>
+      </c>
+      <c r="G88" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>606</v>
+      </c>
+      <c r="B89" t="s">
+        <v>607</v>
+      </c>
+      <c r="C89" t="s">
+        <v>608</v>
+      </c>
+      <c r="D89" t="s">
+        <v>609</v>
+      </c>
+      <c r="E89" t="s">
+        <v>610</v>
+      </c>
+      <c r="F89" t="s">
+        <v>611</v>
+      </c>
+      <c r="G89" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>613</v>
+      </c>
+      <c r="B90" t="s">
+        <v>614</v>
+      </c>
+      <c r="C90" t="s">
+        <v>615</v>
+      </c>
+      <c r="D90" t="s">
+        <v>616</v>
+      </c>
+      <c r="E90" t="s">
+        <v>617</v>
+      </c>
+      <c r="F90" t="s">
+        <v>618</v>
+      </c>
+      <c r="G90" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>620</v>
+      </c>
+      <c r="B91" t="s">
+        <v>621</v>
+      </c>
+      <c r="C91" t="s">
+        <v>622</v>
+      </c>
+      <c r="D91" t="s">
+        <v>623</v>
+      </c>
+      <c r="E91" t="s">
+        <v>624</v>
+      </c>
+      <c r="F91" t="s">
+        <v>625</v>
+      </c>
+      <c r="G91" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>627</v>
+      </c>
+      <c r="B92" t="s">
+        <v>628</v>
+      </c>
+      <c r="C92" t="s">
+        <v>629</v>
+      </c>
+      <c r="D92" t="s">
+        <v>630</v>
+      </c>
+      <c r="E92" t="s">
+        <v>631</v>
+      </c>
+      <c r="F92" t="s">
+        <v>632</v>
+      </c>
+      <c r="G92" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>634</v>
+      </c>
+      <c r="B93" t="s">
+        <v>635</v>
+      </c>
+      <c r="C93" t="s">
+        <v>636</v>
+      </c>
+      <c r="D93" t="s">
+        <v>637</v>
+      </c>
+      <c r="E93" t="s">
+        <v>638</v>
+      </c>
+      <c r="F93" t="s">
+        <v>639</v>
+      </c>
+      <c r="G93" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>641</v>
+      </c>
+      <c r="B94" t="s">
+        <v>642</v>
+      </c>
+      <c r="C94" t="s">
+        <v>643</v>
+      </c>
+      <c r="D94" t="s">
+        <v>644</v>
+      </c>
+      <c r="E94" t="s">
+        <v>645</v>
+      </c>
+      <c r="F94" t="s">
+        <v>646</v>
+      </c>
+      <c r="G94" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>648</v>
+      </c>
+      <c r="B95" t="s">
+        <v>649</v>
+      </c>
+      <c r="C95" t="s">
+        <v>650</v>
+      </c>
+      <c r="D95" t="s">
+        <v>651</v>
+      </c>
+      <c r="E95" t="s">
+        <v>652</v>
+      </c>
+      <c r="F95" t="s">
+        <v>653</v>
+      </c>
+      <c r="G95" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>655</v>
+      </c>
+      <c r="B96" t="s">
+        <v>656</v>
+      </c>
+      <c r="C96" t="s">
+        <v>657</v>
+      </c>
+      <c r="D96" t="s">
+        <v>658</v>
+      </c>
+      <c r="E96" t="s">
+        <v>659</v>
+      </c>
+      <c r="F96" t="s">
+        <v>660</v>
+      </c>
+      <c r="G96" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>662</v>
+      </c>
+      <c r="B97" t="s">
+        <v>663</v>
+      </c>
+      <c r="C97" t="s">
+        <v>664</v>
+      </c>
+      <c r="D97" t="s">
+        <v>665</v>
+      </c>
+      <c r="E97" t="s">
+        <v>666</v>
+      </c>
+      <c r="F97" t="s">
+        <v>667</v>
+      </c>
+      <c r="G97" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>669</v>
+      </c>
+      <c r="B98" t="s">
+        <v>670</v>
+      </c>
+      <c r="C98" t="s">
+        <v>671</v>
+      </c>
+      <c r="D98" t="s">
+        <v>672</v>
+      </c>
+      <c r="E98" t="s">
+        <v>673</v>
+      </c>
+      <c r="F98" t="s">
+        <v>674</v>
+      </c>
+      <c r="G98" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>676</v>
+      </c>
+      <c r="B99" t="s">
+        <v>677</v>
+      </c>
+      <c r="C99" t="s">
+        <v>678</v>
+      </c>
+      <c r="D99" t="s">
+        <v>679</v>
+      </c>
+      <c r="E99" t="s">
+        <v>680</v>
+      </c>
+      <c r="F99" t="s">
+        <v>681</v>
+      </c>
+      <c r="G99" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">