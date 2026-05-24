--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ZS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="690">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2018-03-01</t>
   </si>
   <si>
@@ -2044,60 +2044,84 @@
   <si>
     <t>146.1900</t>
   </si>
   <si>
     <t>166.3000</t>
   </si>
   <si>
     <t>128.0000</t>
   </si>
   <si>
     <t>140.2900</t>
   </si>
   <si>
     <t>59340800.00</t>
   </si>
   <si>
     <t>-4.56</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>139.4500</t>
   </si>
   <si>
-    <t>139.5000</t>
-[...8 lines deleted...]
-    <t>4297800.00</t>
+    <t>150.5000</t>
+  </si>
+  <si>
+    <t>114.6250</t>
+  </si>
+  <si>
+    <t>130.6800</t>
+  </si>
+  <si>
+    <t>59583400.00</t>
+  </si>
+  <si>
+    <t>-6.85</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>135.3500</t>
+  </si>
+  <si>
+    <t>183.0200</t>
+  </si>
+  <si>
+    <t>131.9650</t>
+  </si>
+  <si>
+    <t>182.3700</t>
+  </si>
+  <si>
+    <t>53841176.00</t>
+  </si>
+  <si>
+    <t>39.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2434,51 +2458,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G99"/>
+  <dimension ref="A1:G100"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4711,51 +4735,74 @@
       </c>
       <c r="G98" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>676</v>
       </c>
       <c r="B99" t="s">
         <v>677</v>
       </c>
       <c r="C99" t="s">
         <v>678</v>
       </c>
       <c r="D99" t="s">
         <v>679</v>
       </c>
       <c r="E99" t="s">
         <v>680</v>
       </c>
       <c r="F99" t="s">
         <v>681</v>
       </c>
       <c r="G99" t="s">
-        <v>40</v>
+        <v>682</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>683</v>
+      </c>
+      <c r="B100" t="s">
+        <v>684</v>
+      </c>
+      <c r="C100" t="s">
+        <v>685</v>
+      </c>
+      <c r="D100" t="s">
+        <v>686</v>
+      </c>
+      <c r="E100" t="s">
+        <v>687</v>
+      </c>
+      <c r="F100" t="s">
+        <v>688</v>
+      </c>
+      <c r="G100" t="s">
+        <v>689</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">