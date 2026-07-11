--- v2 (2026-05-24)
+++ v3 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ZS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="690">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="704">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2018-03-01</t>
   </si>
   <si>
@@ -2065,63 +2065,105 @@
   <si>
     <t>139.4500</t>
   </si>
   <si>
     <t>150.5000</t>
   </si>
   <si>
     <t>114.6250</t>
   </si>
   <si>
     <t>130.6800</t>
   </si>
   <si>
     <t>59583400.00</t>
   </si>
   <si>
     <t>-6.85</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>135.3500</t>
   </si>
   <si>
-    <t>183.0200</t>
-[...11 lines deleted...]
-    <t>39.55</t>
+    <t>191.2500</t>
+  </si>
+  <si>
+    <t>122.3100</t>
+  </si>
+  <si>
+    <t>139.7300</t>
+  </si>
+  <si>
+    <t>123670800.00</t>
+  </si>
+  <si>
+    <t>6.93</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>144.5000</t>
+  </si>
+  <si>
+    <t>157.7000</t>
+  </si>
+  <si>
+    <t>119.5000</t>
+  </si>
+  <si>
+    <t>141.1500</t>
+  </si>
+  <si>
+    <t>103367800.00</t>
+  </si>
+  <si>
+    <t>1.02</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>144.2500</t>
+  </si>
+  <si>
+    <t>155.3600</t>
+  </si>
+  <si>
+    <t>138.6400</t>
+  </si>
+  <si>
+    <t>147.1200</t>
+  </si>
+  <si>
+    <t>16586915.00</t>
+  </si>
+  <si>
+    <t>4.23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2458,51 +2500,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G100"/>
+  <dimension ref="A1:G102"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4759,50 +4801,96 @@
       <c r="G99" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>683</v>
       </c>
       <c r="B100" t="s">
         <v>684</v>
       </c>
       <c r="C100" t="s">
         <v>685</v>
       </c>
       <c r="D100" t="s">
         <v>686</v>
       </c>
       <c r="E100" t="s">
         <v>687</v>
       </c>
       <c r="F100" t="s">
         <v>688</v>
       </c>
       <c r="G100" t="s">
         <v>689</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>690</v>
+      </c>
+      <c r="B101" t="s">
+        <v>691</v>
+      </c>
+      <c r="C101" t="s">
+        <v>692</v>
+      </c>
+      <c r="D101" t="s">
+        <v>693</v>
+      </c>
+      <c r="E101" t="s">
+        <v>694</v>
+      </c>
+      <c r="F101" t="s">
+        <v>695</v>
+      </c>
+      <c r="G101" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>697</v>
+      </c>
+      <c r="B102" t="s">
+        <v>698</v>
+      </c>
+      <c r="C102" t="s">
+        <v>699</v>
+      </c>
+      <c r="D102" t="s">
+        <v>700</v>
+      </c>
+      <c r="E102" t="s">
+        <v>701</v>
+      </c>
+      <c r="F102" t="s">
+        <v>702</v>
+      </c>
+      <c r="G102" t="s">
+        <v>703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">