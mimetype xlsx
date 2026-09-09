--- v3 (2026-07-11)
+++ v4 (2026-09-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ZS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="704">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="728" uniqueCount="717">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2018-03-01</t>
   </si>
   <si>
@@ -2107,63 +2107,102 @@
   <si>
     <t>144.5000</t>
   </si>
   <si>
     <t>157.7000</t>
   </si>
   <si>
     <t>119.5000</t>
   </si>
   <si>
     <t>141.1500</t>
   </si>
   <si>
     <t>103367800.00</t>
   </si>
   <si>
     <t>1.02</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>144.2500</t>
   </si>
   <si>
-    <t>155.3600</t>
-[...11 lines deleted...]
-    <t>4.23</t>
+    <t>156.9800</t>
+  </si>
+  <si>
+    <t>138.0300</t>
+  </si>
+  <si>
+    <t>151.2000</t>
+  </si>
+  <si>
+    <t>53776100.00</t>
+  </si>
+  <si>
+    <t>7.12</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>153.7400</t>
+  </si>
+  <si>
+    <t>190.9700</t>
+  </si>
+  <si>
+    <t>151.2100</t>
+  </si>
+  <si>
+    <t>188.3850</t>
+  </si>
+  <si>
+    <t>47511000.00</t>
+  </si>
+  <si>
+    <t>24.59</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>184.6400</t>
+  </si>
+  <si>
+    <t>186.3900</t>
+  </si>
+  <si>
+    <t>161.9400</t>
+  </si>
+  <si>
+    <t>25202983.00</t>
+  </si>
+  <si>
+    <t>-14.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2500,51 +2539,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G102"/>
+  <dimension ref="A1:G104"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4847,50 +4886,96 @@
       <c r="G101" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>697</v>
       </c>
       <c r="B102" t="s">
         <v>698</v>
       </c>
       <c r="C102" t="s">
         <v>699</v>
       </c>
       <c r="D102" t="s">
         <v>700</v>
       </c>
       <c r="E102" t="s">
         <v>701</v>
       </c>
       <c r="F102" t="s">
         <v>702</v>
       </c>
       <c r="G102" t="s">
         <v>703</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>704</v>
+      </c>
+      <c r="B103" t="s">
+        <v>705</v>
+      </c>
+      <c r="C103" t="s">
+        <v>706</v>
+      </c>
+      <c r="D103" t="s">
+        <v>707</v>
+      </c>
+      <c r="E103" t="s">
+        <v>708</v>
+      </c>
+      <c r="F103" t="s">
+        <v>709</v>
+      </c>
+      <c r="G103" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>711</v>
+      </c>
+      <c r="B104" t="s">
+        <v>712</v>
+      </c>
+      <c r="C104" t="s">
+        <v>713</v>
+      </c>
+      <c r="D104" t="s">
+        <v>375</v>
+      </c>
+      <c r="E104" t="s">
+        <v>714</v>
+      </c>
+      <c r="F104" t="s">
+        <v>715</v>
+      </c>
+      <c r="G104" t="s">
+        <v>716</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">