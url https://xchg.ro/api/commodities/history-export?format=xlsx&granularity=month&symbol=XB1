--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -8,89 +8,761 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="327">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>8.4500</t>
+  </si>
+  <si>
+    <t>9.6300</t>
+  </si>
+  <si>
+    <t>6.1900</t>
+  </si>
+  <si>
+    <t>6.2100</t>
+  </si>
+  <si>
+    <t>1814.00</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>2022-02-01</t>
+  </si>
+  <si>
+    <t>7.2700</t>
+  </si>
+  <si>
+    <t>7.6400</t>
+  </si>
+  <si>
+    <t>5.9750</t>
+  </si>
+  <si>
+    <t>6.3750</t>
+  </si>
+  <si>
+    <t>7899.00</t>
+  </si>
+  <si>
+    <t>2.66</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>5.4800</t>
+  </si>
+  <si>
+    <t>6.5550</t>
+  </si>
+  <si>
+    <t>6.4950</t>
+  </si>
+  <si>
+    <t>1330.00</t>
+  </si>
+  <si>
+    <t>1.88</t>
+  </si>
+  <si>
+    <t>2022-04-01</t>
+  </si>
+  <si>
+    <t>6.2000</t>
+  </si>
+  <si>
+    <t>6.6550</t>
+  </si>
+  <si>
+    <t>5.9150</t>
+  </si>
+  <si>
+    <t>5.9200</t>
+  </si>
+  <si>
+    <t>-8.85</t>
+  </si>
+  <si>
+    <t>2022-05-01</t>
+  </si>
+  <si>
+    <t>5.7600</t>
+  </si>
+  <si>
+    <t>5.8750</t>
+  </si>
+  <si>
+    <t>4.9960</t>
+  </si>
+  <si>
+    <t>5.6900</t>
+  </si>
+  <si>
+    <t>400.00</t>
+  </si>
+  <si>
+    <t>-3.89</t>
+  </si>
+  <si>
+    <t>2022-06-01</t>
+  </si>
+  <si>
+    <t>5.7450</t>
+  </si>
+  <si>
+    <t>5.9250</t>
+  </si>
+  <si>
+    <t>4.7480</t>
+  </si>
+  <si>
+    <t>4.8240</t>
+  </si>
+  <si>
+    <t>1730.00</t>
+  </si>
+  <si>
+    <t>-15.22</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>4.6360</t>
+  </si>
+  <si>
+    <t>6.0950</t>
+  </si>
+  <si>
+    <t>4.4800</t>
+  </si>
+  <si>
+    <t>810.00</t>
+  </si>
+  <si>
+    <t>26.35</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>5.8850</t>
+  </si>
+  <si>
+    <t>4.5860</t>
+  </si>
+  <si>
+    <t>20.00</t>
+  </si>
+  <si>
+    <t>-23.94</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>4.5020</t>
+  </si>
+  <si>
+    <t>4.7760</t>
+  </si>
+  <si>
+    <t>3.9300</t>
+  </si>
+  <si>
+    <t>3.9360</t>
+  </si>
+  <si>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>-15.10</t>
+  </si>
+  <si>
+    <t>2022-10-01</t>
+  </si>
+  <si>
+    <t>4.0000</t>
+  </si>
+  <si>
+    <t>4.5500</t>
+  </si>
+  <si>
+    <t>3.6600</t>
+  </si>
+  <si>
+    <t>4.3520</t>
+  </si>
+  <si>
+    <t>430.00</t>
+  </si>
+  <si>
+    <t>10.57</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>4.3340</t>
+  </si>
+  <si>
+    <t>5.7750</t>
+  </si>
+  <si>
+    <t>4.3220</t>
+  </si>
+  <si>
+    <t>4.5000</t>
+  </si>
+  <si>
+    <t>700.00</t>
+  </si>
+  <si>
+    <t>3.40</t>
+  </si>
+  <si>
+    <t>2022-12-01</t>
+  </si>
+  <si>
+    <t>5.7900</t>
+  </si>
+  <si>
+    <t>5.4950</t>
+  </si>
+  <si>
+    <t>5.7500</t>
+  </si>
+  <si>
+    <t>230.00</t>
+  </si>
+  <si>
+    <t>27.78</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>5.7650</t>
+  </si>
+  <si>
+    <t>5.6850</t>
+  </si>
+  <si>
+    <t>5.8650</t>
+  </si>
+  <si>
+    <t>100.00</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>6.6150</t>
+  </si>
+  <si>
+    <t>4.8280</t>
+  </si>
+  <si>
+    <t>5.7000</t>
+  </si>
+  <si>
+    <t>799.00</t>
+  </si>
+  <si>
+    <t>-2.81</t>
+  </si>
+  <si>
+    <t>2023-03-01</t>
+  </si>
+  <si>
+    <t>5.1750</t>
+  </si>
+  <si>
+    <t>5.8000</t>
+  </si>
+  <si>
+    <t>5.2250</t>
+  </si>
+  <si>
+    <t>690.00</t>
+  </si>
+  <si>
+    <t>-8.33</t>
+  </si>
+  <si>
+    <t>2023-04-01</t>
+  </si>
+  <si>
+    <t>5.2800</t>
+  </si>
+  <si>
+    <t>6.9750</t>
+  </si>
+  <si>
+    <t>4.9520</t>
+  </si>
+  <si>
+    <t>1362.00</t>
+  </si>
+  <si>
+    <t>33.49</t>
+  </si>
+  <si>
+    <t>2023-05-01</t>
+  </si>
+  <si>
+    <t>7.0300</t>
+  </si>
+  <si>
+    <t>7.2100</t>
+  </si>
+  <si>
+    <t>6.3500</t>
+  </si>
+  <si>
+    <t>6.6750</t>
+  </si>
+  <si>
+    <t>574.00</t>
+  </si>
+  <si>
+    <t>-4.30</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>7.0400</t>
+  </si>
+  <si>
+    <t>7.5600</t>
+  </si>
+  <si>
+    <t>6.5700</t>
+  </si>
+  <si>
+    <t>6600.00</t>
+  </si>
+  <si>
+    <t>-1.57</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>7.0350</t>
+  </si>
+  <si>
+    <t>5.0100</t>
+  </si>
+  <si>
+    <t>5.2550</t>
+  </si>
+  <si>
+    <t>33000.00</t>
+  </si>
+  <si>
+    <t>-20.02</t>
+  </si>
+  <si>
+    <t>2023-08-01</t>
+  </si>
+  <si>
+    <t>5.3150</t>
+  </si>
+  <si>
+    <t>5.6200</t>
+  </si>
+  <si>
+    <t>4.6620</t>
+  </si>
+  <si>
+    <t>4.8320</t>
+  </si>
+  <si>
+    <t>59400.00</t>
+  </si>
+  <si>
+    <t>-8.05</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>4.8380</t>
+  </si>
+  <si>
+    <t>5.2750</t>
+  </si>
+  <si>
+    <t>4.2320</t>
+  </si>
+  <si>
+    <t>4.6240</t>
+  </si>
+  <si>
+    <t>39600.00</t>
+  </si>
+  <si>
+    <t>2023-10-01</t>
+  </si>
+  <si>
+    <t>4.6060</t>
+  </si>
+  <si>
+    <t>4.6760</t>
+  </si>
+  <si>
+    <t>4.2820</t>
+  </si>
+  <si>
+    <t>4.3660</t>
+  </si>
+  <si>
+    <t>33114.00</t>
+  </si>
+  <si>
+    <t>-5.58</t>
+  </si>
+  <si>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>4.4680</t>
+  </si>
+  <si>
+    <t>5.8800</t>
+  </si>
+  <si>
+    <t>4.4580</t>
+  </si>
+  <si>
+    <t>5.7550</t>
+  </si>
+  <si>
+    <t>1938.00</t>
+  </si>
+  <si>
+    <t>31.81</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>5.5950</t>
+  </si>
+  <si>
+    <t>6.5950</t>
+  </si>
+  <si>
+    <t>5.2900</t>
+  </si>
+  <si>
+    <t>6.3800</t>
+  </si>
+  <si>
+    <t>2166.00</t>
+  </si>
+  <si>
+    <t>10.86</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>6.2400</t>
+  </si>
+  <si>
+    <t>5.6700</t>
+  </si>
+  <si>
+    <t>2508.00</t>
+  </si>
+  <si>
+    <t>-11.13</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>6.5800</t>
+  </si>
+  <si>
+    <t>5.3750</t>
+  </si>
+  <si>
+    <t>2394.00</t>
+  </si>
+  <si>
+    <t>9.17</t>
+  </si>
+  <si>
+    <t>2024-03-01</t>
+  </si>
+  <si>
+    <t>6.6100</t>
+  </si>
+  <si>
+    <t>6.7400</t>
+  </si>
+  <si>
+    <t>5.0850</t>
+  </si>
+  <si>
+    <t>2280.00</t>
+  </si>
+  <si>
+    <t>-3.47</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>5.9400</t>
+  </si>
+  <si>
+    <t>5.0200</t>
+  </si>
+  <si>
+    <t>6.0650</t>
+  </si>
+  <si>
+    <t>1.51</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>7.2150</t>
+  </si>
+  <si>
+    <t>5.6400</t>
+  </si>
+  <si>
+    <t>6.7800</t>
+  </si>
+  <si>
+    <t>11.79</t>
+  </si>
+  <si>
+    <t>2024-06-01</t>
+  </si>
+  <si>
+    <t>6.9250</t>
+  </si>
+  <si>
+    <t>7.5100</t>
+  </si>
+  <si>
+    <t>6.6700</t>
+  </si>
+  <si>
+    <t>7.0250</t>
+  </si>
+  <si>
+    <t>3.61</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>7.1650</t>
+  </si>
+  <si>
+    <t>5.9050</t>
+  </si>
+  <si>
+    <t>6.4050</t>
+  </si>
+  <si>
+    <t>91254.00</t>
+  </si>
+  <si>
+    <t>-8.83</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>6.6300</t>
+  </si>
+  <si>
+    <t>5.4850</t>
+  </si>
+  <si>
+    <t>6.2650</t>
+  </si>
+  <si>
+    <t>300000.00</t>
+  </si>
+  <si>
+    <t>-2.19</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>6.4700</t>
+  </si>
+  <si>
+    <t>6.9550</t>
+  </si>
+  <si>
+    <t>5.3650</t>
+  </si>
+  <si>
+    <t>5.6350</t>
+  </si>
+  <si>
+    <t>270000.00</t>
+  </si>
+  <si>
+    <t>-10.06</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>5.8600</t>
+  </si>
+  <si>
+    <t>4.9800</t>
+  </si>
+  <si>
+    <t>5.3450</t>
+  </si>
+  <si>
+    <t>330000.00</t>
+  </si>
+  <si>
+    <t>-5.15</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>5.5300</t>
+  </si>
+  <si>
+    <t>5.7150</t>
+  </si>
+  <si>
+    <t>4.5580</t>
+  </si>
+  <si>
+    <t>4.7800</t>
+  </si>
+  <si>
+    <t>15000.00</t>
+  </si>
+  <si>
+    <t>-10.57</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>4.8580</t>
+  </si>
+  <si>
+    <t>5.5400</t>
+  </si>
+  <si>
+    <t>4.7200</t>
+  </si>
+  <si>
+    <t>10.67</t>
+  </si>
+  <si>
     <t>2025-01-01</t>
   </si>
   <si>
-    <t>5.3800</t>
+    <t>5.5250</t>
   </si>
   <si>
     <t>5.8500</t>
   </si>
   <si>
-    <t>5.2550</t>
+    <t>5.1100</t>
   </si>
   <si>
     <t>5.5100</t>
   </si>
   <si>
-    <t>0.00</t>
+    <t>4.16</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>5.6950</t>
   </si>
   <si>
     <t>5.7800</t>
   </si>
   <si>
     <t>4.1640</t>
   </si>
   <si>
     <t>4.1700</t>
   </si>
   <si>
     <t>-24.32</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
     <t>4.2400</t>
   </si>
@@ -133,71 +805,65 @@
   <si>
     <t>3.8380</t>
   </si>
   <si>
     <t>4.2500</t>
   </si>
   <si>
     <t>3.6380</t>
   </si>
   <si>
     <t>4.0380</t>
   </si>
   <si>
     <t>3905.00</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
     <t>4.0140</t>
   </si>
   <si>
-    <t>4.4800</t>
-[...1 lines deleted...]
-  <si>
     <t>3.7640</t>
   </si>
   <si>
     <t>4.3120</t>
   </si>
   <si>
     <t>12150.00</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
-    <t>4.2320</t>
-[...1 lines deleted...]
-  <si>
     <t>5.1350</t>
   </si>
   <si>
     <t>4.2100</t>
   </si>
   <si>
     <t>4.8640</t>
   </si>
   <si>
     <t>26148.00</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
     <t>4.6880</t>
   </si>
   <si>
     <t>4.8420</t>
   </si>
   <si>
     <t>4.4820</t>
@@ -265,78 +931,108 @@
   <si>
     <t>4.7580</t>
   </si>
   <si>
     <t>4.9400</t>
   </si>
   <si>
     <t>4.0720</t>
   </si>
   <si>
     <t>4.2140</t>
   </si>
   <si>
     <t>5306.00</t>
   </si>
   <si>
     <t>-12.03</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>4.3200</t>
   </si>
   <si>
-    <t>4.6620</t>
-[...1 lines deleted...]
-  <si>
     <t>4.1200</t>
   </si>
   <si>
     <t>4.3480</t>
   </si>
   <si>
     <t>3.18</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>4.2860</t>
   </si>
   <si>
-    <t>4.8160</t>
+    <t>5.1000</t>
   </si>
   <si>
     <t>3.6840</t>
   </si>
   <si>
-    <t>4169.00</t>
-[...2 lines deleted...]
-    <t>10.76</t>
+    <t>5.0950</t>
+  </si>
+  <si>
+    <t>17.18</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>4.9740</t>
+  </si>
+  <si>
+    <t>4.1060</t>
+  </si>
+  <si>
+    <t>2653.00</t>
+  </si>
+  <si>
+    <t>-0.20</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>5.1500</t>
+  </si>
+  <si>
+    <t>5.4450</t>
+  </si>
+  <si>
+    <t>5.3000</t>
+  </si>
+  <si>
+    <t>758.00</t>
+  </si>
+  <si>
+    <t>4.23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -673,396 +1369,1270 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G53"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" t="s">
         <v>55</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" t="s">
         <v>56</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" t="s">
         <v>59</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>60</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="G11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C12" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D12" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E12" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F12" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G12" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F14" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="G14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B15" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E15" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G15" t="s">
-        <v>94</v>
+        <v>96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" t="s">
+        <v>75</v>
+      </c>
+      <c r="E16" t="s">
+        <v>100</v>
+      </c>
+      <c r="F16" t="s">
+        <v>101</v>
+      </c>
+      <c r="G16" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" t="s">
+        <v>104</v>
+      </c>
+      <c r="C17" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" t="s">
+        <v>106</v>
+      </c>
+      <c r="E17" t="s">
+        <v>105</v>
+      </c>
+      <c r="F17" t="s">
+        <v>107</v>
+      </c>
+      <c r="G17" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" t="s">
+        <v>110</v>
+      </c>
+      <c r="C18" t="s">
+        <v>111</v>
+      </c>
+      <c r="D18" t="s">
+        <v>112</v>
+      </c>
+      <c r="E18" t="s">
+        <v>113</v>
+      </c>
+      <c r="F18" t="s">
+        <v>114</v>
+      </c>
+      <c r="G18" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" t="s">
+        <v>117</v>
+      </c>
+      <c r="C19" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" t="s">
+        <v>119</v>
+      </c>
+      <c r="E19" t="s">
+        <v>119</v>
+      </c>
+      <c r="F19" t="s">
+        <v>120</v>
+      </c>
+      <c r="G19" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" t="s">
+        <v>123</v>
+      </c>
+      <c r="C20" t="s">
+        <v>123</v>
+      </c>
+      <c r="D20" t="s">
+        <v>124</v>
+      </c>
+      <c r="E20" t="s">
+        <v>125</v>
+      </c>
+      <c r="F20" t="s">
+        <v>126</v>
+      </c>
+      <c r="G20" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>128</v>
+      </c>
+      <c r="B21" t="s">
+        <v>129</v>
+      </c>
+      <c r="C21" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" t="s">
+        <v>131</v>
+      </c>
+      <c r="E21" t="s">
+        <v>132</v>
+      </c>
+      <c r="F21" t="s">
+        <v>133</v>
+      </c>
+      <c r="G21" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" t="s">
+        <v>136</v>
+      </c>
+      <c r="C22" t="s">
+        <v>137</v>
+      </c>
+      <c r="D22" t="s">
+        <v>138</v>
+      </c>
+      <c r="E22" t="s">
+        <v>139</v>
+      </c>
+      <c r="F22" t="s">
+        <v>140</v>
+      </c>
+      <c r="G22" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23" t="s">
+        <v>142</v>
+      </c>
+      <c r="C23" t="s">
+        <v>143</v>
+      </c>
+      <c r="D23" t="s">
+        <v>144</v>
+      </c>
+      <c r="E23" t="s">
+        <v>145</v>
+      </c>
+      <c r="F23" t="s">
+        <v>146</v>
+      </c>
+      <c r="G23" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>148</v>
+      </c>
+      <c r="B24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C24" t="s">
+        <v>150</v>
+      </c>
+      <c r="D24" t="s">
+        <v>151</v>
+      </c>
+      <c r="E24" t="s">
+        <v>152</v>
+      </c>
+      <c r="F24" t="s">
+        <v>153</v>
+      </c>
+      <c r="G24" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C25" t="s">
+        <v>157</v>
+      </c>
+      <c r="D25" t="s">
+        <v>158</v>
+      </c>
+      <c r="E25" t="s">
+        <v>159</v>
+      </c>
+      <c r="F25" t="s">
+        <v>160</v>
+      </c>
+      <c r="G25" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26" t="s">
+        <v>163</v>
+      </c>
+      <c r="C26" t="s">
+        <v>163</v>
+      </c>
+      <c r="D26" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" t="s">
+        <v>164</v>
+      </c>
+      <c r="F26" t="s">
+        <v>165</v>
+      </c>
+      <c r="G26" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>167</v>
+      </c>
+      <c r="B27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" t="s">
+        <v>168</v>
+      </c>
+      <c r="D27" t="s">
+        <v>169</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>170</v>
+      </c>
+      <c r="G27" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>172</v>
+      </c>
+      <c r="B28" t="s">
+        <v>173</v>
+      </c>
+      <c r="C28" t="s">
+        <v>174</v>
+      </c>
+      <c r="D28" t="s">
+        <v>175</v>
+      </c>
+      <c r="E28" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" t="s">
+        <v>176</v>
+      </c>
+      <c r="G28" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29" t="s">
+        <v>179</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>180</v>
+      </c>
+      <c r="E29" t="s">
+        <v>181</v>
+      </c>
+      <c r="F29" t="s">
+        <v>170</v>
+      </c>
+      <c r="G29" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" t="s">
+        <v>184</v>
+      </c>
+      <c r="D30" t="s">
+        <v>185</v>
+      </c>
+      <c r="E30" t="s">
+        <v>186</v>
+      </c>
+      <c r="F30" t="s">
+        <v>176</v>
+      </c>
+      <c r="G30" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31" t="s">
+        <v>189</v>
+      </c>
+      <c r="C31" t="s">
+        <v>190</v>
+      </c>
+      <c r="D31" t="s">
+        <v>191</v>
+      </c>
+      <c r="E31" t="s">
+        <v>192</v>
+      </c>
+      <c r="F31" t="s">
+        <v>176</v>
+      </c>
+      <c r="G31" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>194</v>
+      </c>
+      <c r="B32" t="s">
+        <v>195</v>
+      </c>
+      <c r="C32" t="s">
+        <v>190</v>
+      </c>
+      <c r="D32" t="s">
+        <v>196</v>
+      </c>
+      <c r="E32" t="s">
+        <v>197</v>
+      </c>
+      <c r="F32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G32" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>200</v>
+      </c>
+      <c r="B33" t="s">
+        <v>201</v>
+      </c>
+      <c r="C33" t="s">
+        <v>201</v>
+      </c>
+      <c r="D33" t="s">
+        <v>202</v>
+      </c>
+      <c r="E33" t="s">
+        <v>203</v>
+      </c>
+      <c r="F33" t="s">
+        <v>204</v>
+      </c>
+      <c r="G33" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>206</v>
+      </c>
+      <c r="B34" t="s">
+        <v>207</v>
+      </c>
+      <c r="C34" t="s">
+        <v>208</v>
+      </c>
+      <c r="D34" t="s">
+        <v>209</v>
+      </c>
+      <c r="E34" t="s">
+        <v>210</v>
+      </c>
+      <c r="F34" t="s">
+        <v>211</v>
+      </c>
+      <c r="G34" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>213</v>
+      </c>
+      <c r="B35" t="s">
+        <v>214</v>
+      </c>
+      <c r="C35" t="s">
+        <v>214</v>
+      </c>
+      <c r="D35" t="s">
+        <v>215</v>
+      </c>
+      <c r="E35" t="s">
+        <v>216</v>
+      </c>
+      <c r="F35" t="s">
+        <v>217</v>
+      </c>
+      <c r="G35" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>219</v>
+      </c>
+      <c r="B36" t="s">
+        <v>220</v>
+      </c>
+      <c r="C36" t="s">
+        <v>221</v>
+      </c>
+      <c r="D36" t="s">
+        <v>222</v>
+      </c>
+      <c r="E36" t="s">
+        <v>223</v>
+      </c>
+      <c r="F36" t="s">
+        <v>224</v>
+      </c>
+      <c r="G36" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>226</v>
+      </c>
+      <c r="B37" t="s">
+        <v>227</v>
+      </c>
+      <c r="C37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D37" t="s">
+        <v>229</v>
+      </c>
+      <c r="E37" t="s">
+        <v>158</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>231</v>
+      </c>
+      <c r="B38" t="s">
+        <v>232</v>
+      </c>
+      <c r="C38" t="s">
+        <v>233</v>
+      </c>
+      <c r="D38" t="s">
+        <v>234</v>
+      </c>
+      <c r="E38" t="s">
+        <v>235</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>237</v>
+      </c>
+      <c r="B39" t="s">
+        <v>238</v>
+      </c>
+      <c r="C39" t="s">
+        <v>239</v>
+      </c>
+      <c r="D39" t="s">
+        <v>240</v>
+      </c>
+      <c r="E39" t="s">
+        <v>241</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>243</v>
+      </c>
+      <c r="B40" t="s">
+        <v>244</v>
+      </c>
+      <c r="C40" t="s">
+        <v>245</v>
+      </c>
+      <c r="D40" t="s">
+        <v>246</v>
+      </c>
+      <c r="E40" t="s">
+        <v>247</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>249</v>
+      </c>
+      <c r="B41" t="s">
+        <v>250</v>
+      </c>
+      <c r="C41" t="s">
+        <v>251</v>
+      </c>
+      <c r="D41" t="s">
+        <v>252</v>
+      </c>
+      <c r="E41" t="s">
+        <v>253</v>
+      </c>
+      <c r="F41" t="s">
+        <v>254</v>
+      </c>
+      <c r="G41" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B42" t="s">
+        <v>257</v>
+      </c>
+      <c r="C42" t="s">
+        <v>258</v>
+      </c>
+      <c r="D42" t="s">
+        <v>259</v>
+      </c>
+      <c r="E42" t="s">
+        <v>260</v>
+      </c>
+      <c r="F42" t="s">
+        <v>261</v>
+      </c>
+      <c r="G42" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>263</v>
+      </c>
+      <c r="B43" t="s">
+        <v>264</v>
+      </c>
+      <c r="C43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" t="s">
+        <v>265</v>
+      </c>
+      <c r="E43" t="s">
+        <v>266</v>
+      </c>
+      <c r="F43" t="s">
+        <v>267</v>
+      </c>
+      <c r="G43" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>269</v>
+      </c>
+      <c r="B44" t="s">
+        <v>138</v>
+      </c>
+      <c r="C44" t="s">
+        <v>270</v>
+      </c>
+      <c r="D44" t="s">
+        <v>271</v>
+      </c>
+      <c r="E44" t="s">
+        <v>272</v>
+      </c>
+      <c r="F44" t="s">
+        <v>273</v>
+      </c>
+      <c r="G44" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>275</v>
+      </c>
+      <c r="B45" t="s">
+        <v>276</v>
+      </c>
+      <c r="C45" t="s">
+        <v>277</v>
+      </c>
+      <c r="D45" t="s">
+        <v>278</v>
+      </c>
+      <c r="E45" t="s">
+        <v>278</v>
+      </c>
+      <c r="F45" t="s">
+        <v>279</v>
+      </c>
+      <c r="G45" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>281</v>
+      </c>
+      <c r="B46" t="s">
+        <v>282</v>
+      </c>
+      <c r="C46" t="s">
+        <v>270</v>
+      </c>
+      <c r="D46" t="s">
+        <v>258</v>
+      </c>
+      <c r="E46" t="s">
+        <v>283</v>
+      </c>
+      <c r="F46" t="s">
+        <v>284</v>
+      </c>
+      <c r="G46" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>286</v>
+      </c>
+      <c r="B47" t="s">
+        <v>287</v>
+      </c>
+      <c r="C47" t="s">
+        <v>288</v>
+      </c>
+      <c r="D47" t="s">
+        <v>289</v>
+      </c>
+      <c r="E47" t="s">
+        <v>290</v>
+      </c>
+      <c r="F47" t="s">
+        <v>284</v>
+      </c>
+      <c r="G47" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>292</v>
+      </c>
+      <c r="B48" t="s">
+        <v>293</v>
+      </c>
+      <c r="C48" t="s">
+        <v>293</v>
+      </c>
+      <c r="D48" t="s">
+        <v>294</v>
+      </c>
+      <c r="E48" t="s">
+        <v>295</v>
+      </c>
+      <c r="F48" t="s">
+        <v>296</v>
+      </c>
+      <c r="G48" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>298</v>
+      </c>
+      <c r="B49" t="s">
+        <v>299</v>
+      </c>
+      <c r="C49" t="s">
+        <v>300</v>
+      </c>
+      <c r="D49" t="s">
+        <v>301</v>
+      </c>
+      <c r="E49" t="s">
+        <v>302</v>
+      </c>
+      <c r="F49" t="s">
+        <v>303</v>
+      </c>
+      <c r="G49" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>305</v>
+      </c>
+      <c r="B50" t="s">
+        <v>306</v>
+      </c>
+      <c r="C50" t="s">
+        <v>131</v>
+      </c>
+      <c r="D50" t="s">
+        <v>307</v>
+      </c>
+      <c r="E50" t="s">
+        <v>308</v>
+      </c>
+      <c r="F50" t="s">
+        <v>303</v>
+      </c>
+      <c r="G50" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>310</v>
+      </c>
+      <c r="B51" t="s">
+        <v>311</v>
+      </c>
+      <c r="C51" t="s">
+        <v>312</v>
+      </c>
+      <c r="D51" t="s">
+        <v>313</v>
+      </c>
+      <c r="E51" t="s">
+        <v>314</v>
+      </c>
+      <c r="F51" t="s">
+        <v>303</v>
+      </c>
+      <c r="G51" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>316</v>
+      </c>
+      <c r="B52" t="s">
+        <v>317</v>
+      </c>
+      <c r="C52" t="s">
+        <v>175</v>
+      </c>
+      <c r="D52" t="s">
+        <v>318</v>
+      </c>
+      <c r="E52" t="s">
+        <v>175</v>
+      </c>
+      <c r="F52" t="s">
+        <v>319</v>
+      </c>
+      <c r="G52" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>321</v>
+      </c>
+      <c r="B53" t="s">
+        <v>322</v>
+      </c>
+      <c r="C53" t="s">
+        <v>323</v>
+      </c>
+      <c r="D53" t="s">
+        <v>322</v>
+      </c>
+      <c r="E53" t="s">
+        <v>324</v>
+      </c>
+      <c r="F53" t="s">
+        <v>325</v>
+      </c>
+      <c r="G53" t="s">
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">