--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="331">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2022-01-01</t>
   </si>
   <si>
@@ -979,60 +979,72 @@
   <si>
     <t>17.18</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>4.9740</t>
   </si>
   <si>
     <t>4.1060</t>
   </si>
   <si>
     <t>2653.00</t>
   </si>
   <si>
     <t>-0.20</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>5.1500</t>
   </si>
   <si>
-    <t>5.4450</t>
-[...8 lines deleted...]
-    <t>4.23</t>
+    <t>4169.00</t>
+  </si>
+  <si>
+    <t>31.17</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>6.7100</t>
+  </si>
+  <si>
+    <t>7.3100</t>
+  </si>
+  <si>
+    <t>6.5200</t>
+  </si>
+  <si>
+    <t>1516.00</t>
+  </si>
+  <si>
+    <t>9.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1369,51 +1381,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G53"/>
+  <dimension ref="A1:G54"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -2576,63 +2588,86 @@
       </c>
       <c r="C52" t="s">
         <v>175</v>
       </c>
       <c r="D52" t="s">
         <v>318</v>
       </c>
       <c r="E52" t="s">
         <v>175</v>
       </c>
       <c r="F52" t="s">
         <v>319</v>
       </c>
       <c r="G52" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>321</v>
       </c>
       <c r="B53" t="s">
         <v>322</v>
       </c>
       <c r="C53" t="s">
-        <v>323</v>
+        <v>110</v>
       </c>
       <c r="D53" t="s">
         <v>322</v>
       </c>
       <c r="E53" t="s">
+        <v>191</v>
+      </c>
+      <c r="F53" t="s">
+        <v>323</v>
+      </c>
+      <c r="G53" t="s">
         <v>324</v>
       </c>
-      <c r="F53" t="s">
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
         <v>325</v>
       </c>
-      <c r="G53" t="s">
+      <c r="B54" t="s">
         <v>326</v>
+      </c>
+      <c r="C54" t="s">
+        <v>327</v>
+      </c>
+      <c r="D54" t="s">
+        <v>328</v>
+      </c>
+      <c r="E54" t="s">
+        <v>327</v>
+      </c>
+      <c r="F54" t="s">
+        <v>329</v>
+      </c>
+      <c r="G54" t="s">
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">