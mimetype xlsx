--- v2 (2026-05-24)
+++ v3 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="341">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2022-01-01</t>
   </si>
   <si>
@@ -313,51 +313,51 @@
   <si>
     <t>4.8280</t>
   </si>
   <si>
     <t>5.7000</t>
   </si>
   <si>
     <t>799.00</t>
   </si>
   <si>
     <t>-2.81</t>
   </si>
   <si>
     <t>2023-03-01</t>
   </si>
   <si>
     <t>5.1750</t>
   </si>
   <si>
     <t>5.8000</t>
   </si>
   <si>
     <t>5.2250</t>
   </si>
   <si>
-    <t>690.00</t>
+    <t>880.00</t>
   </si>
   <si>
     <t>-8.33</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>5.2800</t>
   </si>
   <si>
     <t>6.9750</t>
   </si>
   <si>
     <t>4.9520</t>
   </si>
   <si>
     <t>1362.00</t>
   </si>
   <si>
     <t>33.49</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
@@ -991,60 +991,90 @@
   <si>
     <t>2653.00</t>
   </si>
   <si>
     <t>-0.20</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>5.1500</t>
   </si>
   <si>
     <t>4169.00</t>
   </si>
   <si>
     <t>31.17</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>6.7100</t>
   </si>
   <si>
-    <t>7.3100</t>
+    <t>7.6900</t>
   </si>
   <si>
     <t>6.5200</t>
   </si>
   <si>
-    <t>1516.00</t>
-[...2 lines deleted...]
-    <t>9.60</t>
+    <t>2412.00</t>
+  </si>
+  <si>
+    <t>15.29</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>7.5200</t>
+  </si>
+  <si>
+    <t>7.9000</t>
+  </si>
+  <si>
+    <t>7.0500</t>
+  </si>
+  <si>
+    <t>7.6000</t>
+  </si>
+  <si>
+    <t>22534.00</t>
+  </si>
+  <si>
+    <t>-1.17</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>6.00</t>
+  </si>
+  <si>
+    <t>-11.71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1381,51 +1411,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G54"/>
+  <dimension ref="A1:G56"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -2624,50 +2654,96 @@
       <c r="G53" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>325</v>
       </c>
       <c r="B54" t="s">
         <v>326</v>
       </c>
       <c r="C54" t="s">
         <v>327</v>
       </c>
       <c r="D54" t="s">
         <v>328</v>
       </c>
       <c r="E54" t="s">
         <v>327</v>
       </c>
       <c r="F54" t="s">
         <v>329</v>
       </c>
       <c r="G54" t="s">
         <v>330</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>331</v>
+      </c>
+      <c r="B55" t="s">
+        <v>332</v>
+      </c>
+      <c r="C55" t="s">
+        <v>333</v>
+      </c>
+      <c r="D55" t="s">
+        <v>334</v>
+      </c>
+      <c r="E55" t="s">
+        <v>335</v>
+      </c>
+      <c r="F55" t="s">
+        <v>336</v>
+      </c>
+      <c r="G55" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>338</v>
+      </c>
+      <c r="B56" t="s">
+        <v>332</v>
+      </c>
+      <c r="C56" t="s">
+        <v>332</v>
+      </c>
+      <c r="D56" t="s">
+        <v>328</v>
+      </c>
+      <c r="E56" t="s">
+        <v>326</v>
+      </c>
+      <c r="F56" t="s">
+        <v>339</v>
+      </c>
+      <c r="G56" t="s">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">