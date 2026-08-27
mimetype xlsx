--- v3 (2026-07-11)
+++ v4 (2026-08-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="350">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2022-01-01</t>
   </si>
   <si>
@@ -1027,54 +1027,81 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>7.5200</t>
   </si>
   <si>
     <t>7.9000</t>
   </si>
   <si>
     <t>7.0500</t>
   </si>
   <si>
     <t>7.6000</t>
   </si>
   <si>
     <t>22534.00</t>
   </si>
   <si>
     <t>-1.17</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>6.00</t>
-[...2 lines deleted...]
-    <t>-11.71</t>
+    <t>5.9100</t>
+  </si>
+  <si>
+    <t>6.4600</t>
+  </si>
+  <si>
+    <t>16.00</t>
+  </si>
+  <si>
+    <t>-15.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>6.2700</t>
+  </si>
+  <si>
+    <t>6.9700</t>
+  </si>
+  <si>
+    <t>5.9000</t>
+  </si>
+  <si>
+    <t>6.6900</t>
+  </si>
+  <si>
+    <t>24.00</t>
+  </si>
+  <si>
+    <t>3.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1411,51 +1438,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G56"/>
+  <dimension ref="A1:G57"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -2690,60 +2717,83 @@
       </c>
       <c r="D55" t="s">
         <v>334</v>
       </c>
       <c r="E55" t="s">
         <v>335</v>
       </c>
       <c r="F55" t="s">
         <v>336</v>
       </c>
       <c r="G55" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>338</v>
       </c>
       <c r="B56" t="s">
         <v>332</v>
       </c>
       <c r="C56" t="s">
         <v>332</v>
       </c>
       <c r="D56" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="E56" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="F56" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="G56" t="s">
-        <v>340</v>
+        <v>342</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>343</v>
+      </c>
+      <c r="B57" t="s">
+        <v>344</v>
+      </c>
+      <c r="C57" t="s">
+        <v>345</v>
+      </c>
+      <c r="D57" t="s">
+        <v>346</v>
+      </c>
+      <c r="E57" t="s">
+        <v>347</v>
+      </c>
+      <c r="F57" t="s">
+        <v>348</v>
+      </c>
+      <c r="G57" t="s">
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">