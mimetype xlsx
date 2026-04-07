--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -8,106 +8,157 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UXA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="102">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>79.6500</t>
+  </si>
+  <si>
+    <t>82.0000</t>
+  </si>
+  <si>
+    <t>79.3500</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>83.5500</t>
+  </si>
+  <si>
+    <t>80.1000</t>
+  </si>
+  <si>
+    <t>-2.32</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>81.8500</t>
+  </si>
+  <si>
+    <t>76.5500</t>
+  </si>
+  <si>
+    <t>77.5000</t>
+  </si>
+  <si>
+    <t>-3.25</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>77.8500</t>
+  </si>
+  <si>
+    <t>70.0000</t>
+  </si>
+  <si>
+    <t>71.3500</t>
+  </si>
+  <si>
+    <t>-7.94</t>
+  </si>
+  <si>
     <t>2025-01-01</t>
   </si>
   <si>
-    <t>73.7500</t>
-[...2 lines deleted...]
-    <t>74.0000</t>
+    <t>75.0000</t>
   </si>
   <si>
     <t>68.7000</t>
   </si>
   <si>
     <t>71.2000</t>
   </si>
   <si>
-    <t>0.00</t>
+    <t>-0.21</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>72.8000</t>
   </si>
   <si>
     <t>64.3000</t>
   </si>
   <si>
     <t>65.5500</t>
   </si>
   <si>
-    <t>-7.94</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-03-01</t>
   </si>
   <si>
     <t>63.5500</t>
   </si>
   <si>
     <t>64.3500</t>
   </si>
   <si>
     <t>-1.83</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>67.5000</t>
   </si>
   <si>
     <t>4.90</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>68.0000</t>
@@ -151,132 +202,162 @@
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
     <t>71.6000</t>
   </si>
   <si>
     <t>76.6500</t>
   </si>
   <si>
     <t>71.4500</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>83.4500</t>
   </si>
   <si>
     <t>75.2500</t>
   </si>
   <si>
-    <t>82.0000</t>
-[...1 lines deleted...]
-  <si>
     <t>6.98</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>81.9500</t>
   </si>
   <si>
     <t>84.0500</t>
   </si>
   <si>
     <t>76.3000</t>
   </si>
   <si>
     <t>82.1500</t>
   </si>
   <si>
     <t>0.18</t>
   </si>
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
     <t>82.4000</t>
   </si>
   <si>
     <t>75.8500</t>
   </si>
   <si>
     <t>76.4500</t>
   </si>
   <si>
     <t>-6.94</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>76.2500</t>
   </si>
   <si>
-    <t>81.8500</t>
-[...1 lines deleted...]
-  <si>
     <t>7.06</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>101.6006</t>
   </si>
   <si>
     <t>81.6500</t>
   </si>
   <si>
     <t>99.2989</t>
   </si>
   <si>
     <t>21.32</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>99.2483</t>
   </si>
   <si>
     <t>99.2996</t>
   </si>
   <si>
     <t>85.2078</t>
   </si>
   <si>
-    <t>88.8795</t>
-[...2 lines deleted...]
-    <t>-10.49</t>
+    <t>86.5733</t>
+  </si>
+  <si>
+    <t>-12.82</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>86.5831</t>
+  </si>
+  <si>
+    <t>86.5919</t>
+  </si>
+  <si>
+    <t>83.4604</t>
+  </si>
+  <si>
+    <t>83.9319</t>
+  </si>
+  <si>
+    <t>-3.05</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>83.8793</t>
+  </si>
+  <si>
+    <t>85.1925</t>
+  </si>
+  <si>
+    <t>83.8739</t>
+  </si>
+  <si>
+    <t>85.1782</t>
+  </si>
+  <si>
+    <t>1.48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -613,396 +694,534 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>13</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>14</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
-[...5 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>23</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" t="s">
         <v>45</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" t="s">
         <v>55</v>
-      </c>
-[...16 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" t="s">
         <v>64</v>
-      </c>
-[...16 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" t="s">
         <v>70</v>
       </c>
-      <c r="C15" t="s">
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>71</v>
       </c>
-      <c r="D15" t="s">
+      <c r="B16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" t="s">
         <v>72</v>
       </c>
-      <c r="E15" t="s">
+      <c r="D16" t="s">
         <v>73</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" t="s">
+      <c r="E16" t="s">
         <v>74</v>
+      </c>
+      <c r="F16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E18" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E19" t="s">
+        <v>88</v>
+      </c>
+      <c r="F19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>91</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" t="s">
+        <v>94</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E21" t="s">
+        <v>100</v>
+      </c>
+      <c r="F21" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">