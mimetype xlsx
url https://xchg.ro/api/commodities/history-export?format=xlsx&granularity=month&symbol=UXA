--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UXA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="108">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -304,60 +304,78 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>86.5831</t>
   </si>
   <si>
     <t>86.5919</t>
   </si>
   <si>
     <t>83.4604</t>
   </si>
   <si>
     <t>83.9319</t>
   </si>
   <si>
     <t>-3.05</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>83.8793</t>
   </si>
   <si>
-    <t>85.1925</t>
+    <t>87.1935</t>
   </si>
   <si>
     <t>83.8739</t>
   </si>
   <si>
-    <t>85.1782</t>
-[...2 lines deleted...]
-    <t>1.48</t>
+    <t>87.0262</t>
+  </si>
+  <si>
+    <t>3.69</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>86.8344</t>
+  </si>
+  <si>
+    <t>86.8915</t>
+  </si>
+  <si>
+    <t>84.4578</t>
+  </si>
+  <si>
+    <t>84.6833</t>
+  </si>
+  <si>
+    <t>-2.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -694,51 +712,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1178,50 +1196,73 @@
       <c r="G20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>97</v>
       </c>
       <c r="C21" t="s">
         <v>98</v>
       </c>
       <c r="D21" t="s">
         <v>99</v>
       </c>
       <c r="E21" t="s">
         <v>100</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>101</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
+        <v>103</v>
+      </c>
+      <c r="C22" t="s">
+        <v>104</v>
+      </c>
+      <c r="D22" t="s">
+        <v>105</v>
+      </c>
+      <c r="E22" t="s">
+        <v>106</v>
+      </c>
+      <c r="F22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">