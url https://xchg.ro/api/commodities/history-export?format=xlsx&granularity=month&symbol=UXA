--- v2 (2026-05-23)
+++ v3 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UXA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="120">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -325,57 +325,93 @@
   <si>
     <t>83.8793</t>
   </si>
   <si>
     <t>87.1935</t>
   </si>
   <si>
     <t>83.8739</t>
   </si>
   <si>
     <t>87.0262</t>
   </si>
   <si>
     <t>3.69</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>86.8344</t>
   </si>
   <si>
     <t>86.8915</t>
   </si>
   <si>
-    <t>84.4578</t>
-[...5 lines deleted...]
-    <t>-2.69</t>
+    <t>84.2158</t>
+  </si>
+  <si>
+    <t>85.0871</t>
+  </si>
+  <si>
+    <t>-2.23</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>85.0397</t>
+  </si>
+  <si>
+    <t>86.2897</t>
+  </si>
+  <si>
+    <t>84.9577</t>
+  </si>
+  <si>
+    <t>85.0989</t>
+  </si>
+  <si>
+    <t>0.01</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>85.5393</t>
+  </si>
+  <si>
+    <t>86.0915</t>
+  </si>
+  <si>
+    <t>85.4631</t>
+  </si>
+  <si>
+    <t>85.5321</t>
+  </si>
+  <si>
+    <t>0.51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -712,51 +748,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1219,50 +1255,96 @@
       <c r="G21" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" t="s">
         <v>104</v>
       </c>
       <c r="D22" t="s">
         <v>105</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
         <v>107</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>108</v>
+      </c>
+      <c r="B23" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" t="s">
+        <v>110</v>
+      </c>
+      <c r="D23" t="s">
+        <v>111</v>
+      </c>
+      <c r="E23" t="s">
+        <v>112</v>
+      </c>
+      <c r="F23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" t="s">
+        <v>117</v>
+      </c>
+      <c r="E24" t="s">
+        <v>118</v>
+      </c>
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">