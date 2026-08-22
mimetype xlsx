--- v3 (2026-07-07)
+++ v4 (2026-08-22)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UXA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="126">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -358,60 +358,78 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>85.0397</t>
   </si>
   <si>
     <t>86.2897</t>
   </si>
   <si>
     <t>84.9577</t>
   </si>
   <si>
     <t>85.0989</t>
   </si>
   <si>
     <t>0.01</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>85.5393</t>
   </si>
   <si>
-    <t>86.0915</t>
-[...8 lines deleted...]
-    <t>0.51</t>
+    <t>86.6426</t>
+  </si>
+  <si>
+    <t>85.1211</t>
+  </si>
+  <si>
+    <t>86.5818</t>
+  </si>
+  <si>
+    <t>1.74</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>86.6338</t>
+  </si>
+  <si>
+    <t>88.8760</t>
+  </si>
+  <si>
+    <t>86.2594</t>
+  </si>
+  <si>
+    <t>88.8347</t>
+  </si>
+  <si>
+    <t>2.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -748,51 +766,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G25"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1301,50 +1319,73 @@
       <c r="G23" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>114</v>
       </c>
       <c r="B24" t="s">
         <v>115</v>
       </c>
       <c r="C24" t="s">
         <v>116</v>
       </c>
       <c r="D24" t="s">
         <v>117</v>
       </c>
       <c r="E24" t="s">
         <v>118</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
         <v>119</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C25" t="s">
+        <v>122</v>
+      </c>
+      <c r="D25" t="s">
+        <v>123</v>
+      </c>
+      <c r="E25" t="s">
+        <v>124</v>
+      </c>
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">