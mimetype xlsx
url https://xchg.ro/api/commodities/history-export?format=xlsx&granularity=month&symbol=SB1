--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -8,178 +8,3406 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1554" uniqueCount="1173">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
+    <t>2007-12-01</t>
+  </si>
+  <si>
+    <t>2.3958</t>
+  </si>
+  <si>
+    <t>2.5000</t>
+  </si>
+  <si>
+    <t>2.3750</t>
+  </si>
+  <si>
+    <t>2.4479</t>
+  </si>
+  <si>
+    <t>10804.00</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>2008-01-01</t>
+  </si>
+  <si>
+    <t>2.6458</t>
+  </si>
+  <si>
+    <t>1.8333</t>
+  </si>
+  <si>
+    <t>2.1771</t>
+  </si>
+  <si>
+    <t>391212.00</t>
+  </si>
+  <si>
+    <t>-11.06</t>
+  </si>
+  <si>
+    <t>2008-02-01</t>
+  </si>
+  <si>
+    <t>2.1875</t>
+  </si>
+  <si>
+    <t>2.6042</t>
+  </si>
+  <si>
+    <t>2.5521</t>
+  </si>
+  <si>
+    <t>346595.00</t>
+  </si>
+  <si>
+    <t>17.22</t>
+  </si>
+  <si>
+    <t>2008-03-01</t>
+  </si>
+  <si>
+    <t>1.8750</t>
+  </si>
+  <si>
+    <t>159189.00</t>
+  </si>
+  <si>
+    <t>-14.29</t>
+  </si>
+  <si>
+    <t>2008-04-01</t>
+  </si>
+  <si>
+    <t>2.2813</t>
+  </si>
+  <si>
+    <t>2.5313</t>
+  </si>
+  <si>
+    <t>2.0833</t>
+  </si>
+  <si>
+    <t>68388.00</t>
+  </si>
+  <si>
+    <t>9.52</t>
+  </si>
+  <si>
+    <t>2008-05-01</t>
+  </si>
+  <si>
+    <t>2.4375</t>
+  </si>
+  <si>
+    <t>2.6250</t>
+  </si>
+  <si>
+    <t>2.2188</t>
+  </si>
+  <si>
+    <t>2.3021</t>
+  </si>
+  <si>
+    <t>157278.00</t>
+  </si>
+  <si>
+    <t>-3.91</t>
+  </si>
+  <si>
+    <t>2008-06-01</t>
+  </si>
+  <si>
+    <t>2.3438</t>
+  </si>
+  <si>
+    <t>1.9479</t>
+  </si>
+  <si>
+    <t>55322.00</t>
+  </si>
+  <si>
+    <t>-15.38</t>
+  </si>
+  <si>
+    <t>2008-07-01</t>
+  </si>
+  <si>
+    <t>1.8958</t>
+  </si>
+  <si>
+    <t>1.5104</t>
+  </si>
+  <si>
+    <t>1.6146</t>
+  </si>
+  <si>
+    <t>74848.00</t>
+  </si>
+  <si>
+    <t>-17.11</t>
+  </si>
+  <si>
+    <t>2008-08-01</t>
+  </si>
+  <si>
+    <t>1.8229</t>
+  </si>
+  <si>
+    <t>37357.00</t>
+  </si>
+  <si>
+    <t>12.90</t>
+  </si>
+  <si>
+    <t>2008-09-01</t>
+  </si>
+  <si>
+    <t>1.8542</t>
+  </si>
+  <si>
+    <t>1.3125</t>
+  </si>
+  <si>
+    <t>1.3750</t>
+  </si>
+  <si>
+    <t>73153.00</t>
+  </si>
+  <si>
+    <t>-24.57</t>
+  </si>
+  <si>
+    <t>2008-10-01</t>
+  </si>
+  <si>
+    <t>1.5625</t>
+  </si>
+  <si>
+    <t>0.9063</t>
+  </si>
+  <si>
+    <t>1.0104</t>
+  </si>
+  <si>
+    <t>96055.00</t>
+  </si>
+  <si>
+    <t>-26.52</t>
+  </si>
+  <si>
+    <t>2008-11-01</t>
+  </si>
+  <si>
+    <t>1.0313</t>
+  </si>
+  <si>
+    <t>1.3438</t>
+  </si>
+  <si>
+    <t>0.9896</t>
+  </si>
+  <si>
+    <t>1.0625</t>
+  </si>
+  <si>
+    <t>54080.00</t>
+  </si>
+  <si>
+    <t>5.15</t>
+  </si>
+  <si>
+    <t>2008-12-01</t>
+  </si>
+  <si>
+    <t>1.0417</t>
+  </si>
+  <si>
+    <t>22014.00</t>
+  </si>
+  <si>
+    <t>-2.94</t>
+  </si>
+  <si>
+    <t>2009-01-01</t>
+  </si>
+  <si>
+    <t>2009-02-01</t>
+  </si>
+  <si>
+    <t>2009-03-01</t>
+  </si>
+  <si>
+    <t>2009-04-01</t>
+  </si>
+  <si>
+    <t>2009-05-01</t>
+  </si>
+  <si>
+    <t>2009-06-01</t>
+  </si>
+  <si>
+    <t>2009-07-01</t>
+  </si>
+  <si>
+    <t>2009-08-01</t>
+  </si>
+  <si>
+    <t>2009-09-01</t>
+  </si>
+  <si>
+    <t>2009-10-01</t>
+  </si>
+  <si>
+    <t>2009-11-01</t>
+  </si>
+  <si>
+    <t>2009-12-01</t>
+  </si>
+  <si>
+    <t>2010-01-01</t>
+  </si>
+  <si>
+    <t>2010-02-01</t>
+  </si>
+  <si>
+    <t>2010-03-01</t>
+  </si>
+  <si>
+    <t>2010-04-01</t>
+  </si>
+  <si>
+    <t>2010-05-01</t>
+  </si>
+  <si>
+    <t>0.7646</t>
+  </si>
+  <si>
+    <t>0.7927</t>
+  </si>
+  <si>
+    <t>5759.00</t>
+  </si>
+  <si>
+    <t>-23.13</t>
+  </si>
+  <si>
+    <t>2010-06-01</t>
+  </si>
+  <si>
+    <t>0.8333</t>
+  </si>
+  <si>
+    <t>0.6354</t>
+  </si>
+  <si>
+    <t>0.6875</t>
+  </si>
+  <si>
+    <t>31862.00</t>
+  </si>
+  <si>
+    <t>-13.27</t>
+  </si>
+  <si>
+    <t>2010-07-01</t>
+  </si>
+  <si>
+    <t>0.6458</t>
+  </si>
+  <si>
+    <t>0.8438</t>
+  </si>
+  <si>
+    <t>0.6146</t>
+  </si>
+  <si>
+    <t>0.7948</t>
+  </si>
+  <si>
+    <t>63755.00</t>
+  </si>
+  <si>
+    <t>15.61</t>
+  </si>
+  <si>
+    <t>2010-08-01</t>
+  </si>
+  <si>
+    <t>0.8500</t>
+  </si>
+  <si>
+    <t>0.7500</t>
+  </si>
+  <si>
+    <t>59477.00</t>
+  </si>
+  <si>
+    <t>-5.64</t>
+  </si>
+  <si>
+    <t>2010-09-01</t>
+  </si>
+  <si>
+    <t>0.7396</t>
+  </si>
+  <si>
+    <t>0.5417</t>
+  </si>
+  <si>
+    <t>550870.00</t>
+  </si>
+  <si>
+    <t>-18.06</t>
+  </si>
+  <si>
+    <t>2010-10-01</t>
+  </si>
+  <si>
+    <t>0.3750</t>
+  </si>
+  <si>
+    <t>0.5990</t>
+  </si>
+  <si>
+    <t>85052.00</t>
+  </si>
+  <si>
+    <t>-2.54</t>
+  </si>
+  <si>
+    <t>2010-11-01</t>
+  </si>
+  <si>
+    <t>0.5521</t>
+  </si>
+  <si>
+    <t>264481.00</t>
+  </si>
+  <si>
+    <t>-7.83</t>
+  </si>
+  <si>
+    <t>2010-12-01</t>
+  </si>
+  <si>
+    <t>0.5833</t>
+  </si>
+  <si>
+    <t>0.5740</t>
+  </si>
+  <si>
+    <t>73639.00</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>2011-01-01</t>
+  </si>
+  <si>
+    <t>0.6052</t>
+  </si>
+  <si>
+    <t>0.6979</t>
+  </si>
+  <si>
+    <t>0.5635</t>
+  </si>
+  <si>
+    <t>0.6667</t>
+  </si>
+  <si>
+    <t>43635.00</t>
+  </si>
+  <si>
+    <t>16.15</t>
+  </si>
+  <si>
+    <t>2011-02-01</t>
+  </si>
+  <si>
+    <t>0.6250</t>
+  </si>
+  <si>
+    <t>0.8125</t>
+  </si>
+  <si>
+    <t>142426.00</t>
+  </si>
+  <si>
+    <t>21.87</t>
+  </si>
+  <si>
+    <t>2011-03-01</t>
+  </si>
+  <si>
+    <t>0.9052</t>
+  </si>
+  <si>
+    <t>0.6042</t>
+  </si>
+  <si>
+    <t>57396.00</t>
+  </si>
+  <si>
+    <t>-14.10</t>
+  </si>
+  <si>
+    <t>2011-04-01</t>
+  </si>
+  <si>
+    <t>0.7177</t>
+  </si>
+  <si>
+    <t>0.6281</t>
+  </si>
+  <si>
+    <t>0.6563</t>
+  </si>
+  <si>
+    <t>14826.00</t>
+  </si>
+  <si>
+    <t>-5.97</t>
+  </si>
+  <si>
+    <t>2011-05-01</t>
+  </si>
+  <si>
+    <t>0.8750</t>
+  </si>
+  <si>
+    <t>242600.00</t>
+  </si>
+  <si>
+    <t>14.29</t>
+  </si>
+  <si>
+    <t>2011-06-01</t>
+  </si>
+  <si>
+    <t>0.8177</t>
+  </si>
+  <si>
+    <t>0.7323</t>
+  </si>
+  <si>
+    <t>0.7813</t>
+  </si>
+  <si>
+    <t>29897.00</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>2011-07-01</t>
+  </si>
+  <si>
+    <t>0.9344</t>
+  </si>
+  <si>
+    <t>0.7844</t>
+  </si>
+  <si>
+    <t>96839.00</t>
+  </si>
+  <si>
+    <t>0.40</t>
+  </si>
+  <si>
+    <t>2011-08-01</t>
+  </si>
+  <si>
+    <t>0.7917</t>
+  </si>
+  <si>
+    <t>0.8229</t>
+  </si>
+  <si>
+    <t>0.7292</t>
+  </si>
+  <si>
+    <t>267810.00</t>
+  </si>
+  <si>
+    <t>-7.04</t>
+  </si>
+  <si>
+    <t>2011-09-01</t>
+  </si>
+  <si>
+    <t>0.6708</t>
+  </si>
+  <si>
+    <t>11251.00</t>
+  </si>
+  <si>
+    <t>-8.00</t>
+  </si>
+  <si>
+    <t>2011-10-01</t>
+  </si>
+  <si>
+    <t>0.6000</t>
+  </si>
+  <si>
+    <t>0.7823</t>
+  </si>
+  <si>
+    <t>0.5375</t>
+  </si>
+  <si>
+    <t>112197.00</t>
+  </si>
+  <si>
+    <t>2.48</t>
+  </si>
+  <si>
+    <t>2011-11-01</t>
+  </si>
+  <si>
+    <t>0.7490</t>
+  </si>
+  <si>
+    <t>0.5927</t>
+  </si>
+  <si>
+    <t>50593.00</t>
+  </si>
+  <si>
+    <t>-12.12</t>
+  </si>
+  <si>
+    <t>2011-12-01</t>
+  </si>
+  <si>
+    <t>0.5010</t>
+  </si>
+  <si>
+    <t>0.5208</t>
+  </si>
+  <si>
+    <t>59277.00</t>
+  </si>
+  <si>
+    <t>-13.79</t>
+  </si>
+  <si>
+    <t>2012-01-01</t>
+  </si>
+  <si>
+    <t>0.7188</t>
+  </si>
+  <si>
+    <t>0.5531</t>
+  </si>
+  <si>
+    <t>54280.00</t>
+  </si>
+  <si>
+    <t>6.20</t>
+  </si>
+  <si>
+    <t>2012-02-01</t>
+  </si>
+  <si>
+    <t>0.5844</t>
+  </si>
+  <si>
+    <t>0.8021</t>
+  </si>
+  <si>
+    <t>0.5615</t>
+  </si>
+  <si>
+    <t>102212.00</t>
+  </si>
+  <si>
+    <t>31.83</t>
+  </si>
+  <si>
+    <t>2012-03-01</t>
+  </si>
+  <si>
+    <t>0.7521</t>
+  </si>
+  <si>
+    <t>0.6208</t>
+  </si>
+  <si>
+    <t>84405.00</t>
+  </si>
+  <si>
+    <t>3.14</t>
+  </si>
+  <si>
+    <t>2012-04-01</t>
+  </si>
+  <si>
+    <t>0.7604</t>
+  </si>
+  <si>
+    <t>0.6854</t>
+  </si>
+  <si>
+    <t>68656.00</t>
+  </si>
+  <si>
+    <t>1.11</t>
+  </si>
+  <si>
+    <t>2012-05-01</t>
+  </si>
+  <si>
+    <t>0.6469</t>
+  </si>
+  <si>
+    <t>0.6479</t>
+  </si>
+  <si>
+    <t>18181.00</t>
+  </si>
+  <si>
+    <t>-14.79</t>
+  </si>
+  <si>
+    <t>2012-06-01</t>
+  </si>
+  <si>
+    <t>0.6167</t>
+  </si>
+  <si>
+    <t>0.6719</t>
+  </si>
+  <si>
+    <t>48227.00</t>
+  </si>
+  <si>
+    <t>3.70</t>
+  </si>
+  <si>
+    <t>2012-07-01</t>
+  </si>
+  <si>
+    <t>0.6552</t>
+  </si>
+  <si>
+    <t>0.7573</t>
+  </si>
+  <si>
+    <t>74572.00</t>
+  </si>
+  <si>
+    <t>-6.98</t>
+  </si>
+  <si>
+    <t>2012-08-01</t>
+  </si>
+  <si>
+    <t>43033.00</t>
+  </si>
+  <si>
+    <t>2012-09-01</t>
+  </si>
+  <si>
+    <t>0.7781</t>
+  </si>
+  <si>
+    <t>0.7240</t>
+  </si>
+  <si>
+    <t>28199.00</t>
+  </si>
+  <si>
+    <t>15.83</t>
+  </si>
+  <si>
+    <t>2012-10-01</t>
+  </si>
+  <si>
+    <t>0.6698</t>
+  </si>
+  <si>
+    <t>0.7073</t>
+  </si>
+  <si>
+    <t>22036.00</t>
+  </si>
+  <si>
+    <t>-2.30</t>
+  </si>
+  <si>
+    <t>2012-11-01</t>
+  </si>
+  <si>
+    <t>0.7083</t>
+  </si>
+  <si>
+    <t>22040.00</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>2012-12-01</t>
+  </si>
+  <si>
+    <t>0.7479</t>
+  </si>
+  <si>
+    <t>0.6375</t>
+  </si>
+  <si>
+    <t>9905.00</t>
+  </si>
+  <si>
+    <t>-10.00</t>
+  </si>
+  <si>
+    <t>2013-01-01</t>
+  </si>
+  <si>
+    <t>0.6094</t>
+  </si>
+  <si>
+    <t>0.6938</t>
+  </si>
+  <si>
+    <t>0.6816</t>
+  </si>
+  <si>
+    <t>35445.00</t>
+  </si>
+  <si>
+    <t>6.91</t>
+  </si>
+  <si>
+    <t>2013-02-01</t>
+  </si>
+  <si>
+    <t>0.8625</t>
+  </si>
+  <si>
+    <t>0.7969</t>
+  </si>
+  <si>
+    <t>102769.00</t>
+  </si>
+  <si>
+    <t>16.92</t>
+  </si>
+  <si>
+    <t>2013-03-01</t>
+  </si>
+  <si>
+    <t>0.9094</t>
+  </si>
+  <si>
+    <t>0.8062</t>
+  </si>
+  <si>
+    <t>134047.00</t>
+  </si>
+  <si>
+    <t>1.18</t>
+  </si>
+  <si>
+    <t>2013-04-01</t>
+  </si>
+  <si>
+    <t>0.8259</t>
+  </si>
+  <si>
+    <t>0.7031</t>
+  </si>
+  <si>
+    <t>45850.00</t>
+  </si>
+  <si>
+    <t>-12.79</t>
+  </si>
+  <si>
+    <t>2013-05-01</t>
+  </si>
+  <si>
+    <t>0.6600</t>
+  </si>
+  <si>
+    <t>0.8241</t>
+  </si>
+  <si>
+    <t>91253.00</t>
+  </si>
+  <si>
+    <t>17.20</t>
+  </si>
+  <si>
+    <t>2013-06-01</t>
+  </si>
+  <si>
+    <t>0.8250</t>
+  </si>
+  <si>
+    <t>0.8391</t>
+  </si>
+  <si>
+    <t>0.5344</t>
+  </si>
+  <si>
+    <t>81431.00</t>
+  </si>
+  <si>
+    <t>-20.36</t>
+  </si>
+  <si>
+    <t>2013-07-01</t>
+  </si>
+  <si>
+    <t>0.5625</t>
+  </si>
+  <si>
+    <t>26822.00</t>
+  </si>
+  <si>
+    <t>-1.43</t>
+  </si>
+  <si>
+    <t>2013-08-01</t>
+  </si>
+  <si>
+    <t>0.6844</t>
+  </si>
+  <si>
+    <t>0.5906</t>
+  </si>
+  <si>
+    <t>61977.00</t>
+  </si>
+  <si>
+    <t>-8.70</t>
+  </si>
+  <si>
+    <t>2013-09-01</t>
+  </si>
+  <si>
+    <t>0.5053</t>
+  </si>
+  <si>
+    <t>0.5437</t>
+  </si>
+  <si>
+    <t>79320.00</t>
+  </si>
+  <si>
+    <t>-7.94</t>
+  </si>
+  <si>
+    <t>2013-10-01</t>
+  </si>
+  <si>
+    <t>0.3844</t>
+  </si>
+  <si>
+    <t>90956.00</t>
+  </si>
+  <si>
+    <t>-29.31</t>
+  </si>
+  <si>
+    <t>2013-11-01</t>
+  </si>
+  <si>
+    <t>0.4125</t>
+  </si>
+  <si>
+    <t>0.4744</t>
+  </si>
+  <si>
+    <t>68062.00</t>
+  </si>
+  <si>
+    <t>23.41</t>
+  </si>
+  <si>
+    <t>2013-12-01</t>
+  </si>
+  <si>
+    <t>0.5241</t>
+  </si>
+  <si>
+    <t>0.4313</t>
+  </si>
+  <si>
+    <t>41362.00</t>
+  </si>
+  <si>
+    <t>-9.09</t>
+  </si>
+  <si>
+    <t>2014-01-01</t>
+  </si>
+  <si>
+    <t>0.4584</t>
+  </si>
+  <si>
+    <t>0.4781</t>
+  </si>
+  <si>
+    <t>50564.00</t>
+  </si>
+  <si>
+    <t>10.87</t>
+  </si>
+  <si>
+    <t>2014-02-01</t>
+  </si>
+  <si>
+    <t>0.5156</t>
+  </si>
+  <si>
+    <t>25311.00</t>
+  </si>
+  <si>
+    <t>7.84</t>
+  </si>
+  <si>
+    <t>2014-03-01</t>
+  </si>
+  <si>
+    <t>0.5109</t>
+  </si>
+  <si>
+    <t>0.4209</t>
+  </si>
+  <si>
+    <t>0.4453</t>
+  </si>
+  <si>
+    <t>59550.00</t>
+  </si>
+  <si>
+    <t>-13.64</t>
+  </si>
+  <si>
+    <t>2014-04-01</t>
+  </si>
+  <si>
+    <t>0.4500</t>
+  </si>
+  <si>
+    <t>0.5391</t>
+  </si>
+  <si>
+    <t>34696.00</t>
+  </si>
+  <si>
+    <t>20.00</t>
+  </si>
+  <si>
+    <t>2014-05-01</t>
+  </si>
+  <si>
+    <t>0.4397</t>
+  </si>
+  <si>
+    <t>0.4959</t>
+  </si>
+  <si>
+    <t>21078.00</t>
+  </si>
+  <si>
+    <t>-7.19</t>
+  </si>
+  <si>
+    <t>2014-06-01</t>
+  </si>
+  <si>
+    <t>0.4866</t>
+  </si>
+  <si>
+    <t>0.4875</t>
+  </si>
+  <si>
+    <t>0.4172</t>
+  </si>
+  <si>
+    <t>62681.00</t>
+  </si>
+  <si>
+    <t>-10.21</t>
+  </si>
+  <si>
+    <t>2014-07-01</t>
+  </si>
+  <si>
+    <t>0.3909</t>
+  </si>
+  <si>
+    <t>24207.00</t>
+  </si>
+  <si>
+    <t>-12.21</t>
+  </si>
+  <si>
+    <t>2014-08-01</t>
+  </si>
+  <si>
+    <t>0.3281</t>
+  </si>
+  <si>
+    <t>55111.00</t>
+  </si>
+  <si>
+    <t>10.31</t>
+  </si>
+  <si>
+    <t>2014-09-01</t>
+  </si>
+  <si>
+    <t>0.3375</t>
+  </si>
+  <si>
+    <t>0.4387</t>
+  </si>
+  <si>
+    <t>0.3000</t>
+  </si>
+  <si>
+    <t>0.4012</t>
+  </si>
+  <si>
+    <t>15718.00</t>
+  </si>
+  <si>
+    <t>-6.96</t>
+  </si>
+  <si>
+    <t>2014-10-01</t>
+  </si>
+  <si>
+    <t>0.3469</t>
+  </si>
+  <si>
+    <t>23218.00</t>
+  </si>
+  <si>
+    <t>-13.55</t>
+  </si>
+  <si>
+    <t>2014-11-01</t>
+  </si>
+  <si>
+    <t>0.5147</t>
+  </si>
+  <si>
+    <t>38963.00</t>
+  </si>
+  <si>
+    <t>48.38</t>
+  </si>
+  <si>
+    <t>2014-12-01</t>
+  </si>
+  <si>
+    <t>20041.00</t>
+  </si>
+  <si>
+    <t>-27.14</t>
+  </si>
+  <si>
+    <t>2015-01-01</t>
+  </si>
+  <si>
+    <t>0.3291</t>
+  </si>
+  <si>
+    <t>0.3891</t>
+  </si>
+  <si>
+    <t>13099.00</t>
+  </si>
+  <si>
+    <t>3.75</t>
+  </si>
+  <si>
+    <t>2015-02-01</t>
+  </si>
+  <si>
+    <t>0.4406</t>
+  </si>
+  <si>
+    <t>60306.00</t>
+  </si>
+  <si>
+    <t>13.25</t>
+  </si>
+  <si>
+    <t>2015-03-01</t>
+  </si>
+  <si>
+    <t>91518.00</t>
+  </si>
+  <si>
+    <t>23.40</t>
+  </si>
+  <si>
+    <t>2015-04-01</t>
+  </si>
+  <si>
+    <t>0.4688</t>
+  </si>
+  <si>
+    <t>217635.00</t>
+  </si>
+  <si>
+    <t>2015-05-01</t>
+  </si>
+  <si>
+    <t>0.4969</t>
+  </si>
+  <si>
+    <t>0.5803</t>
+  </si>
+  <si>
+    <t>0.4828</t>
+  </si>
+  <si>
+    <t>76890.00</t>
+  </si>
+  <si>
+    <t>3.00</t>
+  </si>
+  <si>
+    <t>2015-06-01</t>
+  </si>
+  <si>
+    <t>0.5016</t>
+  </si>
+  <si>
+    <t>0.4219</t>
+  </si>
+  <si>
+    <t>0.5991</t>
+  </si>
+  <si>
+    <t>61081.00</t>
+  </si>
+  <si>
+    <t>24.08</t>
+  </si>
+  <si>
+    <t>2015-07-01</t>
+  </si>
+  <si>
+    <t>0.6263</t>
+  </si>
+  <si>
+    <t>0.8147</t>
+  </si>
+  <si>
+    <t>90827.00</t>
+  </si>
+  <si>
+    <t>35.99</t>
+  </si>
+  <si>
+    <t>2015-08-01</t>
+  </si>
+  <si>
+    <t>0.7594</t>
+  </si>
+  <si>
+    <t>0.8156</t>
+  </si>
+  <si>
+    <t>0.4988</t>
+  </si>
+  <si>
+    <t>0.5522</t>
+  </si>
+  <si>
+    <t>47623.00</t>
+  </si>
+  <si>
+    <t>-32.22</t>
+  </si>
+  <si>
+    <t>2015-09-01</t>
+  </si>
+  <si>
+    <t>0.6553</t>
+  </si>
+  <si>
+    <t>0.4800</t>
+  </si>
+  <si>
+    <t>0.4978</t>
+  </si>
+  <si>
+    <t>32937.00</t>
+  </si>
+  <si>
+    <t>-9.85</t>
+  </si>
+  <si>
+    <t>2015-10-01</t>
+  </si>
+  <si>
+    <t>0.5656</t>
+  </si>
+  <si>
+    <t>0.5406</t>
+  </si>
+  <si>
+    <t>24039.00</t>
+  </si>
+  <si>
+    <t>8.60</t>
+  </si>
+  <si>
+    <t>2015-11-01</t>
+  </si>
+  <si>
+    <t>0.5225</t>
+  </si>
+  <si>
+    <t>0.5500</t>
+  </si>
+  <si>
+    <t>78212.00</t>
+  </si>
+  <si>
+    <t>-16.76</t>
+  </si>
+  <si>
+    <t>2015-12-01</t>
+  </si>
+  <si>
+    <t>0.4653</t>
+  </si>
+  <si>
+    <t>0.4656</t>
+  </si>
+  <si>
+    <t>0.3938</t>
+  </si>
+  <si>
+    <t>0.4031</t>
+  </si>
+  <si>
+    <t>98762.00</t>
+  </si>
+  <si>
+    <t>-10.42</t>
+  </si>
+  <si>
+    <t>2016-01-01</t>
+  </si>
+  <si>
+    <t>0.4156</t>
+  </si>
+  <si>
+    <t>0.4625</t>
+  </si>
+  <si>
+    <t>0.3906</t>
+  </si>
+  <si>
+    <t>102050.00</t>
+  </si>
+  <si>
+    <t>-2.33</t>
+  </si>
+  <si>
+    <t>2016-02-01</t>
+  </si>
+  <si>
+    <t>75565.00</t>
+  </si>
+  <si>
+    <t>11.90</t>
+  </si>
+  <si>
+    <t>2016-03-01</t>
+  </si>
+  <si>
+    <t>0.4563</t>
+  </si>
+  <si>
+    <t>0.5469</t>
+  </si>
+  <si>
+    <t>0.4531</t>
+  </si>
+  <si>
+    <t>0.4984</t>
+  </si>
+  <si>
+    <t>90741.00</t>
+  </si>
+  <si>
+    <t>13.12</t>
+  </si>
+  <si>
+    <t>2016-04-01</t>
+  </si>
+  <si>
+    <t>0.4884</t>
+  </si>
+  <si>
+    <t>0.5641</t>
+  </si>
+  <si>
+    <t>64921.00</t>
+  </si>
+  <si>
+    <t>13.17</t>
+  </si>
+  <si>
+    <t>2016-05-01</t>
+  </si>
+  <si>
+    <t>0.5872</t>
+  </si>
+  <si>
+    <t>0.4747</t>
+  </si>
+  <si>
+    <t>32204.00</t>
+  </si>
+  <si>
+    <t>-15.84</t>
+  </si>
+  <si>
+    <t>2016-06-01</t>
+  </si>
+  <si>
+    <t>0.4913</t>
+  </si>
+  <si>
+    <t>0.6872</t>
+  </si>
+  <si>
+    <t>273590.00</t>
+  </si>
+  <si>
+    <t>28.37</t>
+  </si>
+  <si>
+    <t>2016-07-01</t>
+  </si>
+  <si>
+    <t>0.5781</t>
+  </si>
+  <si>
+    <t>0.5972</t>
+  </si>
+  <si>
+    <t>0.5400</t>
+  </si>
+  <si>
+    <t>0.5650</t>
+  </si>
+  <si>
+    <t>83980.00</t>
+  </si>
+  <si>
+    <t>-7.28</t>
+  </si>
+  <si>
+    <t>2016-08-01</t>
+  </si>
+  <si>
+    <t>0.5194</t>
+  </si>
+  <si>
+    <t>0.5219</t>
+  </si>
+  <si>
+    <t>49288.00</t>
+  </si>
+  <si>
+    <t>-7.63</t>
+  </si>
+  <si>
+    <t>2016-09-01</t>
+  </si>
+  <si>
+    <t>0.5188</t>
+  </si>
+  <si>
+    <t>0.5944</t>
+  </si>
+  <si>
+    <t>0.4994</t>
+  </si>
+  <si>
+    <t>74710.00</t>
+  </si>
+  <si>
+    <t>-4.31</t>
+  </si>
+  <si>
+    <t>2016-10-01</t>
+  </si>
+  <si>
+    <t>0.5459</t>
+  </si>
+  <si>
+    <t>0.5281</t>
+  </si>
+  <si>
+    <t>0.5422</t>
+  </si>
+  <si>
+    <t>222277.00</t>
+  </si>
+  <si>
+    <t>8.57</t>
+  </si>
+  <si>
+    <t>2016-11-01</t>
+  </si>
+  <si>
+    <t>0.5813</t>
+  </si>
+  <si>
+    <t>0.5000</t>
+  </si>
+  <si>
+    <t>0.5209</t>
+  </si>
+  <si>
+    <t>45583.00</t>
+  </si>
+  <si>
+    <t>-3.92</t>
+  </si>
+  <si>
+    <t>2016-12-01</t>
+  </si>
+  <si>
+    <t>0.6219</t>
+  </si>
+  <si>
+    <t>0.4869</t>
+  </si>
+  <si>
+    <t>0.5387</t>
+  </si>
+  <si>
+    <t>150419.00</t>
+  </si>
+  <si>
+    <t>3.42</t>
+  </si>
+  <si>
+    <t>2017-01-01</t>
+  </si>
+  <si>
+    <t>0.6903</t>
+  </si>
+  <si>
+    <t>0.5331</t>
+  </si>
+  <si>
+    <t>0.6737</t>
+  </si>
+  <si>
+    <t>239039.00</t>
+  </si>
+  <si>
+    <t>25.06</t>
+  </si>
+  <si>
+    <t>2017-02-01</t>
+  </si>
+  <si>
+    <t>0.8756</t>
+  </si>
+  <si>
+    <t>0.6644</t>
+  </si>
+  <si>
+    <t>0.8403</t>
+  </si>
+  <si>
+    <t>133406.00</t>
+  </si>
+  <si>
+    <t>24.72</t>
+  </si>
+  <si>
+    <t>2017-03-01</t>
+  </si>
+  <si>
+    <t>1.0434</t>
+  </si>
+  <si>
+    <t>0.7928</t>
+  </si>
+  <si>
+    <t>0.9709</t>
+  </si>
+  <si>
+    <t>424378.00</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>2017-04-01</t>
+  </si>
+  <si>
+    <t>1.1606</t>
+  </si>
+  <si>
+    <t>0.8444</t>
+  </si>
+  <si>
+    <t>1.0938</t>
+  </si>
+  <si>
+    <t>175686.00</t>
+  </si>
+  <si>
+    <t>12.65</t>
+  </si>
+  <si>
+    <t>2017-05-01</t>
+  </si>
+  <si>
+    <t>1.1719</t>
+  </si>
+  <si>
+    <t>1.4059</t>
+  </si>
+  <si>
+    <t>1.0781</t>
+  </si>
+  <si>
+    <t>1.2347</t>
+  </si>
+  <si>
+    <t>164807.00</t>
+  </si>
+  <si>
+    <t>12.89</t>
+  </si>
+  <si>
+    <t>2017-06-01</t>
+  </si>
+  <si>
+    <t>1.2344</t>
+  </si>
+  <si>
+    <t>1.4063</t>
+  </si>
+  <si>
+    <t>405047.00</t>
+  </si>
+  <si>
+    <t>13.89</t>
+  </si>
+  <si>
+    <t>2017-07-01</t>
+  </si>
+  <si>
+    <t>1.4684</t>
+  </si>
+  <si>
+    <t>1.6747</t>
+  </si>
+  <si>
+    <t>1.4294</t>
+  </si>
+  <si>
+    <t>1.6462</t>
+  </si>
+  <si>
+    <t>86242.00</t>
+  </si>
+  <si>
+    <t>17.07</t>
+  </si>
+  <si>
+    <t>2017-08-01</t>
+  </si>
+  <si>
+    <t>1.7053</t>
+  </si>
+  <si>
+    <t>2.0156</t>
+  </si>
+  <si>
+    <t>1.6256</t>
+  </si>
+  <si>
+    <t>1.8297</t>
+  </si>
+  <si>
+    <t>525449.00</t>
+  </si>
+  <si>
+    <t>11.14</t>
+  </si>
+  <si>
+    <t>2017-09-01</t>
+  </si>
+  <si>
+    <t>1.8753</t>
+  </si>
+  <si>
+    <t>3.1425</t>
+  </si>
+  <si>
+    <t>1.7797</t>
+  </si>
+  <si>
+    <t>3.0844</t>
+  </si>
+  <si>
+    <t>515254.00</t>
+  </si>
+  <si>
+    <t>68.57</t>
+  </si>
+  <si>
+    <t>2017-10-01</t>
+  </si>
+  <si>
+    <t>3.0313</t>
+  </si>
+  <si>
+    <t>4.7500</t>
+  </si>
+  <si>
+    <t>2.9712</t>
+  </si>
+  <si>
+    <t>3.6031</t>
+  </si>
+  <si>
+    <t>755720.00</t>
+  </si>
+  <si>
+    <t>16.82</t>
+  </si>
+  <si>
+    <t>2017-11-01</t>
+  </si>
+  <si>
+    <t>3.8375</t>
+  </si>
+  <si>
+    <t>4.2500</t>
+  </si>
+  <si>
+    <t>3.8056</t>
+  </si>
+  <si>
+    <t>4.2237</t>
+  </si>
+  <si>
+    <t>193952.00</t>
+  </si>
+  <si>
+    <t>2017-12-01</t>
+  </si>
+  <si>
+    <t>4.1463</t>
+  </si>
+  <si>
+    <t>6.1219</t>
+  </si>
+  <si>
+    <t>4.1456</t>
+  </si>
+  <si>
+    <t>5.9069</t>
+  </si>
+  <si>
+    <t>295160.00</t>
+  </si>
+  <si>
+    <t>39.85</t>
+  </si>
+  <si>
+    <t>2018-01-01</t>
+  </si>
+  <si>
+    <t>5.7994</t>
+  </si>
+  <si>
+    <t>8.1725</t>
+  </si>
+  <si>
+    <t>5.7000</t>
+  </si>
+  <si>
+    <t>5.9625</t>
+  </si>
+  <si>
+    <t>528192.00</t>
+  </si>
+  <si>
+    <t>0.94</t>
+  </si>
+  <si>
+    <t>2018-02-01</t>
+  </si>
+  <si>
+    <t>5.8750</t>
+  </si>
+  <si>
+    <t>7.9750</t>
+  </si>
+  <si>
+    <t>5.0000</t>
+  </si>
+  <si>
+    <t>6.6750</t>
+  </si>
+  <si>
+    <t>559880.00</t>
+  </si>
+  <si>
+    <t>11.95</t>
+  </si>
+  <si>
+    <t>2018-03-01</t>
+  </si>
+  <si>
+    <t>6.5750</t>
+  </si>
+  <si>
+    <t>6.8750</t>
+  </si>
+  <si>
+    <t>4.6250</t>
+  </si>
+  <si>
+    <t>4.8750</t>
+  </si>
+  <si>
+    <t>677296.00</t>
+  </si>
+  <si>
+    <t>-26.97</t>
+  </si>
+  <si>
+    <t>2018-04-01</t>
+  </si>
+  <si>
+    <t>4.8625</t>
+  </si>
+  <si>
+    <t>4.7750</t>
+  </si>
+  <si>
+    <t>6.6250</t>
+  </si>
+  <si>
+    <t>487696.00</t>
+  </si>
+  <si>
+    <t>35.90</t>
+  </si>
+  <si>
+    <t>2018-05-01</t>
+  </si>
+  <si>
+    <t>6.5250</t>
+  </si>
+  <si>
+    <t>6.6000</t>
+  </si>
+  <si>
+    <t>6.0000</t>
+  </si>
+  <si>
+    <t>6.0875</t>
+  </si>
+  <si>
+    <t>288504.00</t>
+  </si>
+  <si>
+    <t>-8.11</t>
+  </si>
+  <si>
+    <t>2018-06-01</t>
+  </si>
+  <si>
+    <t>6.0375</t>
+  </si>
+  <si>
+    <t>6.0500</t>
+  </si>
+  <si>
+    <t>5.0750</t>
+  </si>
+  <si>
+    <t>5.2438</t>
+  </si>
+  <si>
+    <t>166968.00</t>
+  </si>
+  <si>
+    <t>-13.86</t>
+  </si>
+  <si>
+    <t>2018-07-01</t>
+  </si>
+  <si>
+    <t>5.1500</t>
+  </si>
+  <si>
+    <t>6.2500</t>
+  </si>
+  <si>
+    <t>4.5375</t>
+  </si>
+  <si>
+    <t>5.6750</t>
+  </si>
+  <si>
+    <t>179752.00</t>
+  </si>
+  <si>
+    <t>8.22</t>
+  </si>
+  <si>
+    <t>2018-08-01</t>
+  </si>
+  <si>
+    <t>5.5500</t>
+  </si>
+  <si>
+    <t>4.9375</t>
+  </si>
+  <si>
+    <t>5.1000</t>
+  </si>
+  <si>
+    <t>190960.00</t>
+  </si>
+  <si>
+    <t>-10.13</t>
+  </si>
+  <si>
+    <t>2018-09-01</t>
+  </si>
+  <si>
+    <t>5.1250</t>
+  </si>
+  <si>
+    <t>5.2125</t>
+  </si>
+  <si>
+    <t>4.7875</t>
+  </si>
+  <si>
+    <t>101480.00</t>
+  </si>
+  <si>
+    <t>-6.13</t>
+  </si>
+  <si>
+    <t>2018-10-01</t>
+  </si>
+  <si>
+    <t>3.5000</t>
+  </si>
+  <si>
+    <t>3.5500</t>
+  </si>
+  <si>
+    <t>262056.00</t>
+  </si>
+  <si>
+    <t>-25.85</t>
+  </si>
+  <si>
+    <t>2018-11-01</t>
+  </si>
+  <si>
+    <t>3.5750</t>
+  </si>
+  <si>
+    <t>4.1625</t>
+  </si>
+  <si>
+    <t>3.0500</t>
+  </si>
+  <si>
+    <t>3.1000</t>
+  </si>
+  <si>
+    <t>218824.00</t>
+  </si>
+  <si>
+    <t>-12.68</t>
+  </si>
+  <si>
+    <t>2018-12-01</t>
+  </si>
+  <si>
+    <t>3.2750</t>
+  </si>
+  <si>
+    <t>2.8750</t>
+  </si>
+  <si>
+    <t>3.0375</t>
+  </si>
+  <si>
+    <t>221872.00</t>
+  </si>
+  <si>
+    <t>-2.02</t>
+  </si>
+  <si>
+    <t>2019-01-01</t>
+  </si>
+  <si>
+    <t>4.2625</t>
+  </si>
+  <si>
+    <t>2.7750</t>
+  </si>
+  <si>
+    <t>272808.00</t>
+  </si>
+  <si>
+    <t>26.34</t>
+  </si>
+  <si>
+    <t>2019-02-01</t>
+  </si>
+  <si>
+    <t>3.8875</t>
+  </si>
+  <si>
+    <t>4.5500</t>
+  </si>
+  <si>
+    <t>3.4500</t>
+  </si>
+  <si>
+    <t>169104.00</t>
+  </si>
+  <si>
+    <t>8.47</t>
+  </si>
+  <si>
+    <t>2019-03-01</t>
+  </si>
+  <si>
+    <t>4.2375</t>
+  </si>
+  <si>
+    <t>3.7625</t>
+  </si>
+  <si>
+    <t>4.5750</t>
+  </si>
+  <si>
+    <t>198552.00</t>
+  </si>
+  <si>
+    <t>9.91</t>
+  </si>
+  <si>
+    <t>2019-04-01</t>
+  </si>
+  <si>
+    <t>4.4875</t>
+  </si>
+  <si>
+    <t>4.9875</t>
+  </si>
+  <si>
+    <t>4.3625</t>
+  </si>
+  <si>
+    <t>4.7250</t>
+  </si>
+  <si>
+    <t>115352.00</t>
+  </si>
+  <si>
+    <t>3.28</t>
+  </si>
+  <si>
+    <t>2019-05-01</t>
+  </si>
+  <si>
+    <t>5.8125</t>
+  </si>
+  <si>
+    <t>5.2500</t>
+  </si>
+  <si>
+    <t>305224.00</t>
+  </si>
+  <si>
+    <t>11.11</t>
+  </si>
+  <si>
+    <t>2019-06-01</t>
+  </si>
+  <si>
+    <t>5.3125</t>
+  </si>
+  <si>
+    <t>6.4250</t>
+  </si>
+  <si>
+    <t>5.2750</t>
+  </si>
+  <si>
+    <t>6.3250</t>
+  </si>
+  <si>
+    <t>241664.00</t>
+  </si>
+  <si>
+    <t>20.48</t>
+  </si>
+  <si>
+    <t>2019-07-01</t>
+  </si>
+  <si>
+    <t>6.3750</t>
+  </si>
+  <si>
+    <t>5.4500</t>
+  </si>
+  <si>
+    <t>418656.00</t>
+  </si>
+  <si>
+    <t>-13.83</t>
+  </si>
+  <si>
+    <t>2019-08-01</t>
+  </si>
+  <si>
+    <t>5.5000</t>
+  </si>
+  <si>
+    <t>5.4000</t>
+  </si>
+  <si>
+    <t>171560.00</t>
+  </si>
+  <si>
+    <t>-0.92</t>
+  </si>
+  <si>
+    <t>2019-09-01</t>
+  </si>
+  <si>
+    <t>5.3375</t>
+  </si>
+  <si>
+    <t>5.4750</t>
+  </si>
+  <si>
+    <t>405400.00</t>
+  </si>
+  <si>
+    <t>1.39</t>
+  </si>
+  <si>
+    <t>2019-10-01</t>
+  </si>
+  <si>
+    <t>5.6000</t>
+  </si>
+  <si>
+    <t>5.0375</t>
+  </si>
+  <si>
+    <t>303792.00</t>
+  </si>
+  <si>
+    <t>-6.39</t>
+  </si>
+  <si>
+    <t>2019-11-01</t>
+  </si>
+  <si>
+    <t>5.1875</t>
+  </si>
+  <si>
+    <t>348800.00</t>
+  </si>
+  <si>
+    <t>8.29</t>
+  </si>
+  <si>
+    <t>2019-12-01</t>
+  </si>
+  <si>
+    <t>5.4875</t>
+  </si>
+  <si>
+    <t>7.0250</t>
+  </si>
+  <si>
+    <t>647248.00</t>
+  </si>
+  <si>
+    <t>14.86</t>
+  </si>
+  <si>
+    <t>2020-01-01</t>
+  </si>
+  <si>
+    <t>6.4000</t>
+  </si>
+  <si>
+    <t>6.9250</t>
+  </si>
+  <si>
+    <t>6.0750</t>
+  </si>
+  <si>
+    <t>313552.00</t>
+  </si>
+  <si>
+    <t>-1.96</t>
+  </si>
+  <si>
+    <t>2020-02-01</t>
+  </si>
+  <si>
+    <t>6.1250</t>
+  </si>
+  <si>
+    <t>7.4750</t>
+  </si>
+  <si>
+    <t>706288.00</t>
+  </si>
+  <si>
+    <t>-12.00</t>
+  </si>
+  <si>
+    <t>2020-03-01</t>
+  </si>
+  <si>
+    <t>5.9875</t>
+  </si>
+  <si>
+    <t>3.0000</t>
+  </si>
+  <si>
+    <t>3.9000</t>
+  </si>
+  <si>
+    <t>1010032.00</t>
+  </si>
+  <si>
+    <t>-29.09</t>
+  </si>
+  <si>
+    <t>2020-04-01</t>
+  </si>
+  <si>
+    <t>3.7750</t>
+  </si>
+  <si>
+    <t>5.6125</t>
+  </si>
+  <si>
+    <t>3.7375</t>
+  </si>
+  <si>
+    <t>5.3875</t>
+  </si>
+  <si>
+    <t>872640.00</t>
+  </si>
+  <si>
+    <t>38.14</t>
+  </si>
+  <si>
+    <t>2020-05-01</t>
+  </si>
+  <si>
+    <t>5.3750</t>
+  </si>
+  <si>
+    <t>7.2500</t>
+  </si>
+  <si>
+    <t>6.6500</t>
+  </si>
+  <si>
+    <t>477224.00</t>
+  </si>
+  <si>
+    <t>23.43</t>
+  </si>
+  <si>
+    <t>2020-06-01</t>
+  </si>
+  <si>
+    <t>6.9500</t>
+  </si>
+  <si>
+    <t>5.8000</t>
+  </si>
+  <si>
+    <t>6.0250</t>
+  </si>
+  <si>
+    <t>307776.00</t>
+  </si>
+  <si>
+    <t>-9.40</t>
+  </si>
+  <si>
+    <t>2020-07-01</t>
+  </si>
+  <si>
+    <t>9.1250</t>
+  </si>
+  <si>
+    <t>7.8750</t>
+  </si>
+  <si>
+    <t>600480.00</t>
+  </si>
+  <si>
+    <t>30.71</t>
+  </si>
+  <si>
+    <t>2020-08-01</t>
+  </si>
+  <si>
+    <t>8.0000</t>
+  </si>
+  <si>
+    <t>8.5750</t>
+  </si>
+  <si>
+    <t>7.5000</t>
+  </si>
+  <si>
+    <t>8.1750</t>
+  </si>
+  <si>
+    <t>259584.00</t>
+  </si>
+  <si>
+    <t>3.81</t>
+  </si>
+  <si>
+    <t>2020-09-01</t>
+  </si>
+  <si>
+    <t>8.1500</t>
+  </si>
+  <si>
+    <t>11.2250</t>
+  </si>
+  <si>
+    <t>7.9250</t>
+  </si>
+  <si>
+    <t>10.5500</t>
+  </si>
+  <si>
+    <t>716864.00</t>
+  </si>
+  <si>
+    <t>29.05</t>
+  </si>
+  <si>
+    <t>2020-10-01</t>
+  </si>
+  <si>
+    <t>10.6250</t>
+  </si>
+  <si>
+    <t>12.2000</t>
+  </si>
+  <si>
+    <t>8.6400</t>
+  </si>
+  <si>
+    <t>10.4000</t>
+  </si>
+  <si>
+    <t>543870.00</t>
+  </si>
+  <si>
+    <t>-1.42</t>
+  </si>
+  <si>
+    <t>2020-11-01</t>
+  </si>
+  <si>
+    <t>14.6000</t>
+  </si>
+  <si>
+    <t>10.1000</t>
+  </si>
+  <si>
+    <t>14.3000</t>
+  </si>
+  <si>
+    <t>359160.00</t>
+  </si>
+  <si>
+    <t>37.50</t>
+  </si>
+  <si>
+    <t>2020-12-01</t>
+  </si>
+  <si>
+    <t>14.2500</t>
+  </si>
+  <si>
+    <t>15.9500</t>
+  </si>
+  <si>
+    <t>13.7500</t>
+  </si>
+  <si>
+    <t>15.0000</t>
+  </si>
+  <si>
+    <t>407059.00</t>
+  </si>
+  <si>
+    <t>4.90</t>
+  </si>
+  <si>
+    <t>2021-01-01</t>
+  </si>
+  <si>
+    <t>19.5000</t>
+  </si>
+  <si>
+    <t>14.9500</t>
+  </si>
+  <si>
+    <t>17.2500</t>
+  </si>
+  <si>
+    <t>532101.00</t>
+  </si>
+  <si>
+    <t>15.00</t>
+  </si>
+  <si>
+    <t>2021-02-01</t>
+  </si>
+  <si>
+    <t>17.1500</t>
+  </si>
+  <si>
+    <t>29.7000</t>
+  </si>
+  <si>
+    <t>22.0000</t>
+  </si>
+  <si>
+    <t>797761.00</t>
+  </si>
+  <si>
+    <t>27.54</t>
+  </si>
+  <si>
+    <t>2021-03-01</t>
+  </si>
+  <si>
+    <t>22.1000</t>
+  </si>
+  <si>
+    <t>23.5000</t>
+  </si>
+  <si>
+    <t>19.0500</t>
+  </si>
+  <si>
+    <t>552541.00</t>
+  </si>
+  <si>
+    <t>-13.41</t>
+  </si>
+  <si>
+    <t>2021-04-01</t>
+  </si>
+  <si>
+    <t>18.4500</t>
+  </si>
+  <si>
+    <t>24.1000</t>
+  </si>
+  <si>
+    <t>16.4000</t>
+  </si>
+  <si>
+    <t>22.7000</t>
+  </si>
+  <si>
+    <t>335594.00</t>
+  </si>
+  <si>
+    <t>19.16</t>
+  </si>
+  <si>
+    <t>2021-05-01</t>
+  </si>
+  <si>
+    <t>22.3000</t>
+  </si>
+  <si>
+    <t>20.5000</t>
+  </si>
+  <si>
+    <t>29.2000</t>
+  </si>
+  <si>
+    <t>370535.00</t>
+  </si>
+  <si>
+    <t>28.63</t>
+  </si>
+  <si>
+    <t>2021-06-01</t>
+  </si>
+  <si>
+    <t>29.0000</t>
+  </si>
+  <si>
+    <t>29.6000</t>
+  </si>
+  <si>
+    <t>24.6000</t>
+  </si>
+  <si>
+    <t>24.9000</t>
+  </si>
+  <si>
+    <t>390452.00</t>
+  </si>
+  <si>
+    <t>-14.73</t>
+  </si>
+  <si>
+    <t>2021-07-01</t>
+  </si>
+  <si>
+    <t>25.5000</t>
+  </si>
+  <si>
+    <t>26.5000</t>
+  </si>
+  <si>
+    <t>19.9500</t>
+  </si>
+  <si>
+    <t>23.4000</t>
+  </si>
+  <si>
+    <t>389930.00</t>
+  </si>
+  <si>
+    <t>-6.02</t>
+  </si>
+  <si>
+    <t>2021-08-01</t>
+  </si>
+  <si>
+    <t>25.8000</t>
+  </si>
+  <si>
+    <t>21.8000</t>
+  </si>
+  <si>
+    <t>22.4000</t>
+  </si>
+  <si>
+    <t>300416.00</t>
+  </si>
+  <si>
+    <t>-4.27</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>22.5000</t>
+  </si>
+  <si>
+    <t>21.3000</t>
+  </si>
+  <si>
+    <t>22.9000</t>
+  </si>
+  <si>
+    <t>221050.00</t>
+  </si>
+  <si>
+    <t>2.23</t>
+  </si>
+  <si>
+    <t>2021-10-01</t>
+  </si>
+  <si>
+    <t>22.6000</t>
+  </si>
+  <si>
+    <t>24.5000</t>
+  </si>
+  <si>
+    <t>20.1000</t>
+  </si>
+  <si>
+    <t>21.2000</t>
+  </si>
+  <si>
+    <t>180232.00</t>
+  </si>
+  <si>
+    <t>-7.42</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>21.5000</t>
+  </si>
+  <si>
+    <t>24.0000</t>
+  </si>
+  <si>
+    <t>484059.00</t>
+  </si>
+  <si>
+    <t>10.38</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>23.2000</t>
+  </si>
+  <si>
+    <t>25.4000</t>
+  </si>
+  <si>
+    <t>20.6000</t>
+  </si>
+  <si>
+    <t>21.6000</t>
+  </si>
+  <si>
+    <t>212151.00</t>
+  </si>
+  <si>
+    <t>-7.69</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>21.9000</t>
+  </si>
+  <si>
+    <t>23.0000</t>
+  </si>
+  <si>
+    <t>18.7000</t>
+  </si>
+  <si>
+    <t>298664.00</t>
+  </si>
+  <si>
+    <t>-0.46</t>
+  </si>
+  <si>
+    <t>2022-02-01</t>
+  </si>
+  <si>
+    <t>16.2000</t>
+  </si>
+  <si>
+    <t>264669.00</t>
+  </si>
+  <si>
+    <t>-20.23</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>17.1000</t>
+  </si>
+  <si>
+    <t>18.1500</t>
+  </si>
+  <si>
+    <t>180010.00</t>
+  </si>
+  <si>
+    <t>5.83</t>
+  </si>
+  <si>
+    <t>2022-04-01</t>
+  </si>
+  <si>
+    <t>18.2000</t>
+  </si>
+  <si>
+    <t>16.8800</t>
+  </si>
+  <si>
+    <t>49587.00</t>
+  </si>
+  <si>
+    <t>-7.00</t>
+  </si>
+  <si>
+    <t>2022-05-01</t>
+  </si>
+  <si>
+    <t>16.9200</t>
+  </si>
+  <si>
+    <t>17.3400</t>
+  </si>
+  <si>
+    <t>15.3000</t>
+  </si>
+  <si>
+    <t>16.6000</t>
+  </si>
+  <si>
+    <t>27203.00</t>
+  </si>
+  <si>
+    <t>-1.66</t>
+  </si>
+  <si>
+    <t>2022-06-01</t>
+  </si>
+  <si>
+    <t>16.9000</t>
+  </si>
+  <si>
+    <t>18.2200</t>
+  </si>
+  <si>
+    <t>15.4000</t>
+  </si>
+  <si>
+    <t>15.5400</t>
+  </si>
+  <si>
+    <t>121705.00</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>15.6800</t>
+  </si>
+  <si>
+    <t>18.0000</t>
+  </si>
+  <si>
+    <t>15.2800</t>
+  </si>
+  <si>
+    <t>17.2400</t>
+  </si>
+  <si>
+    <t>92883.00</t>
+  </si>
+  <si>
+    <t>10.94</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>8.8800</t>
+  </si>
+  <si>
+    <t>9.0500</t>
+  </si>
+  <si>
+    <t>582851.00</t>
+  </si>
+  <si>
+    <t>-47.51</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>9.2100</t>
+  </si>
+  <si>
+    <t>9.3400</t>
+  </si>
+  <si>
+    <t>5.3900</t>
+  </si>
+  <si>
+    <t>6.2900</t>
+  </si>
+  <si>
+    <t>545127.00</t>
+  </si>
+  <si>
+    <t>-30.50</t>
+  </si>
+  <si>
+    <t>2022-10-01</t>
+  </si>
+  <si>
+    <t>6.4100</t>
+  </si>
+  <si>
+    <t>8.7800</t>
+  </si>
+  <si>
+    <t>6.8600</t>
+  </si>
+  <si>
+    <t>148024.00</t>
+  </si>
+  <si>
+    <t>9.06</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>6.8400</t>
+  </si>
+  <si>
+    <t>8.4100</t>
+  </si>
+  <si>
+    <t>8.0200</t>
+  </si>
+  <si>
+    <t>231789.00</t>
+  </si>
+  <si>
+    <t>16.91</t>
+  </si>
+  <si>
+    <t>2022-12-01</t>
+  </si>
+  <si>
+    <t>8.0100</t>
+  </si>
+  <si>
+    <t>8.8000</t>
+  </si>
+  <si>
+    <t>5.7900</t>
+  </si>
+  <si>
+    <t>5.8400</t>
+  </si>
+  <si>
+    <t>321498.00</t>
+  </si>
+  <si>
+    <t>-27.18</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>5.9800</t>
+  </si>
+  <si>
+    <t>7.2200</t>
+  </si>
+  <si>
+    <t>7.0600</t>
+  </si>
+  <si>
+    <t>295697.00</t>
+  </si>
+  <si>
+    <t>20.89</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>7.2300</t>
+  </si>
+  <si>
+    <t>9.0000</t>
+  </si>
+  <si>
+    <t>6.8500</t>
+  </si>
+  <si>
+    <t>8.4900</t>
+  </si>
+  <si>
+    <t>154402.00</t>
+  </si>
+  <si>
+    <t>20.25</t>
+  </si>
+  <si>
+    <t>2023-03-01</t>
+  </si>
+  <si>
+    <t>8.5000</t>
+  </si>
+  <si>
+    <t>9.2400</t>
+  </si>
+  <si>
+    <t>9.1700</t>
+  </si>
+  <si>
+    <t>114799.00</t>
+  </si>
+  <si>
+    <t>8.01</t>
+  </si>
+  <si>
+    <t>2023-04-01</t>
+  </si>
+  <si>
+    <t>9.2800</t>
+  </si>
+  <si>
+    <t>9.1000</t>
+  </si>
+  <si>
+    <t>9.4000</t>
+  </si>
+  <si>
+    <t>138666.00</t>
+  </si>
+  <si>
+    <t>2.51</t>
+  </si>
+  <si>
+    <t>2023-05-01</t>
+  </si>
+  <si>
+    <t>9.6400</t>
+  </si>
+  <si>
+    <t>10.0000</t>
+  </si>
+  <si>
+    <t>9.6600</t>
+  </si>
+  <si>
+    <t>71550.00</t>
+  </si>
+  <si>
+    <t>2.77</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>9.7400</t>
+  </si>
+  <si>
+    <t>9.9000</t>
+  </si>
+  <si>
+    <t>9.6200</t>
+  </si>
+  <si>
+    <t>56676.00</t>
+  </si>
+  <si>
+    <t>-0.41</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>9.7200</t>
+  </si>
+  <si>
+    <t>8.4000</t>
+  </si>
+  <si>
+    <t>9.0800</t>
+  </si>
+  <si>
+    <t>363507.00</t>
+  </si>
+  <si>
+    <t>-5.61</t>
+  </si>
+  <si>
+    <t>2023-08-01</t>
+  </si>
+  <si>
+    <t>13.0000</t>
+  </si>
+  <si>
+    <t>8.9400</t>
+  </si>
+  <si>
+    <t>12.5000</t>
+  </si>
+  <si>
+    <t>154775.00</t>
+  </si>
+  <si>
+    <t>37.67</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>12.5500</t>
+  </si>
+  <si>
+    <t>11.0000</t>
+  </si>
+  <si>
+    <t>168905.00</t>
+  </si>
+  <si>
+    <t>2023-10-01</t>
+  </si>
+  <si>
+    <t>11.0500</t>
+  </si>
+  <si>
+    <t>11.1000</t>
+  </si>
+  <si>
+    <t>137987.00</t>
+  </si>
+  <si>
+    <t>-18.18</t>
+  </si>
+  <si>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>10.5000</t>
+  </si>
+  <si>
+    <t>8.7000</t>
+  </si>
+  <si>
+    <t>9.4200</t>
+  </si>
+  <si>
+    <t>163963.00</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>9.5400</t>
+  </si>
+  <si>
+    <t>8.4600</t>
+  </si>
+  <si>
+    <t>95681.00</t>
+  </si>
+  <si>
+    <t>-0.85</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>9.1200</t>
+  </si>
+  <si>
+    <t>9.3000</t>
+  </si>
+  <si>
+    <t>7.2400</t>
+  </si>
+  <si>
+    <t>7.5400</t>
+  </si>
+  <si>
+    <t>166690.00</t>
+  </si>
+  <si>
+    <t>-19.27</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>7.6000</t>
+  </si>
+  <si>
+    <t>7.7600</t>
+  </si>
+  <si>
+    <t>6.5600</t>
+  </si>
+  <si>
+    <t>324970.00</t>
+  </si>
+  <si>
+    <t>-12.47</t>
+  </si>
+  <si>
+    <t>2024-03-01</t>
+  </si>
+  <si>
+    <t>6.5200</t>
+  </si>
+  <si>
+    <t>6.4200</t>
+  </si>
+  <si>
+    <t>6.7000</t>
+  </si>
+  <si>
+    <t>196031.00</t>
+  </si>
+  <si>
+    <t>1.52</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>6.3000</t>
+  </si>
+  <si>
+    <t>7.0200</t>
+  </si>
+  <si>
+    <t>153092.00</t>
+  </si>
+  <si>
+    <t>4.78</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>7.0000</t>
+  </si>
+  <si>
+    <t>7.4800</t>
+  </si>
+  <si>
+    <t>6.4600</t>
+  </si>
+  <si>
+    <t>6.9000</t>
+  </si>
+  <si>
+    <t>184079.00</t>
+  </si>
+  <si>
+    <t>-1.71</t>
+  </si>
+  <si>
+    <t>2024-06-01</t>
+  </si>
+  <si>
+    <t>6.9400</t>
+  </si>
+  <si>
+    <t>5.9000</t>
+  </si>
+  <si>
+    <t>6.3400</t>
+  </si>
+  <si>
+    <t>162431.00</t>
+  </si>
+  <si>
+    <t>-8.12</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>6.3800</t>
+  </si>
+  <si>
+    <t>6.1200</t>
+  </si>
+  <si>
+    <t>82344.00</t>
+  </si>
+  <si>
+    <t>-3.47</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>6.2000</t>
+  </si>
+  <si>
+    <t>6.5000</t>
+  </si>
+  <si>
+    <t>5.5400</t>
+  </si>
+  <si>
+    <t>6.1000</t>
+  </si>
+  <si>
+    <t>97545.00</t>
+  </si>
+  <si>
+    <t>-0.33</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>6.0200</t>
+  </si>
+  <si>
+    <t>5.8200</t>
+  </si>
+  <si>
+    <t>7.7200</t>
+  </si>
+  <si>
+    <t>171951.00</t>
+  </si>
+  <si>
+    <t>26.56</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>7.7800</t>
+  </si>
+  <si>
+    <t>8.5400</t>
+  </si>
+  <si>
+    <t>7.3400</t>
+  </si>
+  <si>
+    <t>7.5800</t>
+  </si>
+  <si>
+    <t>221327.00</t>
+  </si>
+  <si>
+    <t>-1.81</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>7.6600</t>
+  </si>
+  <si>
+    <t>7.9600</t>
+  </si>
+  <si>
+    <t>134363.00</t>
+  </si>
+  <si>
+    <t>5.01</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>9.6000</t>
+  </si>
+  <si>
+    <t>7.8200</t>
+  </si>
+  <si>
+    <t>9.2000</t>
+  </si>
+  <si>
+    <t>155278.00</t>
+  </si>
+  <si>
+    <t>15.58</t>
+  </si>
+  <si>
     <t>2025-01-01</t>
   </si>
   <si>
+    <t>9.5600</t>
+  </si>
+  <si>
+    <t>8.7200</t>
+  </si>
+  <si>
+    <t>150583.00</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
     <t>9.2200</t>
   </si>
   <si>
-    <t>9.5600</t>
-[...22 lines deleted...]
-  <si>
     <t>9.9600</t>
   </si>
   <si>
     <t>255907.00</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
-    <t>9.9000</t>
-[...1 lines deleted...]
-  <si>
     <t>11.8500</t>
   </si>
   <si>
-    <t>9.6200</t>
-[...1 lines deleted...]
-  <si>
     <t>10.6000</t>
   </si>
   <si>
     <t>191927.00</t>
   </si>
   <si>
     <t>6.43</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>10.7000</t>
   </si>
   <si>
-    <t>12.5500</t>
-[...1 lines deleted...]
-  <si>
     <t>8.9000</t>
   </si>
   <si>
     <t>259089.00</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>13.0500</t>
   </si>
   <si>
     <t>11.8000</t>
   </si>
   <si>
     <t>12.9500</t>
   </si>
   <si>
     <t>144447.00</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
     <t>13.2000</t>
   </si>
   <si>
-    <t>12.5000</t>
-[...1 lines deleted...]
-  <si>
     <t>12.7500</t>
   </si>
   <si>
     <t>70078.00</t>
   </si>
   <si>
     <t>-1.54</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>10.9000</t>
   </si>
   <si>
     <t>11.3000</t>
   </si>
   <si>
     <t>121425.00</t>
   </si>
   <si>
     <t>-11.37</t>
   </si>
   <si>
     <t>2025-08-01</t>
@@ -232,102 +3460,117 @@
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
     <t>11.6000</t>
   </si>
   <si>
     <t>13.5500</t>
   </si>
   <si>
     <t>11.4000</t>
   </si>
   <si>
     <t>106740.00</t>
   </si>
   <si>
     <t>15.32</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>13.5000</t>
   </si>
   <si>
-    <t>15.3000</t>
-[...4 lines deleted...]
-  <si>
     <t>14.6500</t>
   </si>
   <si>
     <t>134532.00</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>14.7500</t>
   </si>
   <si>
     <t>14.8000</t>
   </si>
   <si>
     <t>13.2500</t>
   </si>
   <si>
     <t>13.8000</t>
   </si>
   <si>
     <t>64297.00</t>
   </si>
   <si>
     <t>-5.80</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>14.0500</t>
   </si>
   <si>
-    <t>14.2500</t>
-[...8 lines deleted...]
-    <t>-10.87</t>
+    <t>137225.00</t>
+  </si>
+  <si>
+    <t>-15.94</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>12.7000</t>
+  </si>
+  <si>
+    <t>11.9000</t>
+  </si>
+  <si>
+    <t>78390.00</t>
+  </si>
+  <si>
+    <t>2.59</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>11.9500</t>
+  </si>
+  <si>
+    <t>4112.00</t>
+  </si>
+  <si>
+    <t>0.42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -664,51 +3907,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G222"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -718,342 +3961,5103 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>24</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G5" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
         <v>39</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>40</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>41</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...5 lines deleted...]
-      <c r="D8" t="s">
+      <c r="F8" t="s">
         <v>46</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" t="s">
         <v>55</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>56</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>62</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
         <v>66</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
         <v>67</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
         <v>68</v>
       </c>
-      <c r="D12" t="s">
+      <c r="G12" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>73</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
         <v>74</v>
       </c>
-      <c r="D13" t="s">
+      <c r="F13" t="s">
         <v>75</v>
       </c>
-      <c r="E13" t="s">
+      <c r="G13" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" t="s">
+        <v>71</v>
+      </c>
+      <c r="E14" t="s">
+        <v>71</v>
+      </c>
+      <c r="F14" t="s">
         <v>79</v>
       </c>
-      <c r="B14" t="s">
+      <c r="G14" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>86</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>87</v>
       </c>
-      <c r="C15" t="s">
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>88</v>
       </c>
-      <c r="D15" t="s">
+      <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>89</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="F15" t="s">
+      <c r="B23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>90</v>
       </c>
-      <c r="G15" t="s">
+      <c r="B24" t="s">
+        <v>71</v>
+      </c>
+      <c r="C24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
         <v>91</v>
+      </c>
+      <c r="B25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>71</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" t="s">
+        <v>71</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" t="s">
+        <v>71</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" t="s">
+        <v>71</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" t="s">
+        <v>71</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" t="s">
+        <v>100</v>
+      </c>
+      <c r="G31" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" t="s">
+        <v>103</v>
+      </c>
+      <c r="D32" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" t="s">
+        <v>105</v>
+      </c>
+      <c r="F32" t="s">
+        <v>106</v>
+      </c>
+      <c r="G32" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" t="s">
+        <v>109</v>
+      </c>
+      <c r="C33" t="s">
+        <v>110</v>
+      </c>
+      <c r="D33" t="s">
+        <v>111</v>
+      </c>
+      <c r="E33" t="s">
+        <v>112</v>
+      </c>
+      <c r="F33" t="s">
+        <v>113</v>
+      </c>
+      <c r="G33" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>115</v>
+      </c>
+      <c r="B34" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" t="s">
+        <v>117</v>
+      </c>
+      <c r="E34" t="s">
+        <v>117</v>
+      </c>
+      <c r="F34" t="s">
+        <v>118</v>
+      </c>
+      <c r="G34" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" t="s">
+        <v>121</v>
+      </c>
+      <c r="D35" t="s">
+        <v>122</v>
+      </c>
+      <c r="E35" t="s">
+        <v>111</v>
+      </c>
+      <c r="F35" t="s">
+        <v>123</v>
+      </c>
+      <c r="G35" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" t="s">
+        <v>126</v>
+      </c>
+      <c r="E36" t="s">
+        <v>127</v>
+      </c>
+      <c r="F36" t="s">
+        <v>128</v>
+      </c>
+      <c r="G36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" t="s">
+        <v>127</v>
+      </c>
+      <c r="C37" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" t="s">
+        <v>131</v>
+      </c>
+      <c r="E37" t="s">
+        <v>131</v>
+      </c>
+      <c r="F37" t="s">
+        <v>132</v>
+      </c>
+      <c r="G37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" t="s">
+        <v>131</v>
+      </c>
+      <c r="E38" t="s">
+        <v>136</v>
+      </c>
+      <c r="F38" t="s">
+        <v>137</v>
+      </c>
+      <c r="G38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
+        <v>140</v>
+      </c>
+      <c r="C39" t="s">
+        <v>141</v>
+      </c>
+      <c r="D39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" t="s">
+        <v>143</v>
+      </c>
+      <c r="F39" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" t="s">
+        <v>110</v>
+      </c>
+      <c r="D40" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" t="s">
+        <v>148</v>
+      </c>
+      <c r="F40" t="s">
+        <v>149</v>
+      </c>
+      <c r="G40" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>151</v>
+      </c>
+      <c r="B41" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" t="s">
+        <v>152</v>
+      </c>
+      <c r="D41" t="s">
+        <v>153</v>
+      </c>
+      <c r="E41" t="s">
+        <v>141</v>
+      </c>
+      <c r="F41" t="s">
+        <v>154</v>
+      </c>
+      <c r="G41" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B42" t="s">
+        <v>157</v>
+      </c>
+      <c r="C42" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" t="s">
+        <v>158</v>
+      </c>
+      <c r="E42" t="s">
+        <v>159</v>
+      </c>
+      <c r="F42" t="s">
+        <v>160</v>
+      </c>
+      <c r="G42" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>162</v>
+      </c>
+      <c r="B43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C43" t="s">
+        <v>163</v>
+      </c>
+      <c r="D43" t="s">
+        <v>159</v>
+      </c>
+      <c r="E43" t="s">
+        <v>117</v>
+      </c>
+      <c r="F43" t="s">
+        <v>164</v>
+      </c>
+      <c r="G43" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" t="s">
+        <v>117</v>
+      </c>
+      <c r="C44" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" t="s">
+        <v>169</v>
+      </c>
+      <c r="F44" t="s">
+        <v>170</v>
+      </c>
+      <c r="G44" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" t="s">
+        <v>169</v>
+      </c>
+      <c r="C45" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" t="s">
+        <v>117</v>
+      </c>
+      <c r="E45" t="s">
+        <v>174</v>
+      </c>
+      <c r="F45" t="s">
+        <v>175</v>
+      </c>
+      <c r="G45" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" t="s">
+        <v>178</v>
+      </c>
+      <c r="C46" t="s">
+        <v>179</v>
+      </c>
+      <c r="D46" t="s">
+        <v>135</v>
+      </c>
+      <c r="E46" t="s">
+        <v>180</v>
+      </c>
+      <c r="F46" t="s">
+        <v>181</v>
+      </c>
+      <c r="G46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>180</v>
+      </c>
+      <c r="C47" t="s">
+        <v>180</v>
+      </c>
+      <c r="D47" t="s">
+        <v>104</v>
+      </c>
+      <c r="E47" t="s">
+        <v>184</v>
+      </c>
+      <c r="F47" t="s">
+        <v>185</v>
+      </c>
+      <c r="G47" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>187</v>
+      </c>
+      <c r="B48" t="s">
+        <v>188</v>
+      </c>
+      <c r="C48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D48" t="s">
+        <v>190</v>
+      </c>
+      <c r="E48" t="s">
+        <v>105</v>
+      </c>
+      <c r="F48" t="s">
+        <v>191</v>
+      </c>
+      <c r="G48" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>193</v>
+      </c>
+      <c r="B49" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" t="s">
+        <v>195</v>
+      </c>
+      <c r="E49" t="s">
+        <v>153</v>
+      </c>
+      <c r="F49" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>198</v>
+      </c>
+      <c r="B50" t="s">
+        <v>153</v>
+      </c>
+      <c r="C50" t="s">
+        <v>147</v>
+      </c>
+      <c r="D50" t="s">
+        <v>199</v>
+      </c>
+      <c r="E50" t="s">
+        <v>200</v>
+      </c>
+      <c r="F50" t="s">
+        <v>201</v>
+      </c>
+      <c r="G50" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>203</v>
+      </c>
+      <c r="B51" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" t="s">
+        <v>204</v>
+      </c>
+      <c r="D51" t="s">
+        <v>131</v>
+      </c>
+      <c r="E51" t="s">
+        <v>205</v>
+      </c>
+      <c r="F51" t="s">
+        <v>206</v>
+      </c>
+      <c r="G51" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>208</v>
+      </c>
+      <c r="B52" t="s">
+        <v>209</v>
+      </c>
+      <c r="C52" t="s">
+        <v>210</v>
+      </c>
+      <c r="D52" t="s">
+        <v>211</v>
+      </c>
+      <c r="E52" t="s">
+        <v>180</v>
+      </c>
+      <c r="F52" t="s">
+        <v>212</v>
+      </c>
+      <c r="G52" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>214</v>
+      </c>
+      <c r="B53" t="s">
+        <v>180</v>
+      </c>
+      <c r="C53" t="s">
+        <v>215</v>
+      </c>
+      <c r="D53" t="s">
+        <v>216</v>
+      </c>
+      <c r="E53" t="s">
+        <v>215</v>
+      </c>
+      <c r="F53" t="s">
+        <v>217</v>
+      </c>
+      <c r="G53" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>219</v>
+      </c>
+      <c r="B54" t="s">
+        <v>215</v>
+      </c>
+      <c r="C54" t="s">
+        <v>220</v>
+      </c>
+      <c r="D54" t="s">
+        <v>221</v>
+      </c>
+      <c r="E54" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" t="s">
+        <v>222</v>
+      </c>
+      <c r="G54" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>224</v>
+      </c>
+      <c r="B55" t="s">
+        <v>169</v>
+      </c>
+      <c r="C55" t="s">
+        <v>169</v>
+      </c>
+      <c r="D55" t="s">
+        <v>225</v>
+      </c>
+      <c r="E55" t="s">
+        <v>226</v>
+      </c>
+      <c r="F55" t="s">
+        <v>227</v>
+      </c>
+      <c r="G55" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B56" t="s">
+        <v>226</v>
+      </c>
+      <c r="C56" t="s">
+        <v>180</v>
+      </c>
+      <c r="D56" t="s">
+        <v>230</v>
+      </c>
+      <c r="E56" t="s">
+        <v>231</v>
+      </c>
+      <c r="F56" t="s">
+        <v>232</v>
+      </c>
+      <c r="G56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>235</v>
+      </c>
+      <c r="C57" t="s">
+        <v>236</v>
+      </c>
+      <c r="D57" t="s">
+        <v>135</v>
+      </c>
+      <c r="E57" t="s">
+        <v>147</v>
+      </c>
+      <c r="F57" t="s">
+        <v>237</v>
+      </c>
+      <c r="G57" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>239</v>
+      </c>
+      <c r="B58" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" t="s">
+        <v>180</v>
+      </c>
+      <c r="D58" t="s">
+        <v>147</v>
+      </c>
+      <c r="E58" t="s">
+        <v>147</v>
+      </c>
+      <c r="F58" t="s">
+        <v>240</v>
+      </c>
+      <c r="G58" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>241</v>
+      </c>
+      <c r="B59" t="s">
+        <v>147</v>
+      </c>
+      <c r="C59" t="s">
+        <v>242</v>
+      </c>
+      <c r="D59" t="s">
+        <v>147</v>
+      </c>
+      <c r="E59" t="s">
+        <v>243</v>
+      </c>
+      <c r="F59" t="s">
+        <v>244</v>
+      </c>
+      <c r="G59" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>246</v>
+      </c>
+      <c r="B60" t="s">
+        <v>243</v>
+      </c>
+      <c r="C60" t="s">
+        <v>242</v>
+      </c>
+      <c r="D60" t="s">
+        <v>247</v>
+      </c>
+      <c r="E60" t="s">
+        <v>248</v>
+      </c>
+      <c r="F60" t="s">
+        <v>249</v>
+      </c>
+      <c r="G60" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>251</v>
+      </c>
+      <c r="B61" t="s">
+        <v>248</v>
+      </c>
+      <c r="C61" t="s">
+        <v>220</v>
+      </c>
+      <c r="D61" t="s">
+        <v>141</v>
+      </c>
+      <c r="E61" t="s">
+        <v>252</v>
+      </c>
+      <c r="F61" t="s">
+        <v>253</v>
+      </c>
+      <c r="G61" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>255</v>
+      </c>
+      <c r="B62" t="s">
+        <v>121</v>
+      </c>
+      <c r="C62" t="s">
+        <v>256</v>
+      </c>
+      <c r="D62" t="s">
+        <v>257</v>
+      </c>
+      <c r="E62" t="s">
+        <v>257</v>
+      </c>
+      <c r="F62" t="s">
+        <v>258</v>
+      </c>
+      <c r="G62" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>260</v>
+      </c>
+      <c r="B63" t="s">
+        <v>261</v>
+      </c>
+      <c r="C63" t="s">
+        <v>262</v>
+      </c>
+      <c r="D63" t="s">
+        <v>261</v>
+      </c>
+      <c r="E63" t="s">
+        <v>263</v>
+      </c>
+      <c r="F63" t="s">
+        <v>264</v>
+      </c>
+      <c r="G63" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>266</v>
+      </c>
+      <c r="B64" t="s">
+        <v>262</v>
+      </c>
+      <c r="C64" t="s">
+        <v>267</v>
+      </c>
+      <c r="D64" t="s">
+        <v>159</v>
+      </c>
+      <c r="E64" t="s">
+        <v>268</v>
+      </c>
+      <c r="F64" t="s">
+        <v>269</v>
+      </c>
+      <c r="G64" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>271</v>
+      </c>
+      <c r="B65" t="s">
+        <v>268</v>
+      </c>
+      <c r="C65" t="s">
+        <v>272</v>
+      </c>
+      <c r="D65" t="s">
+        <v>268</v>
+      </c>
+      <c r="E65" t="s">
+        <v>273</v>
+      </c>
+      <c r="F65" t="s">
+        <v>274</v>
+      </c>
+      <c r="G65" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>276</v>
+      </c>
+      <c r="B66" t="s">
+        <v>273</v>
+      </c>
+      <c r="C66" t="s">
+        <v>277</v>
+      </c>
+      <c r="D66" t="s">
+        <v>158</v>
+      </c>
+      <c r="E66" t="s">
+        <v>278</v>
+      </c>
+      <c r="F66" t="s">
+        <v>279</v>
+      </c>
+      <c r="G66" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>281</v>
+      </c>
+      <c r="B67" t="s">
+        <v>278</v>
+      </c>
+      <c r="C67" t="s">
+        <v>272</v>
+      </c>
+      <c r="D67" t="s">
+        <v>282</v>
+      </c>
+      <c r="E67" t="s">
+        <v>283</v>
+      </c>
+      <c r="F67" t="s">
+        <v>284</v>
+      </c>
+      <c r="G67" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>286</v>
+      </c>
+      <c r="B68" t="s">
+        <v>287</v>
+      </c>
+      <c r="C68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D68" t="s">
+        <v>289</v>
+      </c>
+      <c r="E68" t="s">
+        <v>159</v>
+      </c>
+      <c r="F68" t="s">
+        <v>290</v>
+      </c>
+      <c r="G68" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>292</v>
+      </c>
+      <c r="B69" t="s">
+        <v>159</v>
+      </c>
+      <c r="C69" t="s">
+        <v>159</v>
+      </c>
+      <c r="D69" t="s">
+        <v>293</v>
+      </c>
+      <c r="E69" t="s">
+        <v>225</v>
+      </c>
+      <c r="F69" t="s">
+        <v>294</v>
+      </c>
+      <c r="G69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>296</v>
+      </c>
+      <c r="B70" t="s">
+        <v>158</v>
+      </c>
+      <c r="C70" t="s">
+        <v>297</v>
+      </c>
+      <c r="D70" t="s">
+        <v>289</v>
+      </c>
+      <c r="E70" t="s">
+        <v>298</v>
+      </c>
+      <c r="F70" t="s">
+        <v>299</v>
+      </c>
+      <c r="G70" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>301</v>
+      </c>
+      <c r="B71" t="s">
+        <v>298</v>
+      </c>
+      <c r="C71" t="s">
+        <v>261</v>
+      </c>
+      <c r="D71" t="s">
+        <v>302</v>
+      </c>
+      <c r="E71" t="s">
+        <v>303</v>
+      </c>
+      <c r="F71" t="s">
+        <v>304</v>
+      </c>
+      <c r="G71" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>306</v>
+      </c>
+      <c r="B72" t="s">
+        <v>303</v>
+      </c>
+      <c r="C72" t="s">
+        <v>303</v>
+      </c>
+      <c r="D72" t="s">
+        <v>126</v>
+      </c>
+      <c r="E72" t="s">
+        <v>307</v>
+      </c>
+      <c r="F72" t="s">
+        <v>308</v>
+      </c>
+      <c r="G72" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>310</v>
+      </c>
+      <c r="B73" t="s">
+        <v>311</v>
+      </c>
+      <c r="C73" t="s">
+        <v>293</v>
+      </c>
+      <c r="D73" t="s">
+        <v>311</v>
+      </c>
+      <c r="E73" t="s">
+        <v>312</v>
+      </c>
+      <c r="F73" t="s">
+        <v>313</v>
+      </c>
+      <c r="G73" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>315</v>
+      </c>
+      <c r="B74" t="s">
+        <v>312</v>
+      </c>
+      <c r="C74" t="s">
+        <v>316</v>
+      </c>
+      <c r="D74" t="s">
+        <v>126</v>
+      </c>
+      <c r="E74" t="s">
+        <v>317</v>
+      </c>
+      <c r="F74" t="s">
+        <v>318</v>
+      </c>
+      <c r="G74" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>320</v>
+      </c>
+      <c r="B75" t="s">
+        <v>321</v>
+      </c>
+      <c r="C75" t="s">
+        <v>262</v>
+      </c>
+      <c r="D75" t="s">
+        <v>321</v>
+      </c>
+      <c r="E75" t="s">
+        <v>322</v>
+      </c>
+      <c r="F75" t="s">
+        <v>323</v>
+      </c>
+      <c r="G75" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>325</v>
+      </c>
+      <c r="B76" t="s">
+        <v>322</v>
+      </c>
+      <c r="C76" t="s">
+        <v>293</v>
+      </c>
+      <c r="D76" t="s">
+        <v>322</v>
+      </c>
+      <c r="E76" t="s">
+        <v>326</v>
+      </c>
+      <c r="F76" t="s">
+        <v>327</v>
+      </c>
+      <c r="G76" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>329</v>
+      </c>
+      <c r="B77" t="s">
+        <v>330</v>
+      </c>
+      <c r="C77" t="s">
+        <v>326</v>
+      </c>
+      <c r="D77" t="s">
+        <v>331</v>
+      </c>
+      <c r="E77" t="s">
+        <v>332</v>
+      </c>
+      <c r="F77" t="s">
+        <v>333</v>
+      </c>
+      <c r="G77" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>335</v>
+      </c>
+      <c r="B78" t="s">
+        <v>336</v>
+      </c>
+      <c r="C78" t="s">
+        <v>337</v>
+      </c>
+      <c r="D78" t="s">
+        <v>336</v>
+      </c>
+      <c r="E78" t="s">
+        <v>289</v>
+      </c>
+      <c r="F78" t="s">
+        <v>338</v>
+      </c>
+      <c r="G78" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>340</v>
+      </c>
+      <c r="B79" t="s">
+        <v>330</v>
+      </c>
+      <c r="C79" t="s">
+        <v>326</v>
+      </c>
+      <c r="D79" t="s">
+        <v>341</v>
+      </c>
+      <c r="E79" t="s">
+        <v>342</v>
+      </c>
+      <c r="F79" t="s">
+        <v>343</v>
+      </c>
+      <c r="G79" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>345</v>
+      </c>
+      <c r="B80" t="s">
+        <v>346</v>
+      </c>
+      <c r="C80" t="s">
+        <v>347</v>
+      </c>
+      <c r="D80" t="s">
+        <v>348</v>
+      </c>
+      <c r="E80" t="s">
+        <v>332</v>
+      </c>
+      <c r="F80" t="s">
+        <v>349</v>
+      </c>
+      <c r="G80" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>351</v>
+      </c>
+      <c r="B81" t="s">
+        <v>332</v>
+      </c>
+      <c r="C81" t="s">
+        <v>322</v>
+      </c>
+      <c r="D81" t="s">
+        <v>352</v>
+      </c>
+      <c r="E81" t="s">
+        <v>352</v>
+      </c>
+      <c r="F81" t="s">
+        <v>353</v>
+      </c>
+      <c r="G81" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>355</v>
+      </c>
+      <c r="B82" t="s">
+        <v>352</v>
+      </c>
+      <c r="C82" t="s">
+        <v>317</v>
+      </c>
+      <c r="D82" t="s">
+        <v>356</v>
+      </c>
+      <c r="E82" t="s">
+        <v>317</v>
+      </c>
+      <c r="F82" t="s">
+        <v>357</v>
+      </c>
+      <c r="G82" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>359</v>
+      </c>
+      <c r="B83" t="s">
+        <v>360</v>
+      </c>
+      <c r="C83" t="s">
+        <v>361</v>
+      </c>
+      <c r="D83" t="s">
+        <v>362</v>
+      </c>
+      <c r="E83" t="s">
+        <v>363</v>
+      </c>
+      <c r="F83" t="s">
+        <v>364</v>
+      </c>
+      <c r="G83" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>366</v>
+      </c>
+      <c r="B84" t="s">
+        <v>363</v>
+      </c>
+      <c r="C84" t="s">
+        <v>363</v>
+      </c>
+      <c r="D84" t="s">
+        <v>367</v>
+      </c>
+      <c r="E84" t="s">
+        <v>367</v>
+      </c>
+      <c r="F84" t="s">
+        <v>368</v>
+      </c>
+      <c r="G84" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>370</v>
+      </c>
+      <c r="B85" t="s">
+        <v>367</v>
+      </c>
+      <c r="C85" t="s">
+        <v>371</v>
+      </c>
+      <c r="D85" t="s">
+        <v>367</v>
+      </c>
+      <c r="E85" t="s">
+        <v>371</v>
+      </c>
+      <c r="F85" t="s">
+        <v>372</v>
+      </c>
+      <c r="G85" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>374</v>
+      </c>
+      <c r="B86" t="s">
+        <v>322</v>
+      </c>
+      <c r="C86" t="s">
+        <v>371</v>
+      </c>
+      <c r="D86" t="s">
+        <v>126</v>
+      </c>
+      <c r="E86" t="s">
+        <v>126</v>
+      </c>
+      <c r="F86" t="s">
+        <v>375</v>
+      </c>
+      <c r="G86" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>377</v>
+      </c>
+      <c r="B87" t="s">
+        <v>378</v>
+      </c>
+      <c r="C87" t="s">
+        <v>317</v>
+      </c>
+      <c r="D87" t="s">
+        <v>356</v>
+      </c>
+      <c r="E87" t="s">
+        <v>379</v>
+      </c>
+      <c r="F87" t="s">
+        <v>380</v>
+      </c>
+      <c r="G87" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>382</v>
+      </c>
+      <c r="B88" t="s">
+        <v>348</v>
+      </c>
+      <c r="C88" t="s">
+        <v>347</v>
+      </c>
+      <c r="D88" t="s">
+        <v>126</v>
+      </c>
+      <c r="E88" t="s">
+        <v>383</v>
+      </c>
+      <c r="F88" t="s">
+        <v>384</v>
+      </c>
+      <c r="G88" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>386</v>
+      </c>
+      <c r="B89" t="s">
+        <v>322</v>
+      </c>
+      <c r="C89" t="s">
+        <v>188</v>
+      </c>
+      <c r="D89" t="s">
+        <v>322</v>
+      </c>
+      <c r="E89" t="s">
+        <v>303</v>
+      </c>
+      <c r="F89" t="s">
+        <v>387</v>
+      </c>
+      <c r="G89" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>389</v>
+      </c>
+      <c r="B90" t="s">
+        <v>303</v>
+      </c>
+      <c r="C90" t="s">
+        <v>278</v>
+      </c>
+      <c r="D90" t="s">
+        <v>390</v>
+      </c>
+      <c r="E90" t="s">
+        <v>390</v>
+      </c>
+      <c r="F90" t="s">
+        <v>391</v>
+      </c>
+      <c r="G90" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>392</v>
+      </c>
+      <c r="B91" t="s">
+        <v>393</v>
+      </c>
+      <c r="C91" t="s">
+        <v>394</v>
+      </c>
+      <c r="D91" t="s">
+        <v>390</v>
+      </c>
+      <c r="E91" t="s">
+        <v>395</v>
+      </c>
+      <c r="F91" t="s">
+        <v>396</v>
+      </c>
+      <c r="G91" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>398</v>
+      </c>
+      <c r="B92" t="s">
+        <v>399</v>
+      </c>
+      <c r="C92" t="s">
+        <v>261</v>
+      </c>
+      <c r="D92" t="s">
+        <v>400</v>
+      </c>
+      <c r="E92" t="s">
+        <v>401</v>
+      </c>
+      <c r="F92" t="s">
+        <v>402</v>
+      </c>
+      <c r="G92" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>404</v>
+      </c>
+      <c r="B93" t="s">
+        <v>405</v>
+      </c>
+      <c r="C93" t="s">
+        <v>110</v>
+      </c>
+      <c r="D93" t="s">
+        <v>303</v>
+      </c>
+      <c r="E93" t="s">
+        <v>406</v>
+      </c>
+      <c r="F93" t="s">
+        <v>407</v>
+      </c>
+      <c r="G93" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>409</v>
+      </c>
+      <c r="B94" t="s">
+        <v>410</v>
+      </c>
+      <c r="C94" t="s">
+        <v>411</v>
+      </c>
+      <c r="D94" t="s">
+        <v>412</v>
+      </c>
+      <c r="E94" t="s">
+        <v>413</v>
+      </c>
+      <c r="F94" t="s">
+        <v>414</v>
+      </c>
+      <c r="G94" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>416</v>
+      </c>
+      <c r="B95" t="s">
+        <v>413</v>
+      </c>
+      <c r="C95" t="s">
+        <v>417</v>
+      </c>
+      <c r="D95" t="s">
+        <v>418</v>
+      </c>
+      <c r="E95" t="s">
+        <v>419</v>
+      </c>
+      <c r="F95" t="s">
+        <v>420</v>
+      </c>
+      <c r="G95" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>422</v>
+      </c>
+      <c r="B96" t="s">
+        <v>419</v>
+      </c>
+      <c r="C96" t="s">
+        <v>423</v>
+      </c>
+      <c r="D96" t="s">
+        <v>419</v>
+      </c>
+      <c r="E96" t="s">
+        <v>424</v>
+      </c>
+      <c r="F96" t="s">
+        <v>425</v>
+      </c>
+      <c r="G96" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>427</v>
+      </c>
+      <c r="B97" t="s">
+        <v>428</v>
+      </c>
+      <c r="C97" t="s">
+        <v>429</v>
+      </c>
+      <c r="D97" t="s">
+        <v>383</v>
+      </c>
+      <c r="E97" t="s">
+        <v>336</v>
+      </c>
+      <c r="F97" t="s">
+        <v>430</v>
+      </c>
+      <c r="G97" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>432</v>
+      </c>
+      <c r="B98" t="s">
+        <v>433</v>
+      </c>
+      <c r="C98" t="s">
+        <v>434</v>
+      </c>
+      <c r="D98" t="s">
+        <v>435</v>
+      </c>
+      <c r="E98" t="s">
+        <v>436</v>
+      </c>
+      <c r="F98" t="s">
+        <v>437</v>
+      </c>
+      <c r="G98" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>439</v>
+      </c>
+      <c r="B99" t="s">
+        <v>440</v>
+      </c>
+      <c r="C99" t="s">
+        <v>441</v>
+      </c>
+      <c r="D99" t="s">
+        <v>442</v>
+      </c>
+      <c r="E99" t="s">
+        <v>435</v>
+      </c>
+      <c r="F99" t="s">
+        <v>443</v>
+      </c>
+      <c r="G99" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>445</v>
+      </c>
+      <c r="B100" t="s">
+        <v>435</v>
+      </c>
+      <c r="C100" t="s">
+        <v>434</v>
+      </c>
+      <c r="D100" t="s">
+        <v>435</v>
+      </c>
+      <c r="E100" t="s">
+        <v>383</v>
+      </c>
+      <c r="F100" t="s">
+        <v>446</v>
+      </c>
+      <c r="G100" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>448</v>
+      </c>
+      <c r="B101" t="s">
+        <v>449</v>
+      </c>
+      <c r="C101" t="s">
+        <v>450</v>
+      </c>
+      <c r="D101" t="s">
+        <v>451</v>
+      </c>
+      <c r="E101" t="s">
+        <v>452</v>
+      </c>
+      <c r="F101" t="s">
+        <v>453</v>
+      </c>
+      <c r="G101" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>455</v>
+      </c>
+      <c r="B102" t="s">
+        <v>456</v>
+      </c>
+      <c r="C102" t="s">
+        <v>158</v>
+      </c>
+      <c r="D102" t="s">
+        <v>456</v>
+      </c>
+      <c r="E102" t="s">
+        <v>457</v>
+      </c>
+      <c r="F102" t="s">
+        <v>458</v>
+      </c>
+      <c r="G102" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>460</v>
+      </c>
+      <c r="B103" t="s">
+        <v>457</v>
+      </c>
+      <c r="C103" t="s">
+        <v>461</v>
+      </c>
+      <c r="D103" t="s">
+        <v>312</v>
+      </c>
+      <c r="E103" t="s">
+        <v>462</v>
+      </c>
+      <c r="F103" t="s">
+        <v>463</v>
+      </c>
+      <c r="G103" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>465</v>
+      </c>
+      <c r="B104" t="s">
+        <v>466</v>
+      </c>
+      <c r="C104" t="s">
+        <v>467</v>
+      </c>
+      <c r="D104" t="s">
+        <v>466</v>
+      </c>
+      <c r="E104" t="s">
+        <v>261</v>
+      </c>
+      <c r="F104" t="s">
+        <v>468</v>
+      </c>
+      <c r="G104" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>470</v>
+      </c>
+      <c r="B105" t="s">
+        <v>471</v>
+      </c>
+      <c r="C105" t="s">
+        <v>472</v>
+      </c>
+      <c r="D105" t="s">
+        <v>473</v>
+      </c>
+      <c r="E105" t="s">
+        <v>474</v>
+      </c>
+      <c r="F105" t="s">
+        <v>475</v>
+      </c>
+      <c r="G105" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>477</v>
+      </c>
+      <c r="B106" t="s">
+        <v>474</v>
+      </c>
+      <c r="C106" t="s">
+        <v>474</v>
+      </c>
+      <c r="D106" t="s">
+        <v>478</v>
+      </c>
+      <c r="E106" t="s">
+        <v>479</v>
+      </c>
+      <c r="F106" t="s">
+        <v>480</v>
+      </c>
+      <c r="G106" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>482</v>
+      </c>
+      <c r="B107" t="s">
+        <v>483</v>
+      </c>
+      <c r="C107" t="s">
+        <v>484</v>
+      </c>
+      <c r="D107" t="s">
+        <v>485</v>
+      </c>
+      <c r="E107" t="s">
+        <v>485</v>
+      </c>
+      <c r="F107" t="s">
+        <v>486</v>
+      </c>
+      <c r="G107" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>488</v>
+      </c>
+      <c r="B108" t="s">
+        <v>489</v>
+      </c>
+      <c r="C108" t="s">
+        <v>405</v>
+      </c>
+      <c r="D108" t="s">
+        <v>490</v>
+      </c>
+      <c r="E108" t="s">
+        <v>491</v>
+      </c>
+      <c r="F108" t="s">
+        <v>492</v>
+      </c>
+      <c r="G108" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>494</v>
+      </c>
+      <c r="B109" t="s">
+        <v>491</v>
+      </c>
+      <c r="C109" t="s">
+        <v>495</v>
+      </c>
+      <c r="D109" t="s">
+        <v>496</v>
+      </c>
+      <c r="E109" t="s">
+        <v>497</v>
+      </c>
+      <c r="F109" t="s">
+        <v>498</v>
+      </c>
+      <c r="G109" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>500</v>
+      </c>
+      <c r="B110" t="s">
+        <v>497</v>
+      </c>
+      <c r="C110" t="s">
+        <v>501</v>
+      </c>
+      <c r="D110" t="s">
+        <v>502</v>
+      </c>
+      <c r="E110" t="s">
+        <v>503</v>
+      </c>
+      <c r="F110" t="s">
+        <v>504</v>
+      </c>
+      <c r="G110" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>506</v>
+      </c>
+      <c r="B111" t="s">
+        <v>503</v>
+      </c>
+      <c r="C111" t="s">
+        <v>507</v>
+      </c>
+      <c r="D111" t="s">
+        <v>508</v>
+      </c>
+      <c r="E111" t="s">
+        <v>509</v>
+      </c>
+      <c r="F111" t="s">
+        <v>510</v>
+      </c>
+      <c r="G111" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>512</v>
+      </c>
+      <c r="B112" t="s">
+        <v>509</v>
+      </c>
+      <c r="C112" t="s">
+        <v>513</v>
+      </c>
+      <c r="D112" t="s">
+        <v>514</v>
+      </c>
+      <c r="E112" t="s">
+        <v>515</v>
+      </c>
+      <c r="F112" t="s">
+        <v>516</v>
+      </c>
+      <c r="G112" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>518</v>
+      </c>
+      <c r="B113" t="s">
+        <v>515</v>
+      </c>
+      <c r="C113" t="s">
+        <v>519</v>
+      </c>
+      <c r="D113" t="s">
+        <v>520</v>
+      </c>
+      <c r="E113" t="s">
+        <v>521</v>
+      </c>
+      <c r="F113" t="s">
+        <v>522</v>
+      </c>
+      <c r="G113" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>524</v>
+      </c>
+      <c r="B114" t="s">
+        <v>521</v>
+      </c>
+      <c r="C114" t="s">
+        <v>525</v>
+      </c>
+      <c r="D114" t="s">
+        <v>526</v>
+      </c>
+      <c r="E114" t="s">
+        <v>527</v>
+      </c>
+      <c r="F114" t="s">
+        <v>528</v>
+      </c>
+      <c r="G114" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>530</v>
+      </c>
+      <c r="B115" t="s">
+        <v>531</v>
+      </c>
+      <c r="C115" t="s">
+        <v>532</v>
+      </c>
+      <c r="D115" t="s">
+        <v>533</v>
+      </c>
+      <c r="E115" t="s">
+        <v>534</v>
+      </c>
+      <c r="F115" t="s">
+        <v>535</v>
+      </c>
+      <c r="G115" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>537</v>
+      </c>
+      <c r="B116" t="s">
+        <v>534</v>
+      </c>
+      <c r="C116" t="s">
+        <v>65</v>
+      </c>
+      <c r="D116" t="s">
+        <v>538</v>
+      </c>
+      <c r="E116" t="s">
+        <v>539</v>
+      </c>
+      <c r="F116" t="s">
+        <v>540</v>
+      </c>
+      <c r="G116" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>542</v>
+      </c>
+      <c r="B117" t="s">
+        <v>543</v>
+      </c>
+      <c r="C117" t="s">
+        <v>544</v>
+      </c>
+      <c r="D117" t="s">
+        <v>545</v>
+      </c>
+      <c r="E117" t="s">
+        <v>546</v>
+      </c>
+      <c r="F117" t="s">
+        <v>547</v>
+      </c>
+      <c r="G117" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>549</v>
+      </c>
+      <c r="B118" t="s">
+        <v>550</v>
+      </c>
+      <c r="C118" t="s">
+        <v>551</v>
+      </c>
+      <c r="D118" t="s">
+        <v>552</v>
+      </c>
+      <c r="E118" t="s">
+        <v>553</v>
+      </c>
+      <c r="F118" t="s">
+        <v>554</v>
+      </c>
+      <c r="G118" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>556</v>
+      </c>
+      <c r="B119" t="s">
+        <v>557</v>
+      </c>
+      <c r="C119" t="s">
+        <v>558</v>
+      </c>
+      <c r="D119" t="s">
+        <v>559</v>
+      </c>
+      <c r="E119" t="s">
+        <v>560</v>
+      </c>
+      <c r="F119" t="s">
+        <v>561</v>
+      </c>
+      <c r="G119" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>563</v>
+      </c>
+      <c r="B120" t="s">
+        <v>564</v>
+      </c>
+      <c r="C120" t="s">
+        <v>565</v>
+      </c>
+      <c r="D120" t="s">
+        <v>566</v>
+      </c>
+      <c r="E120" t="s">
+        <v>567</v>
+      </c>
+      <c r="F120" t="s">
+        <v>568</v>
+      </c>
+      <c r="G120" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>570</v>
+      </c>
+      <c r="B121" t="s">
+        <v>571</v>
+      </c>
+      <c r="C121" t="s">
+        <v>572</v>
+      </c>
+      <c r="D121" t="s">
+        <v>573</v>
+      </c>
+      <c r="E121" t="s">
+        <v>574</v>
+      </c>
+      <c r="F121" t="s">
+        <v>575</v>
+      </c>
+      <c r="G121" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>576</v>
+      </c>
+      <c r="B122" t="s">
+        <v>577</v>
+      </c>
+      <c r="C122" t="s">
+        <v>578</v>
+      </c>
+      <c r="D122" t="s">
+        <v>579</v>
+      </c>
+      <c r="E122" t="s">
+        <v>580</v>
+      </c>
+      <c r="F122" t="s">
+        <v>581</v>
+      </c>
+      <c r="G122" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>583</v>
+      </c>
+      <c r="B123" t="s">
+        <v>584</v>
+      </c>
+      <c r="C123" t="s">
+        <v>585</v>
+      </c>
+      <c r="D123" t="s">
+        <v>586</v>
+      </c>
+      <c r="E123" t="s">
+        <v>587</v>
+      </c>
+      <c r="F123" t="s">
+        <v>588</v>
+      </c>
+      <c r="G123" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>590</v>
+      </c>
+      <c r="B124" t="s">
+        <v>591</v>
+      </c>
+      <c r="C124" t="s">
+        <v>592</v>
+      </c>
+      <c r="D124" t="s">
+        <v>593</v>
+      </c>
+      <c r="E124" t="s">
+        <v>594</v>
+      </c>
+      <c r="F124" t="s">
+        <v>595</v>
+      </c>
+      <c r="G124" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>597</v>
+      </c>
+      <c r="B125" t="s">
+        <v>598</v>
+      </c>
+      <c r="C125" t="s">
+        <v>599</v>
+      </c>
+      <c r="D125" t="s">
+        <v>600</v>
+      </c>
+      <c r="E125" t="s">
+        <v>601</v>
+      </c>
+      <c r="F125" t="s">
+        <v>602</v>
+      </c>
+      <c r="G125" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>604</v>
+      </c>
+      <c r="B126" t="s">
+        <v>605</v>
+      </c>
+      <c r="C126" t="s">
+        <v>599</v>
+      </c>
+      <c r="D126" t="s">
+        <v>606</v>
+      </c>
+      <c r="E126" t="s">
+        <v>607</v>
+      </c>
+      <c r="F126" t="s">
+        <v>608</v>
+      </c>
+      <c r="G126" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>610</v>
+      </c>
+      <c r="B127" t="s">
+        <v>611</v>
+      </c>
+      <c r="C127" t="s">
+        <v>612</v>
+      </c>
+      <c r="D127" t="s">
+        <v>613</v>
+      </c>
+      <c r="E127" t="s">
+        <v>614</v>
+      </c>
+      <c r="F127" t="s">
+        <v>615</v>
+      </c>
+      <c r="G127" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>617</v>
+      </c>
+      <c r="B128" t="s">
+        <v>618</v>
+      </c>
+      <c r="C128" t="s">
+        <v>619</v>
+      </c>
+      <c r="D128" t="s">
+        <v>620</v>
+      </c>
+      <c r="E128" t="s">
+        <v>621</v>
+      </c>
+      <c r="F128" t="s">
+        <v>622</v>
+      </c>
+      <c r="G128" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>624</v>
+      </c>
+      <c r="B129" t="s">
+        <v>625</v>
+      </c>
+      <c r="C129" t="s">
+        <v>626</v>
+      </c>
+      <c r="D129" t="s">
+        <v>627</v>
+      </c>
+      <c r="E129" t="s">
+        <v>628</v>
+      </c>
+      <c r="F129" t="s">
+        <v>629</v>
+      </c>
+      <c r="G129" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>631</v>
+      </c>
+      <c r="B130" t="s">
+        <v>632</v>
+      </c>
+      <c r="C130" t="s">
+        <v>613</v>
+      </c>
+      <c r="D130" t="s">
+        <v>633</v>
+      </c>
+      <c r="E130" t="s">
+        <v>634</v>
+      </c>
+      <c r="F130" t="s">
+        <v>635</v>
+      </c>
+      <c r="G130" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>637</v>
+      </c>
+      <c r="B131" t="s">
+        <v>638</v>
+      </c>
+      <c r="C131" t="s">
+        <v>639</v>
+      </c>
+      <c r="D131" t="s">
+        <v>600</v>
+      </c>
+      <c r="E131" t="s">
+        <v>640</v>
+      </c>
+      <c r="F131" t="s">
+        <v>641</v>
+      </c>
+      <c r="G131" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>643</v>
+      </c>
+      <c r="B132" t="s">
+        <v>640</v>
+      </c>
+      <c r="C132" t="s">
+        <v>640</v>
+      </c>
+      <c r="D132" t="s">
+        <v>644</v>
+      </c>
+      <c r="E132" t="s">
+        <v>645</v>
+      </c>
+      <c r="F132" t="s">
+        <v>646</v>
+      </c>
+      <c r="G132" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>648</v>
+      </c>
+      <c r="B133" t="s">
+        <v>649</v>
+      </c>
+      <c r="C133" t="s">
+        <v>650</v>
+      </c>
+      <c r="D133" t="s">
+        <v>651</v>
+      </c>
+      <c r="E133" t="s">
+        <v>652</v>
+      </c>
+      <c r="F133" t="s">
+        <v>653</v>
+      </c>
+      <c r="G133" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>655</v>
+      </c>
+      <c r="B134" t="s">
+        <v>652</v>
+      </c>
+      <c r="C134" t="s">
+        <v>656</v>
+      </c>
+      <c r="D134" t="s">
+        <v>657</v>
+      </c>
+      <c r="E134" t="s">
+        <v>658</v>
+      </c>
+      <c r="F134" t="s">
+        <v>659</v>
+      </c>
+      <c r="G134" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>661</v>
+      </c>
+      <c r="B135" t="s">
+        <v>658</v>
+      </c>
+      <c r="C135" t="s">
+        <v>662</v>
+      </c>
+      <c r="D135" t="s">
+        <v>663</v>
+      </c>
+      <c r="E135" t="s">
+        <v>571</v>
+      </c>
+      <c r="F135" t="s">
+        <v>664</v>
+      </c>
+      <c r="G135" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>666</v>
+      </c>
+      <c r="B136" t="s">
+        <v>667</v>
+      </c>
+      <c r="C136" t="s">
+        <v>668</v>
+      </c>
+      <c r="D136" t="s">
+        <v>669</v>
+      </c>
+      <c r="E136" t="s">
+        <v>650</v>
+      </c>
+      <c r="F136" t="s">
+        <v>670</v>
+      </c>
+      <c r="G136" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>672</v>
+      </c>
+      <c r="B137" t="s">
+        <v>673</v>
+      </c>
+      <c r="C137" t="s">
+        <v>601</v>
+      </c>
+      <c r="D137" t="s">
+        <v>674</v>
+      </c>
+      <c r="E137" t="s">
+        <v>675</v>
+      </c>
+      <c r="F137" t="s">
+        <v>676</v>
+      </c>
+      <c r="G137" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>678</v>
+      </c>
+      <c r="B138" t="s">
+        <v>679</v>
+      </c>
+      <c r="C138" t="s">
+        <v>680</v>
+      </c>
+      <c r="D138" t="s">
+        <v>681</v>
+      </c>
+      <c r="E138" t="s">
+        <v>682</v>
+      </c>
+      <c r="F138" t="s">
+        <v>683</v>
+      </c>
+      <c r="G138" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>685</v>
+      </c>
+      <c r="B139" t="s">
+        <v>682</v>
+      </c>
+      <c r="C139" t="s">
+        <v>686</v>
+      </c>
+      <c r="D139" t="s">
+        <v>682</v>
+      </c>
+      <c r="E139" t="s">
+        <v>687</v>
+      </c>
+      <c r="F139" t="s">
+        <v>688</v>
+      </c>
+      <c r="G139" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>690</v>
+      </c>
+      <c r="B140" t="s">
+        <v>691</v>
+      </c>
+      <c r="C140" t="s">
+        <v>692</v>
+      </c>
+      <c r="D140" t="s">
+        <v>693</v>
+      </c>
+      <c r="E140" t="s">
+        <v>694</v>
+      </c>
+      <c r="F140" t="s">
+        <v>695</v>
+      </c>
+      <c r="G140" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>697</v>
+      </c>
+      <c r="B141" t="s">
+        <v>694</v>
+      </c>
+      <c r="C141" t="s">
+        <v>698</v>
+      </c>
+      <c r="D141" t="s">
+        <v>634</v>
+      </c>
+      <c r="E141" t="s">
+        <v>699</v>
+      </c>
+      <c r="F141" t="s">
+        <v>700</v>
+      </c>
+      <c r="G141" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>702</v>
+      </c>
+      <c r="B142" t="s">
+        <v>699</v>
+      </c>
+      <c r="C142" t="s">
+        <v>703</v>
+      </c>
+      <c r="D142" t="s">
+        <v>675</v>
+      </c>
+      <c r="E142" t="s">
+        <v>704</v>
+      </c>
+      <c r="F142" t="s">
+        <v>705</v>
+      </c>
+      <c r="G142" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>707</v>
+      </c>
+      <c r="B143" t="s">
+        <v>708</v>
+      </c>
+      <c r="C143" t="s">
+        <v>586</v>
+      </c>
+      <c r="D143" t="s">
+        <v>593</v>
+      </c>
+      <c r="E143" t="s">
+        <v>709</v>
+      </c>
+      <c r="F143" t="s">
+        <v>710</v>
+      </c>
+      <c r="G143" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>712</v>
+      </c>
+      <c r="B144" t="s">
+        <v>713</v>
+      </c>
+      <c r="C144" t="s">
+        <v>713</v>
+      </c>
+      <c r="D144" t="s">
+        <v>714</v>
+      </c>
+      <c r="E144" t="s">
+        <v>638</v>
+      </c>
+      <c r="F144" t="s">
+        <v>715</v>
+      </c>
+      <c r="G144" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>717</v>
+      </c>
+      <c r="B145" t="s">
+        <v>718</v>
+      </c>
+      <c r="C145" t="s">
+        <v>686</v>
+      </c>
+      <c r="D145" t="s">
+        <v>638</v>
+      </c>
+      <c r="E145" t="s">
+        <v>632</v>
+      </c>
+      <c r="F145" t="s">
+        <v>719</v>
+      </c>
+      <c r="G145" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>721</v>
+      </c>
+      <c r="B146" t="s">
+        <v>722</v>
+      </c>
+      <c r="C146" t="s">
+        <v>723</v>
+      </c>
+      <c r="D146" t="s">
+        <v>722</v>
+      </c>
+      <c r="E146" t="s">
+        <v>698</v>
+      </c>
+      <c r="F146" t="s">
+        <v>724</v>
+      </c>
+      <c r="G146" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>726</v>
+      </c>
+      <c r="B147" t="s">
+        <v>727</v>
+      </c>
+      <c r="C147" t="s">
+        <v>728</v>
+      </c>
+      <c r="D147" t="s">
+        <v>729</v>
+      </c>
+      <c r="E147" t="s">
+        <v>626</v>
+      </c>
+      <c r="F147" t="s">
+        <v>730</v>
+      </c>
+      <c r="G147" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>732</v>
+      </c>
+      <c r="B148" t="s">
+        <v>733</v>
+      </c>
+      <c r="C148" t="s">
+        <v>734</v>
+      </c>
+      <c r="D148" t="s">
+        <v>703</v>
+      </c>
+      <c r="E148" t="s">
+        <v>703</v>
+      </c>
+      <c r="F148" t="s">
+        <v>735</v>
+      </c>
+      <c r="G148" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>737</v>
+      </c>
+      <c r="B149" t="s">
+        <v>738</v>
+      </c>
+      <c r="C149" t="s">
+        <v>618</v>
+      </c>
+      <c r="D149" t="s">
+        <v>739</v>
+      </c>
+      <c r="E149" t="s">
+        <v>740</v>
+      </c>
+      <c r="F149" t="s">
+        <v>741</v>
+      </c>
+      <c r="G149" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>743</v>
+      </c>
+      <c r="B150" t="s">
+        <v>744</v>
+      </c>
+      <c r="C150" t="s">
+        <v>745</v>
+      </c>
+      <c r="D150" t="s">
+        <v>746</v>
+      </c>
+      <c r="E150" t="s">
+        <v>747</v>
+      </c>
+      <c r="F150" t="s">
+        <v>748</v>
+      </c>
+      <c r="G150" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>750</v>
+      </c>
+      <c r="B151" t="s">
+        <v>751</v>
+      </c>
+      <c r="C151" t="s">
+        <v>752</v>
+      </c>
+      <c r="D151" t="s">
+        <v>718</v>
+      </c>
+      <c r="E151" t="s">
+        <v>753</v>
+      </c>
+      <c r="F151" t="s">
+        <v>754</v>
+      </c>
+      <c r="G151" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>756</v>
+      </c>
+      <c r="B152" t="s">
+        <v>607</v>
+      </c>
+      <c r="C152" t="s">
+        <v>757</v>
+      </c>
+      <c r="D152" t="s">
+        <v>758</v>
+      </c>
+      <c r="E152" t="s">
+        <v>759</v>
+      </c>
+      <c r="F152" t="s">
+        <v>760</v>
+      </c>
+      <c r="G152" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>762</v>
+      </c>
+      <c r="B153" t="s">
+        <v>613</v>
+      </c>
+      <c r="C153" t="s">
+        <v>763</v>
+      </c>
+      <c r="D153" t="s">
+        <v>613</v>
+      </c>
+      <c r="E153" t="s">
+        <v>764</v>
+      </c>
+      <c r="F153" t="s">
+        <v>765</v>
+      </c>
+      <c r="G153" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>767</v>
+      </c>
+      <c r="B154" t="s">
+        <v>768</v>
+      </c>
+      <c r="C154" t="s">
+        <v>769</v>
+      </c>
+      <c r="D154" t="s">
+        <v>770</v>
+      </c>
+      <c r="E154" t="s">
+        <v>771</v>
+      </c>
+      <c r="F154" t="s">
+        <v>772</v>
+      </c>
+      <c r="G154" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>774</v>
+      </c>
+      <c r="B155" t="s">
+        <v>775</v>
+      </c>
+      <c r="C155" t="s">
+        <v>776</v>
+      </c>
+      <c r="D155" t="s">
+        <v>777</v>
+      </c>
+      <c r="E155" t="s">
+        <v>778</v>
+      </c>
+      <c r="F155" t="s">
+        <v>779</v>
+      </c>
+      <c r="G155" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>781</v>
+      </c>
+      <c r="B156" t="s">
+        <v>782</v>
+      </c>
+      <c r="C156" t="s">
+        <v>783</v>
+      </c>
+      <c r="D156" t="s">
+        <v>784</v>
+      </c>
+      <c r="E156" t="s">
+        <v>785</v>
+      </c>
+      <c r="F156" t="s">
+        <v>786</v>
+      </c>
+      <c r="G156" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>788</v>
+      </c>
+      <c r="B157" t="s">
+        <v>785</v>
+      </c>
+      <c r="C157" t="s">
+        <v>789</v>
+      </c>
+      <c r="D157" t="s">
+        <v>790</v>
+      </c>
+      <c r="E157" t="s">
+        <v>791</v>
+      </c>
+      <c r="F157" t="s">
+        <v>792</v>
+      </c>
+      <c r="G157" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>794</v>
+      </c>
+      <c r="B158" t="s">
+        <v>795</v>
+      </c>
+      <c r="C158" t="s">
+        <v>796</v>
+      </c>
+      <c r="D158" t="s">
+        <v>797</v>
+      </c>
+      <c r="E158" t="s">
+        <v>798</v>
+      </c>
+      <c r="F158" t="s">
+        <v>799</v>
+      </c>
+      <c r="G158" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>801</v>
+      </c>
+      <c r="B159" t="s">
+        <v>798</v>
+      </c>
+      <c r="C159" t="s">
+        <v>802</v>
+      </c>
+      <c r="D159" t="s">
+        <v>803</v>
+      </c>
+      <c r="E159" t="s">
+        <v>804</v>
+      </c>
+      <c r="F159" t="s">
+        <v>805</v>
+      </c>
+      <c r="G159" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>807</v>
+      </c>
+      <c r="B160" t="s">
+        <v>808</v>
+      </c>
+      <c r="C160" t="s">
+        <v>809</v>
+      </c>
+      <c r="D160" t="s">
+        <v>808</v>
+      </c>
+      <c r="E160" t="s">
+        <v>810</v>
+      </c>
+      <c r="F160" t="s">
+        <v>811</v>
+      </c>
+      <c r="G160" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>813</v>
+      </c>
+      <c r="B161" t="s">
+        <v>814</v>
+      </c>
+      <c r="C161" t="s">
+        <v>815</v>
+      </c>
+      <c r="D161" t="s">
+        <v>804</v>
+      </c>
+      <c r="E161" t="s">
+        <v>816</v>
+      </c>
+      <c r="F161" t="s">
+        <v>817</v>
+      </c>
+      <c r="G161" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>819</v>
+      </c>
+      <c r="B162" t="s">
+        <v>820</v>
+      </c>
+      <c r="C162" t="s">
+        <v>821</v>
+      </c>
+      <c r="D162" t="s">
+        <v>822</v>
+      </c>
+      <c r="E162" t="s">
+        <v>823</v>
+      </c>
+      <c r="F162" t="s">
+        <v>824</v>
+      </c>
+      <c r="G162" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>826</v>
+      </c>
+      <c r="B163" t="s">
+        <v>827</v>
+      </c>
+      <c r="C163" t="s">
+        <v>809</v>
+      </c>
+      <c r="D163" t="s">
+        <v>828</v>
+      </c>
+      <c r="E163" t="s">
+        <v>829</v>
+      </c>
+      <c r="F163" t="s">
+        <v>830</v>
+      </c>
+      <c r="G163" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>832</v>
+      </c>
+      <c r="B164" t="s">
+        <v>833</v>
+      </c>
+      <c r="C164" t="s">
+        <v>834</v>
+      </c>
+      <c r="D164" t="s">
+        <v>835</v>
+      </c>
+      <c r="E164" t="s">
+        <v>836</v>
+      </c>
+      <c r="F164" t="s">
+        <v>837</v>
+      </c>
+      <c r="G164" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>839</v>
+      </c>
+      <c r="B165" t="s">
+        <v>840</v>
+      </c>
+      <c r="C165" t="s">
+        <v>841</v>
+      </c>
+      <c r="D165" t="s">
+        <v>842</v>
+      </c>
+      <c r="E165" t="s">
+        <v>843</v>
+      </c>
+      <c r="F165" t="s">
+        <v>844</v>
+      </c>
+      <c r="G165" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>846</v>
+      </c>
+      <c r="B166" t="s">
+        <v>815</v>
+      </c>
+      <c r="C166" t="s">
+        <v>847</v>
+      </c>
+      <c r="D166" t="s">
+        <v>848</v>
+      </c>
+      <c r="E166" t="s">
+        <v>849</v>
+      </c>
+      <c r="F166" t="s">
+        <v>850</v>
+      </c>
+      <c r="G166" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>852</v>
+      </c>
+      <c r="B167" t="s">
+        <v>853</v>
+      </c>
+      <c r="C167" t="s">
+        <v>840</v>
+      </c>
+      <c r="D167" t="s">
+        <v>854</v>
+      </c>
+      <c r="E167" t="s">
+        <v>855</v>
+      </c>
+      <c r="F167" t="s">
+        <v>856</v>
+      </c>
+      <c r="G167" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>858</v>
+      </c>
+      <c r="B168" t="s">
+        <v>859</v>
+      </c>
+      <c r="C168" t="s">
+        <v>860</v>
+      </c>
+      <c r="D168" t="s">
+        <v>861</v>
+      </c>
+      <c r="E168" t="s">
+        <v>862</v>
+      </c>
+      <c r="F168" t="s">
+        <v>863</v>
+      </c>
+      <c r="G168" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>865</v>
+      </c>
+      <c r="B169" t="s">
+        <v>866</v>
+      </c>
+      <c r="C169" t="s">
+        <v>867</v>
+      </c>
+      <c r="D169" t="s">
+        <v>802</v>
+      </c>
+      <c r="E169" t="s">
+        <v>843</v>
+      </c>
+      <c r="F169" t="s">
+        <v>868</v>
+      </c>
+      <c r="G169" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>870</v>
+      </c>
+      <c r="B170" t="s">
+        <v>871</v>
+      </c>
+      <c r="C170" t="s">
+        <v>872</v>
+      </c>
+      <c r="D170" t="s">
+        <v>873</v>
+      </c>
+      <c r="E170" t="s">
+        <v>874</v>
+      </c>
+      <c r="F170" t="s">
+        <v>875</v>
+      </c>
+      <c r="G170" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>877</v>
+      </c>
+      <c r="B171" t="s">
+        <v>878</v>
+      </c>
+      <c r="C171" t="s">
+        <v>879</v>
+      </c>
+      <c r="D171" t="s">
+        <v>880</v>
+      </c>
+      <c r="E171" t="s">
+        <v>866</v>
+      </c>
+      <c r="F171" t="s">
+        <v>881</v>
+      </c>
+      <c r="G171" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>883</v>
+      </c>
+      <c r="B172" t="s">
+        <v>866</v>
+      </c>
+      <c r="C172" t="s">
+        <v>866</v>
+      </c>
+      <c r="D172" t="s">
+        <v>884</v>
+      </c>
+      <c r="E172" t="s">
+        <v>808</v>
+      </c>
+      <c r="F172" t="s">
+        <v>885</v>
+      </c>
+      <c r="G172" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>887</v>
+      </c>
+      <c r="B173" t="s">
+        <v>888</v>
+      </c>
+      <c r="C173" t="s">
+        <v>889</v>
+      </c>
+      <c r="D173" t="s">
+        <v>791</v>
+      </c>
+      <c r="E173" t="s">
+        <v>889</v>
+      </c>
+      <c r="F173" t="s">
+        <v>890</v>
+      </c>
+      <c r="G173" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>892</v>
+      </c>
+      <c r="B174" t="s">
+        <v>893</v>
+      </c>
+      <c r="C174" t="s">
+        <v>893</v>
+      </c>
+      <c r="D174" t="s">
+        <v>822</v>
+      </c>
+      <c r="E174" t="s">
+        <v>894</v>
+      </c>
+      <c r="F174" t="s">
+        <v>895</v>
+      </c>
+      <c r="G174" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>897</v>
+      </c>
+      <c r="B175" t="s">
+        <v>898</v>
+      </c>
+      <c r="C175" t="s">
+        <v>899</v>
+      </c>
+      <c r="D175" t="s">
+        <v>900</v>
+      </c>
+      <c r="E175" t="s">
+        <v>901</v>
+      </c>
+      <c r="F175" t="s">
+        <v>902</v>
+      </c>
+      <c r="G175" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>904</v>
+      </c>
+      <c r="B176" t="s">
+        <v>905</v>
+      </c>
+      <c r="C176" t="s">
+        <v>906</v>
+      </c>
+      <c r="D176" t="s">
+        <v>907</v>
+      </c>
+      <c r="E176" t="s">
+        <v>908</v>
+      </c>
+      <c r="F176" t="s">
+        <v>909</v>
+      </c>
+      <c r="G176" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>910</v>
+      </c>
+      <c r="B177" t="s">
+        <v>911</v>
+      </c>
+      <c r="C177" t="s">
+        <v>912</v>
+      </c>
+      <c r="D177" t="s">
+        <v>913</v>
+      </c>
+      <c r="E177" t="s">
+        <v>914</v>
+      </c>
+      <c r="F177" t="s">
+        <v>915</v>
+      </c>
+      <c r="G177" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>917</v>
+      </c>
+      <c r="B178" t="s">
+        <v>914</v>
+      </c>
+      <c r="C178" t="s">
+        <v>914</v>
+      </c>
+      <c r="D178" t="s">
+        <v>918</v>
+      </c>
+      <c r="E178" t="s">
+        <v>919</v>
+      </c>
+      <c r="F178" t="s">
+        <v>920</v>
+      </c>
+      <c r="G178" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>922</v>
+      </c>
+      <c r="B179" t="s">
+        <v>923</v>
+      </c>
+      <c r="C179" t="s">
+        <v>924</v>
+      </c>
+      <c r="D179" t="s">
+        <v>925</v>
+      </c>
+      <c r="E179" t="s">
+        <v>926</v>
+      </c>
+      <c r="F179" t="s">
+        <v>927</v>
+      </c>
+      <c r="G179" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>929</v>
+      </c>
+      <c r="B180" t="s">
+        <v>930</v>
+      </c>
+      <c r="C180" t="s">
+        <v>931</v>
+      </c>
+      <c r="D180" t="s">
+        <v>727</v>
+      </c>
+      <c r="E180" t="s">
+        <v>932</v>
+      </c>
+      <c r="F180" t="s">
+        <v>933</v>
+      </c>
+      <c r="G180" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>935</v>
+      </c>
+      <c r="B181" t="s">
+        <v>936</v>
+      </c>
+      <c r="C181" t="s">
+        <v>937</v>
+      </c>
+      <c r="D181" t="s">
+        <v>612</v>
+      </c>
+      <c r="E181" t="s">
+        <v>938</v>
+      </c>
+      <c r="F181" t="s">
+        <v>939</v>
+      </c>
+      <c r="G181" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>941</v>
+      </c>
+      <c r="B182" t="s">
+        <v>942</v>
+      </c>
+      <c r="C182" t="s">
+        <v>943</v>
+      </c>
+      <c r="D182" t="s">
+        <v>944</v>
+      </c>
+      <c r="E182" t="s">
+        <v>945</v>
+      </c>
+      <c r="F182" t="s">
+        <v>946</v>
+      </c>
+      <c r="G182" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>948</v>
+      </c>
+      <c r="B183" t="s">
+        <v>949</v>
+      </c>
+      <c r="C183" t="s">
+        <v>950</v>
+      </c>
+      <c r="D183" t="s">
+        <v>586</v>
+      </c>
+      <c r="E183" t="s">
+        <v>951</v>
+      </c>
+      <c r="F183" t="s">
+        <v>952</v>
+      </c>
+      <c r="G183" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>954</v>
+      </c>
+      <c r="B184" t="s">
+        <v>955</v>
+      </c>
+      <c r="C184" t="s">
+        <v>956</v>
+      </c>
+      <c r="D184" t="s">
+        <v>957</v>
+      </c>
+      <c r="E184" t="s">
+        <v>958</v>
+      </c>
+      <c r="F184" t="s">
+        <v>959</v>
+      </c>
+      <c r="G184" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>961</v>
+      </c>
+      <c r="B185" t="s">
+        <v>962</v>
+      </c>
+      <c r="C185" t="s">
+        <v>963</v>
+      </c>
+      <c r="D185" t="s">
+        <v>938</v>
+      </c>
+      <c r="E185" t="s">
+        <v>964</v>
+      </c>
+      <c r="F185" t="s">
+        <v>965</v>
+      </c>
+      <c r="G185" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>967</v>
+      </c>
+      <c r="B186" t="s">
+        <v>968</v>
+      </c>
+      <c r="C186" t="s">
+        <v>778</v>
+      </c>
+      <c r="D186" t="s">
+        <v>969</v>
+      </c>
+      <c r="E186" t="s">
+        <v>970</v>
+      </c>
+      <c r="F186" t="s">
+        <v>971</v>
+      </c>
+      <c r="G186" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>973</v>
+      </c>
+      <c r="B187" t="s">
+        <v>974</v>
+      </c>
+      <c r="C187" t="s">
+        <v>975</v>
+      </c>
+      <c r="D187" t="s">
+        <v>956</v>
+      </c>
+      <c r="E187" t="s">
+        <v>976</v>
+      </c>
+      <c r="F187" t="s">
+        <v>977</v>
+      </c>
+      <c r="G187" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>979</v>
+      </c>
+      <c r="B188" t="s">
+        <v>980</v>
+      </c>
+      <c r="C188" t="s">
+        <v>981</v>
+      </c>
+      <c r="D188" t="s">
+        <v>924</v>
+      </c>
+      <c r="E188" t="s">
+        <v>982</v>
+      </c>
+      <c r="F188" t="s">
+        <v>983</v>
+      </c>
+      <c r="G188" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>985</v>
+      </c>
+      <c r="B189" t="s">
+        <v>982</v>
+      </c>
+      <c r="C189" t="s">
+        <v>986</v>
+      </c>
+      <c r="D189" t="s">
+        <v>987</v>
+      </c>
+      <c r="E189" t="s">
+        <v>988</v>
+      </c>
+      <c r="F189" t="s">
+        <v>989</v>
+      </c>
+      <c r="G189" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>991</v>
+      </c>
+      <c r="B190" t="s">
+        <v>988</v>
+      </c>
+      <c r="C190" t="s">
+        <v>992</v>
+      </c>
+      <c r="D190" t="s">
+        <v>993</v>
+      </c>
+      <c r="E190" t="s">
+        <v>994</v>
+      </c>
+      <c r="F190" t="s">
+        <v>995</v>
+      </c>
+      <c r="G190" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>997</v>
+      </c>
+      <c r="B191" t="s">
+        <v>998</v>
+      </c>
+      <c r="C191" t="s">
+        <v>998</v>
+      </c>
+      <c r="D191" t="s">
+        <v>790</v>
+      </c>
+      <c r="E191" t="s">
+        <v>999</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G191" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D192" t="s">
+        <v>943</v>
+      </c>
+      <c r="E192" t="s">
+        <v>956</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B193" t="s">
+        <v>969</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E194" t="s">
+        <v>924</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E196" t="s">
+        <v>612</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B197" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C197" t="s">
+        <v>932</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C198" t="s">
+        <v>951</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D201" t="s">
+        <v>949</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C203" t="s">
+        <v>768</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1077</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C205" t="s">
+        <v>768</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B206" t="s">
+        <v>938</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E207" t="s">
+        <v>970</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B208" t="s">
+        <v>924</v>
+      </c>
+      <c r="C208" t="s">
+        <v>999</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B209" t="s">
+        <v>981</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D209" t="s">
+        <v>982</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C210" t="s">
+        <v>998</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E210" t="s">
+        <v>998</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B211" t="s">
+        <v>998</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D212" t="s">
+        <v>994</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F215" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G215" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F216" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G216" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E217" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F217" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G217" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B218" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C218" t="s">
+        <v>900</v>
+      </c>
+      <c r="D218" t="s">
+        <v>992</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F218" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C220" t="s">
+        <v>795</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F220" t="s">
+        <v>1162</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1172</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">