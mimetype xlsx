--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1554" uniqueCount="1173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="1180">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-12-01</t>
   </si>
   <si>
@@ -3523,54 +3523,75 @@
   <si>
     <t>-15.94</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>12.7000</t>
   </si>
   <si>
     <t>11.9000</t>
   </si>
   <si>
     <t>78390.00</t>
   </si>
   <si>
     <t>2.59</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>11.9500</t>
   </si>
   <si>
-    <t>4112.00</t>
-[...2 lines deleted...]
-    <t>0.42</t>
+    <t>13.1000</t>
+  </si>
+  <si>
+    <t>11.7000</t>
+  </si>
+  <si>
+    <t>70423.00</t>
+  </si>
+  <si>
+    <t>3.78</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>13.1500</t>
+  </si>
+  <si>
+    <t>12.2500</t>
+  </si>
+  <si>
+    <t>57796.00</t>
+  </si>
+  <si>
+    <t>-0.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3907,51 +3928,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G222"/>
+  <dimension ref="A1:G223"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9001,63 +9022,86 @@
       </c>
       <c r="C221" t="s">
         <v>1165</v>
       </c>
       <c r="D221" t="s">
         <v>1132</v>
       </c>
       <c r="E221" t="s">
         <v>1166</v>
       </c>
       <c r="F221" t="s">
         <v>1167</v>
       </c>
       <c r="G221" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>1169</v>
       </c>
       <c r="B222" t="s">
         <v>1170</v>
       </c>
       <c r="C222" t="s">
-        <v>1133</v>
+        <v>1171</v>
       </c>
       <c r="D222" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E222" t="s">
-        <v>1170</v>
+        <v>1131</v>
       </c>
       <c r="F222" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="G222" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D223" t="s">
         <v>1172</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F223" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1179</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">