--- v2 (2026-05-24)
+++ v3 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="1180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1575" uniqueCount="1188">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-12-01</t>
   </si>
   <si>
@@ -2941,51 +2941,51 @@
   <si>
     <t>9.1000</t>
   </si>
   <si>
     <t>9.4000</t>
   </si>
   <si>
     <t>138666.00</t>
   </si>
   <si>
     <t>2.51</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
     <t>9.6400</t>
   </si>
   <si>
     <t>10.0000</t>
   </si>
   <si>
     <t>9.6600</t>
   </si>
   <si>
-    <t>71550.00</t>
+    <t>72140.00</t>
   </si>
   <si>
     <t>2.77</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
     <t>9.7400</t>
   </si>
   <si>
     <t>9.9000</t>
   </si>
   <si>
     <t>9.6200</t>
   </si>
   <si>
     <t>56676.00</t>
   </si>
   <si>
     <t>-0.41</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
@@ -3544,54 +3544,78 @@
   <si>
     <t>11.9500</t>
   </si>
   <si>
     <t>13.1000</t>
   </si>
   <si>
     <t>11.7000</t>
   </si>
   <si>
     <t>70423.00</t>
   </si>
   <si>
     <t>3.78</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>13.1500</t>
   </si>
   <si>
     <t>12.2500</t>
   </si>
   <si>
-    <t>57796.00</t>
+    <t>71355.00</t>
   </si>
   <si>
     <t>-0.81</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>10.7500</t>
+  </si>
+  <si>
+    <t>153944.00</t>
+  </si>
+  <si>
+    <t>-12.24</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>8.8200</t>
+  </si>
+  <si>
+    <t>93023.00</t>
+  </si>
+  <si>
+    <t>-17.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3928,51 +3952,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G223"/>
+  <dimension ref="A1:G225"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9058,50 +9082,96 @@
       <c r="G222" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>1175</v>
       </c>
       <c r="B223" t="s">
         <v>1137</v>
       </c>
       <c r="C223" t="s">
         <v>1176</v>
       </c>
       <c r="D223" t="s">
         <v>1172</v>
       </c>
       <c r="E223" t="s">
         <v>1177</v>
       </c>
       <c r="F223" t="s">
         <v>1178</v>
       </c>
       <c r="G223" t="s">
         <v>1179</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D224" t="s">
+        <v>981</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1187</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">