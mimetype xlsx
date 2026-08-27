--- v3 (2026-07-11)
+++ v4 (2026-08-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1575" uniqueCount="1188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1582" uniqueCount="1195">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-12-01</t>
   </si>
   <si>
@@ -3565,57 +3565,78 @@
   <si>
     <t>12.2500</t>
   </si>
   <si>
     <t>71355.00</t>
   </si>
   <si>
     <t>-0.81</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>10.7500</t>
   </si>
   <si>
     <t>153944.00</t>
   </si>
   <si>
     <t>-12.24</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
+    <t>8.6800</t>
+  </si>
+  <si>
+    <t>172907.00</t>
+  </si>
+  <si>
+    <t>-19.26</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
     <t>8.8200</t>
   </si>
   <si>
-    <t>93023.00</t>
-[...2 lines deleted...]
-    <t>-17.95</t>
+    <t>9.0600</t>
+  </si>
+  <si>
+    <t>8.2600</t>
+  </si>
+  <si>
+    <t>8.4200</t>
+  </si>
+  <si>
+    <t>63345.00</t>
+  </si>
+  <si>
+    <t>-3.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3952,51 +3973,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G225"/>
+  <dimension ref="A1:G226"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9128,50 +9149,73 @@
       <c r="G224" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>1184</v>
       </c>
       <c r="B225" t="s">
         <v>1181</v>
       </c>
       <c r="C225" t="s">
         <v>1181</v>
       </c>
       <c r="D225" t="s">
         <v>1074</v>
       </c>
       <c r="E225" t="s">
         <v>1185</v>
       </c>
       <c r="F225" t="s">
         <v>1186</v>
       </c>
       <c r="G225" t="s">
         <v>1187</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F226" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">