--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LMAHDS03 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="114">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -304,60 +304,96 @@
   <si>
     <t>4.26</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>3356.4302</t>
   </si>
   <si>
     <t>2994.7000</t>
   </si>
   <si>
     <t>3117.5309</t>
   </si>
   <si>
     <t>4.06</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>3117.5991</t>
   </si>
   <si>
-    <t>3165.1971</t>
+    <t>3179.0476</t>
   </si>
   <si>
     <t>3010.4272</t>
   </si>
   <si>
-    <t>3071.7772</t>
-[...2 lines deleted...]
-    <t>-1.47</t>
+    <t>3148.1048</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>3146.4327</t>
+  </si>
+  <si>
+    <t>3542.6255</t>
+  </si>
+  <si>
+    <t>3130.7658</t>
+  </si>
+  <si>
+    <t>3431.4441</t>
+  </si>
+  <si>
+    <t>9.00</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>3428.7199</t>
+  </si>
+  <si>
+    <t>3533.1309</t>
+  </si>
+  <si>
+    <t>3416.0154</t>
+  </si>
+  <si>
+    <t>3469.4954</t>
+  </si>
+  <si>
+    <t>1.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -694,51 +730,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G19"/>
+  <dimension ref="A1:G21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1132,50 +1168,96 @@
       <c r="G18" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>96</v>
       </c>
       <c r="B19" t="s">
         <v>97</v>
       </c>
       <c r="C19" t="s">
         <v>98</v>
       </c>
       <c r="D19" t="s">
         <v>99</v>
       </c>
       <c r="E19" t="s">
         <v>100</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" t="s">
         <v>101</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" t="s">
+        <v>104</v>
+      </c>
+      <c r="D20" t="s">
+        <v>105</v>
+      </c>
+      <c r="E20" t="s">
+        <v>106</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" t="s">
+        <v>110</v>
+      </c>
+      <c r="D21" t="s">
+        <v>111</v>
+      </c>
+      <c r="E21" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">