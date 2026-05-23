--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LMAHDS03 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="120">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -340,60 +340,78 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>3146.4327</t>
   </si>
   <si>
     <t>3542.6255</t>
   </si>
   <si>
     <t>3130.7658</t>
   </si>
   <si>
     <t>3431.4441</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>3428.7199</t>
   </si>
   <si>
-    <t>3533.1309</t>
+    <t>3672.3148</t>
   </si>
   <si>
     <t>3416.0154</t>
   </si>
   <si>
-    <t>3469.4954</t>
-[...2 lines deleted...]
-    <t>1.11</t>
+    <t>3484.7626</t>
+  </si>
+  <si>
+    <t>1.55</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>3483.1550</t>
+  </si>
+  <si>
+    <t>3686.2179</t>
+  </si>
+  <si>
+    <t>3476.7193</t>
+  </si>
+  <si>
+    <t>3650.2978</t>
+  </si>
+  <si>
+    <t>4.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -730,51 +748,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1214,50 +1232,73 @@
       <c r="G20" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>108</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
       <c r="C21" t="s">
         <v>110</v>
       </c>
       <c r="D21" t="s">
         <v>111</v>
       </c>
       <c r="E21" t="s">
         <v>112</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21" t="s">
         <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>114</v>
+      </c>
+      <c r="B22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C22" t="s">
+        <v>116</v>
+      </c>
+      <c r="D22" t="s">
+        <v>117</v>
+      </c>
+      <c r="E22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">