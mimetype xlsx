--- v2 (2026-05-23)
+++ v3 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LMAHDS03 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="132">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -358,60 +358,96 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>3428.7199</t>
   </si>
   <si>
     <t>3672.3148</t>
   </si>
   <si>
     <t>3416.0154</t>
   </si>
   <si>
     <t>3484.7626</t>
   </si>
   <si>
     <t>1.55</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>3483.1550</t>
   </si>
   <si>
-    <t>3686.2179</t>
+    <t>3709.4261</t>
   </si>
   <si>
     <t>3476.7193</t>
   </si>
   <si>
-    <t>3650.2978</t>
-[...2 lines deleted...]
-    <t>4.75</t>
+    <t>3676.8087</t>
+  </si>
+  <si>
+    <t>5.51</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>3676.1574</t>
+  </si>
+  <si>
+    <t>3790.4729</t>
+  </si>
+  <si>
+    <t>3081.3168</t>
+  </si>
+  <si>
+    <t>3099.0224</t>
+  </si>
+  <si>
+    <t>-15.71</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>3099.1340</t>
+  </si>
+  <si>
+    <t>3131.2327</t>
+  </si>
+  <si>
+    <t>3043.1275</t>
+  </si>
+  <si>
+    <t>3112.7106</t>
+  </si>
+  <si>
+    <t>0.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -748,51 +784,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1255,50 +1291,96 @@
       <c r="G21" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>114</v>
       </c>
       <c r="B22" t="s">
         <v>115</v>
       </c>
       <c r="C22" t="s">
         <v>116</v>
       </c>
       <c r="D22" t="s">
         <v>117</v>
       </c>
       <c r="E22" t="s">
         <v>118</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22" t="s">
         <v>119</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23" t="s">
+        <v>121</v>
+      </c>
+      <c r="C23" t="s">
+        <v>122</v>
+      </c>
+      <c r="D23" t="s">
+        <v>123</v>
+      </c>
+      <c r="E23" t="s">
+        <v>124</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C24" t="s">
+        <v>128</v>
+      </c>
+      <c r="D24" t="s">
+        <v>129</v>
+      </c>
+      <c r="E24" t="s">
+        <v>130</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">