--- v3 (2026-07-07)
+++ v4 (2026-08-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LMAHDS03 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="138">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -382,72 +382,90 @@
   <si>
     <t>3709.4261</t>
   </si>
   <si>
     <t>3476.7193</t>
   </si>
   <si>
     <t>3676.8087</t>
   </si>
   <si>
     <t>5.51</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>3676.1574</t>
   </si>
   <si>
     <t>3790.4729</t>
   </si>
   <si>
     <t>3081.3168</t>
   </si>
   <si>
-    <t>3099.0224</t>
+    <t>3099.2596</t>
   </si>
   <si>
     <t>-15.71</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>3099.1340</t>
   </si>
   <si>
-    <t>3131.2327</t>
+    <t>3214.3480</t>
   </si>
   <si>
     <t>3043.1275</t>
   </si>
   <si>
-    <t>3112.7106</t>
-[...2 lines deleted...]
-    <t>0.44</t>
+    <t>3195.4692</t>
+  </si>
+  <si>
+    <t>3.10</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>3194.4379</t>
+  </si>
+  <si>
+    <t>3385.5682</t>
+  </si>
+  <si>
+    <t>3178.4237</t>
+  </si>
+  <si>
+    <t>3248.7156</t>
+  </si>
+  <si>
+    <t>1.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -784,51 +802,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G25"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1337,50 +1355,73 @@
       <c r="G23" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>126</v>
       </c>
       <c r="B24" t="s">
         <v>127</v>
       </c>
       <c r="C24" t="s">
         <v>128</v>
       </c>
       <c r="D24" t="s">
         <v>129</v>
       </c>
       <c r="E24" t="s">
         <v>130</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24" t="s">
         <v>131</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25" t="s">
+        <v>136</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">