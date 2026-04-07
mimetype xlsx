--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="123">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -334,57 +334,93 @@
   <si>
     <t>537.5564</t>
   </si>
   <si>
     <t>618.3040</t>
   </si>
   <si>
     <t>520.0495</t>
   </si>
   <si>
     <t>593.8765</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>594.2639</t>
   </si>
   <si>
     <t>605.2952</t>
   </si>
   <si>
-    <t>564.9814</t>
-[...5 lines deleted...]
-    <t>-4.02</t>
+    <t>550.2776</t>
+  </si>
+  <si>
+    <t>558.2265</t>
+  </si>
+  <si>
+    <t>-6.00</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>557.9660</t>
+  </si>
+  <si>
+    <t>614.2781</t>
+  </si>
+  <si>
+    <t>508.3858</t>
+  </si>
+  <si>
+    <t>608.3362</t>
+  </si>
+  <si>
+    <t>8.98</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>608.8084</t>
+  </si>
+  <si>
+    <t>610.2710</t>
+  </si>
+  <si>
+    <t>594.8066</t>
+  </si>
+  <si>
+    <t>596.3660</t>
+  </si>
+  <si>
+    <t>-1.97</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -721,51 +757,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G19"/>
+  <dimension ref="A1:G21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1159,50 +1195,96 @@
       <c r="G18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>105</v>
       </c>
       <c r="B19" t="s">
         <v>106</v>
       </c>
       <c r="C19" t="s">
         <v>107</v>
       </c>
       <c r="D19" t="s">
         <v>108</v>
       </c>
       <c r="E19" t="s">
         <v>109</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>110</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" t="s">
+        <v>114</v>
+      </c>
+      <c r="E20" t="s">
+        <v>115</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D21" t="s">
+        <v>120</v>
+      </c>
+      <c r="E21" t="s">
+        <v>121</v>
+      </c>
+      <c r="F21" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">