--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="129">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -370,57 +370,75 @@
   <si>
     <t>557.9660</t>
   </si>
   <si>
     <t>614.2781</t>
   </si>
   <si>
     <t>508.3858</t>
   </si>
   <si>
     <t>608.3362</t>
   </si>
   <si>
     <t>8.98</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>608.8084</t>
   </si>
   <si>
     <t>610.2710</t>
   </si>
   <si>
-    <t>594.8066</t>
-[...5 lines deleted...]
-    <t>-1.97</t>
+    <t>552.3859</t>
+  </si>
+  <si>
+    <t>571.7473</t>
+  </si>
+  <si>
+    <t>-6.01</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>570.9336</t>
+  </si>
+  <si>
+    <t>595.7661</t>
+  </si>
+  <si>
+    <t>560.7011</t>
+  </si>
+  <si>
+    <t>585.3951</t>
+  </si>
+  <si>
+    <t>2.39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -757,51 +775,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1241,50 +1259,73 @@
       <c r="G20" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>117</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
       <c r="C21" t="s">
         <v>119</v>
       </c>
       <c r="D21" t="s">
         <v>120</v>
       </c>
       <c r="E21" t="s">
         <v>121</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>122</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>123</v>
+      </c>
+      <c r="B22" t="s">
+        <v>124</v>
+      </c>
+      <c r="C22" t="s">
+        <v>125</v>
+      </c>
+      <c r="D22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E22" t="s">
+        <v>127</v>
+      </c>
+      <c r="F22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">