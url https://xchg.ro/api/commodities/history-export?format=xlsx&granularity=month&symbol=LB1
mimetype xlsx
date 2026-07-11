--- v2 (2026-05-24)
+++ v3 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="141">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -391,54 +391,90 @@
   <si>
     <t>610.2710</t>
   </si>
   <si>
     <t>552.3859</t>
   </si>
   <si>
     <t>571.7473</t>
   </si>
   <si>
     <t>-6.01</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>570.9336</t>
   </si>
   <si>
     <t>595.7661</t>
   </si>
   <si>
     <t>560.7011</t>
   </si>
   <si>
-    <t>585.3951</t>
-[...2 lines deleted...]
-    <t>2.39</t>
+    <t>587.7641</t>
+  </si>
+  <si>
+    <t>2.80</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>587.4919</t>
+  </si>
+  <si>
+    <t>637.7235</t>
+  </si>
+  <si>
+    <t>584.7882</t>
+  </si>
+  <si>
+    <t>617.7814</t>
+  </si>
+  <si>
+    <t>5.11</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>617.3050</t>
+  </si>
+  <si>
+    <t>630.2967</t>
+  </si>
+  <si>
+    <t>615.2248</t>
+  </si>
+  <si>
+    <t>625.3600</t>
+  </si>
+  <si>
+    <t>1.23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -775,51 +811,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1282,50 +1318,96 @@
       <c r="G21" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>123</v>
       </c>
       <c r="B22" t="s">
         <v>124</v>
       </c>
       <c r="C22" t="s">
         <v>125</v>
       </c>
       <c r="D22" t="s">
         <v>126</v>
       </c>
       <c r="E22" t="s">
         <v>127</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
         <v>128</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" t="s">
+        <v>131</v>
+      </c>
+      <c r="D23" t="s">
+        <v>132</v>
+      </c>
+      <c r="E23" t="s">
+        <v>133</v>
+      </c>
+      <c r="F23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C24" t="s">
+        <v>137</v>
+      </c>
+      <c r="D24" t="s">
+        <v>138</v>
+      </c>
+      <c r="E24" t="s">
+        <v>139</v>
+      </c>
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" t="s">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">