--- v3 (2026-07-11)
+++ v4 (2026-09-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LB1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="153">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -421,60 +421,96 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>587.4919</t>
   </si>
   <si>
     <t>637.7235</t>
   </si>
   <si>
     <t>584.7882</t>
   </si>
   <si>
     <t>617.7814</t>
   </si>
   <si>
     <t>5.11</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>617.3050</t>
   </si>
   <si>
-    <t>630.2967</t>
-[...8 lines deleted...]
-    <t>1.23</t>
+    <t>663.8614</t>
+  </si>
+  <si>
+    <t>612.7449</t>
+  </si>
+  <si>
+    <t>613.7963</t>
+  </si>
+  <si>
+    <t>-0.65</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>614.8441</t>
+  </si>
+  <si>
+    <t>614.8574</t>
+  </si>
+  <si>
+    <t>554.7554</t>
+  </si>
+  <si>
+    <t>568.4312</t>
+  </si>
+  <si>
+    <t>-7.39</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>568.4962</t>
+  </si>
+  <si>
+    <t>576.5979</t>
+  </si>
+  <si>
+    <t>553.3205</t>
+  </si>
+  <si>
+    <t>570.9008</t>
+  </si>
+  <si>
+    <t>0.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -811,51 +847,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1364,50 +1400,96 @@
       <c r="G23" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>135</v>
       </c>
       <c r="B24" t="s">
         <v>136</v>
       </c>
       <c r="C24" t="s">
         <v>137</v>
       </c>
       <c r="D24" t="s">
         <v>138</v>
       </c>
       <c r="E24" t="s">
         <v>139</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
         <v>140</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" t="s">
+        <v>143</v>
+      </c>
+      <c r="D25" t="s">
+        <v>144</v>
+      </c>
+      <c r="E25" t="s">
+        <v>145</v>
+      </c>
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26" t="s">
+        <v>148</v>
+      </c>
+      <c r="C26" t="s">
+        <v>149</v>
+      </c>
+      <c r="D26" t="s">
+        <v>150</v>
+      </c>
+      <c r="E26" t="s">
+        <v>151</v>
+      </c>
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">