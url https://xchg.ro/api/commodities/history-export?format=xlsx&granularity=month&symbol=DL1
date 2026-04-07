--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DL1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="101">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -271,60 +271,90 @@
   <si>
     <t>1.5900</t>
   </si>
   <si>
     <t>-7.02</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>1.6558</t>
   </si>
   <si>
     <t>1.5950</t>
   </si>
   <si>
     <t>0.31</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>1.5958</t>
   </si>
   <si>
-    <t>1.7033</t>
+    <t>1.7909</t>
   </si>
   <si>
     <t>1.5818</t>
   </si>
   <si>
-    <t>1.6625</t>
-[...2 lines deleted...]
-    <t>4.23</t>
+    <t>1.7906</t>
+  </si>
+  <si>
+    <t>12.27</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>2.0632</t>
+  </si>
+  <si>
+    <t>1.7891</t>
+  </si>
+  <si>
+    <t>2.0358</t>
+  </si>
+  <si>
+    <t>13.69</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2.0360</t>
+  </si>
+  <si>
+    <t>1.9690</t>
+  </si>
+  <si>
+    <t>2.0057</t>
+  </si>
+  <si>
+    <t>-1.48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -661,51 +691,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G19"/>
+  <dimension ref="A1:G21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1099,50 +1129,96 @@
       <c r="G18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" t="s">
         <v>87</v>
       </c>
       <c r="D19" t="s">
         <v>88</v>
       </c>
       <c r="E19" t="s">
         <v>89</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" t="s">
         <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" t="s">
+        <v>94</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21" t="s">
+        <v>99</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">