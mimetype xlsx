--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DL1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="106">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -301,60 +301,75 @@
   <si>
     <t>1.7906</t>
   </si>
   <si>
     <t>12.27</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>2.0632</t>
   </si>
   <si>
     <t>1.7891</t>
   </si>
   <si>
     <t>2.0358</t>
   </si>
   <si>
     <t>13.69</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>2.0360</t>
-[...8 lines deleted...]
-    <t>-1.48</t>
+    <t>2.0610</t>
+  </si>
+  <si>
+    <t>1.8916</t>
+  </si>
+  <si>
+    <t>2.0606</t>
+  </si>
+  <si>
+    <t>1.21</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>2.0256</t>
+  </si>
+  <si>
+    <t>1.9241</t>
+  </si>
+  <si>
+    <t>2.0356</t>
+  </si>
+  <si>
+    <t>-1.21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -691,51 +706,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1175,50 +1190,73 @@
       <c r="G20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>94</v>
       </c>
       <c r="C21" t="s">
         <v>97</v>
       </c>
       <c r="D21" t="s">
         <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>99</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21" t="s">
         <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>102</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" t="s">
+        <v>104</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">