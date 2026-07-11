--- v2 (2026-05-24)
+++ v3 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DL1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="118">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -322,54 +322,90 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2.0610</t>
   </si>
   <si>
     <t>1.8916</t>
   </si>
   <si>
     <t>2.0606</t>
   </si>
   <si>
     <t>1.21</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>2.0256</t>
   </si>
   <si>
     <t>1.9241</t>
   </si>
   <si>
-    <t>2.0356</t>
-[...2 lines deleted...]
-    <t>-1.21</t>
+    <t>2.0158</t>
+  </si>
+  <si>
+    <t>-2.17</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2.0155</t>
+  </si>
+  <si>
+    <t>2.0160</t>
+  </si>
+  <si>
+    <t>1.8192</t>
+  </si>
+  <si>
+    <t>1.8805</t>
+  </si>
+  <si>
+    <t>-6.71</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>1.8759</t>
+  </si>
+  <si>
+    <t>1.9310</t>
+  </si>
+  <si>
+    <t>1.8741</t>
+  </si>
+  <si>
+    <t>1.9309</t>
+  </si>
+  <si>
+    <t>2.68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -706,51 +742,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1213,50 +1249,96 @@
       <c r="G21" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>102</v>
       </c>
       <c r="C22" t="s">
         <v>97</v>
       </c>
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22" t="s">
         <v>105</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" t="s">
+        <v>108</v>
+      </c>
+      <c r="D23" t="s">
+        <v>109</v>
+      </c>
+      <c r="E23" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" t="s">
+        <v>113</v>
+      </c>
+      <c r="C24" t="s">
+        <v>114</v>
+      </c>
+      <c r="D24" t="s">
+        <v>115</v>
+      </c>
+      <c r="E24" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">