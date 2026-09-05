--- v3 (2026-07-11)
+++ v4 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="DL1 month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="130">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
@@ -352,60 +352,96 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>2.0155</t>
   </si>
   <si>
     <t>2.0160</t>
   </si>
   <si>
     <t>1.8192</t>
   </si>
   <si>
     <t>1.8805</t>
   </si>
   <si>
     <t>-6.71</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>1.8759</t>
   </si>
   <si>
-    <t>1.9310</t>
+    <t>1.9660</t>
   </si>
   <si>
     <t>1.8741</t>
   </si>
   <si>
-    <t>1.9309</t>
-[...2 lines deleted...]
-    <t>2.68</t>
+    <t>1.9547</t>
+  </si>
+  <si>
+    <t>3.95</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>1.9498</t>
+  </si>
+  <si>
+    <t>2.1210</t>
+  </si>
+  <si>
+    <t>1.9316</t>
+  </si>
+  <si>
+    <t>2.0499</t>
+  </si>
+  <si>
+    <t>4.87</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2.0496</t>
+  </si>
+  <si>
+    <t>2.0985</t>
+  </si>
+  <si>
+    <t>2.0490</t>
+  </si>
+  <si>
+    <t>2.0798</t>
+  </si>
+  <si>
+    <t>1.46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -742,51 +778,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1295,50 +1331,96 @@
       <c r="G23" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>112</v>
       </c>
       <c r="B24" t="s">
         <v>113</v>
       </c>
       <c r="C24" t="s">
         <v>114</v>
       </c>
       <c r="D24" t="s">
         <v>115</v>
       </c>
       <c r="E24" t="s">
         <v>116</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24" t="s">
         <v>117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D25" t="s">
+        <v>121</v>
+      </c>
+      <c r="E25" t="s">
+        <v>122</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B26" t="s">
+        <v>125</v>
+      </c>
+      <c r="C26" t="s">
+        <v>126</v>
+      </c>
+      <c r="D26" t="s">
+        <v>127</v>
+      </c>
+      <c r="E26" t="s">
+        <v>128</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">