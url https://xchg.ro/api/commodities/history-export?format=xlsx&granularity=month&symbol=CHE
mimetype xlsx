--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -8,115 +8,9244 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CHE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4459" uniqueCount="3242">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
+    <t>1973-05-01</t>
+  </si>
+  <si>
+    <t>9.0000</t>
+  </si>
+  <si>
+    <t>9.5000</t>
+  </si>
+  <si>
+    <t>7.6875</t>
+  </si>
+  <si>
+    <t>8.0000</t>
+  </si>
+  <si>
+    <t>259600.00</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>1973-06-01</t>
+  </si>
+  <si>
+    <t>9.1250</t>
+  </si>
+  <si>
+    <t>7.4375</t>
+  </si>
+  <si>
+    <t>8.6250</t>
+  </si>
+  <si>
+    <t>305600.00</t>
+  </si>
+  <si>
+    <t>7.81</t>
+  </si>
+  <si>
+    <t>1973-07-01</t>
+  </si>
+  <si>
+    <t>8.0625</t>
+  </si>
+  <si>
+    <t>8.3750</t>
+  </si>
+  <si>
+    <t>150000.00</t>
+  </si>
+  <si>
+    <t>-2.90</t>
+  </si>
+  <si>
+    <t>1973-08-01</t>
+  </si>
+  <si>
+    <t>7.8750</t>
+  </si>
+  <si>
+    <t>7.9375</t>
+  </si>
+  <si>
+    <t>69600.00</t>
+  </si>
+  <si>
+    <t>-5.22</t>
+  </si>
+  <si>
+    <t>1973-09-01</t>
+  </si>
+  <si>
+    <t>8.1250</t>
+  </si>
+  <si>
+    <t>9.3125</t>
+  </si>
+  <si>
+    <t>92800.00</t>
+  </si>
+  <si>
+    <t>13.39</t>
+  </si>
+  <si>
+    <t>1973-10-01</t>
+  </si>
+  <si>
+    <t>9.2500</t>
+  </si>
+  <si>
+    <t>8.1875</t>
+  </si>
+  <si>
+    <t>183200.00</t>
+  </si>
+  <si>
+    <t>-9.03</t>
+  </si>
+  <si>
+    <t>1973-11-01</t>
+  </si>
+  <si>
+    <t>8.2500</t>
+  </si>
+  <si>
+    <t>6.0000</t>
+  </si>
+  <si>
+    <t>6.6250</t>
+  </si>
+  <si>
+    <t>71200.00</t>
+  </si>
+  <si>
+    <t>-19.08</t>
+  </si>
+  <si>
+    <t>1973-12-01</t>
+  </si>
+  <si>
+    <t>7.5000</t>
+  </si>
+  <si>
+    <t>4.2500</t>
+  </si>
+  <si>
+    <t>4.3750</t>
+  </si>
+  <si>
+    <t>150800.00</t>
+  </si>
+  <si>
+    <t>-33.96</t>
+  </si>
+  <si>
+    <t>1974-01-01</t>
+  </si>
+  <si>
+    <t>4.6250</t>
+  </si>
+  <si>
+    <t>7.3750</t>
+  </si>
+  <si>
+    <t>4.5000</t>
+  </si>
+  <si>
+    <t>6.1250</t>
+  </si>
+  <si>
+    <t>167600.00</t>
+  </si>
+  <si>
+    <t>40.00</t>
+  </si>
+  <si>
+    <t>1974-02-01</t>
+  </si>
+  <si>
+    <t>6.3750</t>
+  </si>
+  <si>
+    <t>4.7500</t>
+  </si>
+  <si>
+    <t>4.8750</t>
+  </si>
+  <si>
+    <t>51600.00</t>
+  </si>
+  <si>
+    <t>-20.41</t>
+  </si>
+  <si>
+    <t>1974-03-01</t>
+  </si>
+  <si>
+    <t>6.2500</t>
+  </si>
+  <si>
+    <t>5.5000</t>
+  </si>
+  <si>
+    <t>123600.00</t>
+  </si>
+  <si>
+    <t>12.82</t>
+  </si>
+  <si>
+    <t>1974-04-01</t>
+  </si>
+  <si>
+    <t>5.6250</t>
+  </si>
+  <si>
+    <t>5.3750</t>
+  </si>
+  <si>
+    <t>5.8750</t>
+  </si>
+  <si>
+    <t>66400.00</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
+    <t>1974-05-01</t>
+  </si>
+  <si>
+    <t>74800.00</t>
+  </si>
+  <si>
+    <t>1974-06-01</t>
+  </si>
+  <si>
+    <t>-21.28</t>
+  </si>
+  <si>
+    <t>1974-07-01</t>
+  </si>
+  <si>
+    <t>3.2500</t>
+  </si>
+  <si>
+    <t>3.5000</t>
+  </si>
+  <si>
+    <t>75200.00</t>
+  </si>
+  <si>
+    <t>-24.32</t>
+  </si>
+  <si>
+    <t>1974-08-01</t>
+  </si>
+  <si>
+    <t>4.0000</t>
+  </si>
+  <si>
+    <t>3.1250</t>
+  </si>
+  <si>
+    <t>90800.00</t>
+  </si>
+  <si>
+    <t>-7.14</t>
+  </si>
+  <si>
+    <t>1974-09-01</t>
+  </si>
+  <si>
+    <t>3.7500</t>
+  </si>
+  <si>
+    <t>1.5000</t>
+  </si>
+  <si>
+    <t>81600.00</t>
+  </si>
+  <si>
+    <t>-53.85</t>
+  </si>
+  <si>
+    <t>1974-10-01</t>
+  </si>
+  <si>
+    <t>2.8125</t>
+  </si>
+  <si>
+    <t>2.5000</t>
+  </si>
+  <si>
+    <t>441600.00</t>
+  </si>
+  <si>
+    <t>66.67</t>
+  </si>
+  <si>
+    <t>1974-11-01</t>
+  </si>
+  <si>
+    <t>2.8750</t>
+  </si>
+  <si>
+    <t>2.3125</t>
+  </si>
+  <si>
+    <t>2.4375</t>
+  </si>
+  <si>
+    <t>213200.00</t>
+  </si>
+  <si>
+    <t>-2.50</t>
+  </si>
+  <si>
+    <t>1974-12-01</t>
+  </si>
+  <si>
+    <t>1.8750</t>
+  </si>
+  <si>
+    <t>2.2500</t>
+  </si>
+  <si>
+    <t>154000.00</t>
+  </si>
+  <si>
+    <t>-7.69</t>
+  </si>
+  <si>
+    <t>1975-01-01</t>
+  </si>
+  <si>
+    <t>2.6875</t>
+  </si>
+  <si>
+    <t>2.1875</t>
+  </si>
+  <si>
+    <t>208000.00</t>
+  </si>
+  <si>
+    <t>11.11</t>
+  </si>
+  <si>
+    <t>1975-02-01</t>
+  </si>
+  <si>
+    <t>2.5625</t>
+  </si>
+  <si>
+    <t>3.5625</t>
+  </si>
+  <si>
+    <t>3.3125</t>
+  </si>
+  <si>
+    <t>246000.00</t>
+  </si>
+  <si>
+    <t>32.50</t>
+  </si>
+  <si>
+    <t>1975-03-01</t>
+  </si>
+  <si>
+    <t>3.8125</t>
+  </si>
+  <si>
+    <t>236000.00</t>
+  </si>
+  <si>
+    <t>-24.53</t>
+  </si>
+  <si>
+    <t>1975-04-01</t>
+  </si>
+  <si>
+    <t>246400.00</t>
+  </si>
+  <si>
+    <t>1975-05-01</t>
+  </si>
+  <si>
+    <t>3.4375</t>
+  </si>
+  <si>
+    <t>377200.00</t>
+  </si>
+  <si>
+    <t>39.62</t>
+  </si>
+  <si>
+    <t>1975-06-01</t>
+  </si>
+  <si>
+    <t>5.0000</t>
+  </si>
+  <si>
+    <t>3.9375</t>
+  </si>
+  <si>
+    <t>5.1250</t>
+  </si>
+  <si>
+    <t>437600.00</t>
+  </si>
+  <si>
+    <t>10.81</t>
+  </si>
+  <si>
+    <t>1975-07-01</t>
+  </si>
+  <si>
+    <t>5.7500</t>
+  </si>
+  <si>
+    <t>4.6875</t>
+  </si>
+  <si>
+    <t>274800.00</t>
+  </si>
+  <si>
+    <t>-7.32</t>
+  </si>
+  <si>
+    <t>1975-08-01</t>
+  </si>
+  <si>
+    <t>4.8125</t>
+  </si>
+  <si>
+    <t>3.6250</t>
+  </si>
+  <si>
+    <t>126800.00</t>
+  </si>
+  <si>
+    <t>-21.05</t>
+  </si>
+  <si>
+    <t>1975-09-01</t>
+  </si>
+  <si>
+    <t>4.1250</t>
+  </si>
+  <si>
+    <t>3.6875</t>
+  </si>
+  <si>
+    <t>178800.00</t>
+  </si>
+  <si>
+    <t>-1.67</t>
+  </si>
+  <si>
+    <t>1975-10-01</t>
+  </si>
+  <si>
+    <t>5.0625</t>
+  </si>
+  <si>
+    <t>327200.00</t>
+  </si>
+  <si>
+    <t>25.42</t>
+  </si>
+  <si>
+    <t>1975-11-01</t>
+  </si>
+  <si>
+    <t>137600.00</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>1975-12-01</t>
+  </si>
+  <si>
+    <t>184000.00</t>
+  </si>
+  <si>
+    <t>-6.49</t>
+  </si>
+  <si>
+    <t>1976-01-01</t>
+  </si>
+  <si>
+    <t>5.6875</t>
+  </si>
+  <si>
+    <t>247200.00</t>
+  </si>
+  <si>
+    <t>26.39</t>
+  </si>
+  <si>
+    <t>1976-02-01</t>
+  </si>
+  <si>
+    <t>6.8750</t>
+  </si>
+  <si>
+    <t>198000.00</t>
+  </si>
+  <si>
+    <t>9.89</t>
+  </si>
+  <si>
+    <t>1976-03-01</t>
+  </si>
+  <si>
+    <t>6.5625</t>
+  </si>
+  <si>
+    <t>5.4375</t>
+  </si>
+  <si>
+    <t>152800.00</t>
+  </si>
+  <si>
+    <t>-10.00</t>
+  </si>
+  <si>
+    <t>1976-04-01</t>
+  </si>
+  <si>
+    <t>5.8125</t>
+  </si>
+  <si>
+    <t>5.9375</t>
+  </si>
+  <si>
+    <t>188800.00</t>
+  </si>
+  <si>
+    <t>5.56</t>
+  </si>
+  <si>
+    <t>1976-05-01</t>
+  </si>
+  <si>
+    <t>6.1875</t>
+  </si>
+  <si>
+    <t>320800.00</t>
+  </si>
+  <si>
+    <t>-17.89</t>
+  </si>
+  <si>
+    <t>1976-06-01</t>
+  </si>
+  <si>
+    <t>282400.00</t>
+  </si>
+  <si>
+    <t>5.13</t>
+  </si>
+  <si>
+    <t>1976-07-01</t>
+  </si>
+  <si>
+    <t>99600.00</t>
+  </si>
+  <si>
+    <t>10.98</t>
+  </si>
+  <si>
+    <t>1976-08-01</t>
+  </si>
+  <si>
+    <t>6.0625</t>
+  </si>
+  <si>
+    <t>80800.00</t>
+  </si>
+  <si>
+    <t>1976-09-01</t>
+  </si>
+  <si>
+    <t>192800.00</t>
+  </si>
+  <si>
+    <t>-4.40</t>
+  </si>
+  <si>
+    <t>1976-10-01</t>
+  </si>
+  <si>
+    <t>4.9375</t>
+  </si>
+  <si>
+    <t>5.2500</t>
+  </si>
+  <si>
+    <t>300000.00</t>
+  </si>
+  <si>
+    <t>-3.45</t>
+  </si>
+  <si>
+    <t>1976-11-01</t>
+  </si>
+  <si>
+    <t>5.5625</t>
+  </si>
+  <si>
+    <t>142800.00</t>
+  </si>
+  <si>
+    <t>5.95</t>
+  </si>
+  <si>
+    <t>1976-12-01</t>
+  </si>
+  <si>
+    <t>6.5000</t>
+  </si>
+  <si>
+    <t>191600.00</t>
+  </si>
+  <si>
+    <t>12.36</t>
+  </si>
+  <si>
+    <t>1977-01-01</t>
+  </si>
+  <si>
+    <t>181600.00</t>
+  </si>
+  <si>
+    <t>-7.00</t>
+  </si>
+  <si>
+    <t>1977-02-01</t>
+  </si>
+  <si>
+    <t>6.3125</t>
+  </si>
+  <si>
+    <t>148000.00</t>
+  </si>
+  <si>
+    <t>4.30</t>
+  </si>
+  <si>
+    <t>1977-03-01</t>
+  </si>
+  <si>
+    <t>322000.00</t>
+  </si>
+  <si>
+    <t>1977-04-01</t>
+  </si>
+  <si>
+    <t>7.0000</t>
+  </si>
+  <si>
+    <t>379200.00</t>
+  </si>
+  <si>
+    <t>15.46</t>
+  </si>
+  <si>
+    <t>1977-05-01</t>
+  </si>
+  <si>
+    <t>7.1250</t>
+  </si>
+  <si>
+    <t>260800.00</t>
+  </si>
+  <si>
+    <t>-6.25</t>
+  </si>
+  <si>
+    <t>1977-06-01</t>
+  </si>
+  <si>
+    <t>6.7500</t>
+  </si>
+  <si>
+    <t>6.4375</t>
+  </si>
+  <si>
+    <t>111600.00</t>
+  </si>
+  <si>
+    <t>-1.90</t>
+  </si>
+  <si>
+    <t>1977-07-01</t>
+  </si>
+  <si>
+    <t>114000.00</t>
+  </si>
+  <si>
+    <t>-1.94</t>
+  </si>
+  <si>
+    <t>1977-08-01</t>
+  </si>
+  <si>
+    <t>130800.00</t>
+  </si>
+  <si>
+    <t>-0.99</t>
+  </si>
+  <si>
+    <t>1977-09-01</t>
+  </si>
+  <si>
+    <t>126400.00</t>
+  </si>
+  <si>
+    <t>1.00</t>
+  </si>
+  <si>
+    <t>1977-10-01</t>
+  </si>
+  <si>
+    <t>176400.00</t>
+  </si>
+  <si>
+    <t>-1.98</t>
+  </si>
+  <si>
+    <t>1977-11-01</t>
+  </si>
+  <si>
+    <t>109200.00</t>
+  </si>
+  <si>
+    <t>2.02</t>
+  </si>
+  <si>
+    <t>1977-12-01</t>
+  </si>
+  <si>
+    <t>7.2500</t>
+  </si>
+  <si>
+    <t>118000.00</t>
+  </si>
+  <si>
+    <t>8.91</t>
+  </si>
+  <si>
+    <t>1978-01-01</t>
+  </si>
+  <si>
+    <t>6.6875</t>
+  </si>
+  <si>
+    <t>153200.00</t>
+  </si>
+  <si>
+    <t>-2.73</t>
+  </si>
+  <si>
+    <t>1978-02-01</t>
+  </si>
+  <si>
+    <t>7.3125</t>
+  </si>
+  <si>
+    <t>6.9375</t>
+  </si>
+  <si>
+    <t>106800.00</t>
+  </si>
+  <si>
+    <t>3.74</t>
+  </si>
+  <si>
+    <t>1978-03-01</t>
+  </si>
+  <si>
+    <t>56800.00</t>
+  </si>
+  <si>
+    <t>-0.90</t>
+  </si>
+  <si>
+    <t>1978-04-01</t>
+  </si>
+  <si>
+    <t>250400.00</t>
+  </si>
+  <si>
+    <t>-3.64</t>
+  </si>
+  <si>
+    <t>1978-05-01</t>
+  </si>
+  <si>
+    <t>7.5625</t>
+  </si>
+  <si>
+    <t>207600.00</t>
+  </si>
+  <si>
+    <t>1.89</t>
+  </si>
+  <si>
+    <t>1978-06-01</t>
+  </si>
+  <si>
+    <t>124000.00</t>
+  </si>
+  <si>
+    <t>3.70</t>
+  </si>
+  <si>
+    <t>1978-07-01</t>
+  </si>
+  <si>
+    <t>7.6250</t>
+  </si>
+  <si>
+    <t>124800.00</t>
+  </si>
+  <si>
+    <t>4.46</t>
+  </si>
+  <si>
+    <t>1978-08-01</t>
+  </si>
+  <si>
+    <t>8.7500</t>
+  </si>
+  <si>
+    <t>1978-09-01</t>
+  </si>
+  <si>
+    <t>-3.25</t>
+  </si>
+  <si>
+    <t>1978-10-01</t>
+  </si>
+  <si>
+    <t>7.7500</t>
+  </si>
+  <si>
+    <t>405200.00</t>
+  </si>
+  <si>
+    <t>4.20</t>
+  </si>
+  <si>
+    <t>1978-11-01</t>
+  </si>
+  <si>
+    <t>155600.00</t>
+  </si>
+  <si>
+    <t>2.42</t>
+  </si>
+  <si>
+    <t>1978-12-01</t>
+  </si>
+  <si>
+    <t>8.4375</t>
+  </si>
+  <si>
+    <t>3.15</t>
+  </si>
+  <si>
+    <t>1979-01-01</t>
+  </si>
+  <si>
+    <t>8.5625</t>
+  </si>
+  <si>
+    <t>206400.00</t>
+  </si>
+  <si>
+    <t>-2.29</t>
+  </si>
+  <si>
+    <t>1979-02-01</t>
+  </si>
+  <si>
+    <t>8.5000</t>
+  </si>
+  <si>
+    <t>246800.00</t>
+  </si>
+  <si>
+    <t>-9.38</t>
+  </si>
+  <si>
+    <t>1979-03-01</t>
+  </si>
+  <si>
+    <t>162400.00</t>
+  </si>
+  <si>
+    <t>12.93</t>
+  </si>
+  <si>
+    <t>1979-04-01</t>
+  </si>
+  <si>
+    <t>7.8125</t>
+  </si>
+  <si>
+    <t>72400.00</t>
+  </si>
+  <si>
+    <t>-4.58</t>
+  </si>
+  <si>
+    <t>1979-05-01</t>
+  </si>
+  <si>
+    <t>93200.00</t>
+  </si>
+  <si>
+    <t>0.80</t>
+  </si>
+  <si>
+    <t>1979-06-01</t>
+  </si>
+  <si>
+    <t>8.9375</t>
+  </si>
+  <si>
+    <t>8.6875</t>
+  </si>
+  <si>
+    <t>175600.00</t>
+  </si>
+  <si>
+    <t>10.32</t>
+  </si>
+  <si>
+    <t>1979-07-01</t>
+  </si>
+  <si>
+    <t>9.9375</t>
+  </si>
+  <si>
+    <t>8.3125</t>
+  </si>
+  <si>
+    <t>426400.00</t>
+  </si>
+  <si>
+    <t>-1.44</t>
+  </si>
+  <si>
+    <t>1979-08-01</t>
+  </si>
+  <si>
+    <t>8.8125</t>
+  </si>
+  <si>
+    <t>165600.00</t>
+  </si>
+  <si>
+    <t>-3.65</t>
+  </si>
+  <si>
+    <t>1979-09-01</t>
+  </si>
+  <si>
+    <t>121200.00</t>
+  </si>
+  <si>
+    <t>1.52</t>
+  </si>
+  <si>
+    <t>1979-10-01</t>
+  </si>
+  <si>
+    <t>221600.00</t>
+  </si>
+  <si>
+    <t>-2.24</t>
+  </si>
+  <si>
+    <t>1979-11-01</t>
+  </si>
+  <si>
+    <t>89600.00</t>
+  </si>
+  <si>
+    <t>0.76</t>
+  </si>
+  <si>
+    <t>1979-12-01</t>
+  </si>
+  <si>
+    <t>61200.00</t>
+  </si>
+  <si>
+    <t>1980-01-01</t>
+  </si>
+  <si>
+    <t>9.1875</t>
+  </si>
+  <si>
+    <t>115200.00</t>
+  </si>
+  <si>
+    <t>8.33</t>
+  </si>
+  <si>
+    <t>1980-02-01</t>
+  </si>
+  <si>
+    <t>9.5625</t>
+  </si>
+  <si>
+    <t>174000.00</t>
+  </si>
+  <si>
+    <t>-2.80</t>
+  </si>
+  <si>
+    <t>1980-03-01</t>
+  </si>
+  <si>
+    <t>-12.95</t>
+  </si>
+  <si>
+    <t>1980-04-01</t>
+  </si>
+  <si>
+    <t>112800.00</t>
+  </si>
+  <si>
+    <t>4.13</t>
+  </si>
+  <si>
+    <t>1980-05-01</t>
+  </si>
+  <si>
+    <t>1980-06-01</t>
+  </si>
+  <si>
+    <t>66000.00</t>
+  </si>
+  <si>
+    <t>4.51</t>
+  </si>
+  <si>
+    <t>1980-07-01</t>
+  </si>
+  <si>
+    <t>-2.88</t>
+  </si>
+  <si>
+    <t>1980-08-01</t>
+  </si>
+  <si>
+    <t>233600.00</t>
+  </si>
+  <si>
+    <t>1980-09-01</t>
+  </si>
+  <si>
+    <t>9.8750</t>
+  </si>
+  <si>
+    <t>9.6250</t>
+  </si>
+  <si>
+    <t>129200.00</t>
+  </si>
+  <si>
+    <t>10.00</t>
+  </si>
+  <si>
+    <t>1980-10-01</t>
+  </si>
+  <si>
+    <t>10.1250</t>
+  </si>
+  <si>
+    <t>9.3750</t>
+  </si>
+  <si>
+    <t>44800.00</t>
+  </si>
+  <si>
+    <t>-2.60</t>
+  </si>
+  <si>
+    <t>1980-11-01</t>
+  </si>
+  <si>
+    <t>9.6875</t>
+  </si>
+  <si>
+    <t>46000.00</t>
+  </si>
+  <si>
+    <t>-2.00</t>
+  </si>
+  <si>
+    <t>1980-12-01</t>
+  </si>
+  <si>
+    <t>82000.00</t>
+  </si>
+  <si>
+    <t>3.40</t>
+  </si>
+  <si>
+    <t>1981-01-01</t>
+  </si>
+  <si>
+    <t>64400.00</t>
+  </si>
+  <si>
+    <t>1981-02-01</t>
+  </si>
+  <si>
+    <t>10.1875</t>
+  </si>
+  <si>
+    <t>9.7500</t>
+  </si>
+  <si>
+    <t>84400.00</t>
+  </si>
+  <si>
+    <t>2.63</t>
+  </si>
+  <si>
+    <t>1981-03-01</t>
+  </si>
+  <si>
+    <t>10.3750</t>
+  </si>
+  <si>
+    <t>138400.00</t>
+  </si>
+  <si>
+    <t>4.49</t>
+  </si>
+  <si>
+    <t>1981-04-01</t>
+  </si>
+  <si>
+    <t>11.5625</t>
+  </si>
+  <si>
+    <t>10.6875</t>
+  </si>
+  <si>
+    <t>186400.00</t>
+  </si>
+  <si>
+    <t>4.91</t>
+  </si>
+  <si>
+    <t>1981-05-01</t>
+  </si>
+  <si>
+    <t>10.8125</t>
+  </si>
+  <si>
+    <t>10.5000</t>
+  </si>
+  <si>
+    <t>10.5625</t>
+  </si>
+  <si>
+    <t>-1.17</t>
+  </si>
+  <si>
+    <t>1981-06-01</t>
+  </si>
+  <si>
+    <t>11.6875</t>
+  </si>
+  <si>
+    <t>190000.00</t>
+  </si>
+  <si>
+    <t>9.47</t>
+  </si>
+  <si>
+    <t>1981-07-01</t>
+  </si>
+  <si>
+    <t>12.2500</t>
+  </si>
+  <si>
+    <t>12.6250</t>
+  </si>
+  <si>
+    <t>11.8125</t>
+  </si>
+  <si>
+    <t>12.3125</t>
+  </si>
+  <si>
+    <t>196000.00</t>
+  </si>
+  <si>
+    <t>6.49</t>
+  </si>
+  <si>
+    <t>1981-08-01</t>
+  </si>
+  <si>
+    <t>12.4375</t>
+  </si>
+  <si>
+    <t>11.2500</t>
+  </si>
+  <si>
+    <t>-8.63</t>
+  </si>
+  <si>
+    <t>1981-09-01</t>
+  </si>
+  <si>
+    <t>11.3750</t>
+  </si>
+  <si>
+    <t>10.6250</t>
+  </si>
+  <si>
+    <t>128000.00</t>
+  </si>
+  <si>
+    <t>-5.56</t>
+  </si>
+  <si>
+    <t>1981-10-01</t>
+  </si>
+  <si>
+    <t>10.9375</t>
+  </si>
+  <si>
+    <t>1.76</t>
+  </si>
+  <si>
+    <t>1981-11-01</t>
+  </si>
+  <si>
+    <t>11.0000</t>
+  </si>
+  <si>
+    <t>10.2500</t>
+  </si>
+  <si>
+    <t>77200.00</t>
+  </si>
+  <si>
+    <t>-5.20</t>
+  </si>
+  <si>
+    <t>1981-12-01</t>
+  </si>
+  <si>
+    <t>11.5000</t>
+  </si>
+  <si>
+    <t>11.1250</t>
+  </si>
+  <si>
+    <t>113600.00</t>
+  </si>
+  <si>
+    <t>8.54</t>
+  </si>
+  <si>
+    <t>1982-01-01</t>
+  </si>
+  <si>
+    <t>12.5000</t>
+  </si>
+  <si>
+    <t>11.6250</t>
+  </si>
+  <si>
+    <t>117800.00</t>
+  </si>
+  <si>
+    <t>1982-02-01</t>
+  </si>
+  <si>
+    <t>164800.00</t>
+  </si>
+  <si>
+    <t>-16.13</t>
+  </si>
+  <si>
+    <t>1982-03-01</t>
+  </si>
+  <si>
+    <t>3386400.00</t>
+  </si>
+  <si>
+    <t>-0.64</t>
+  </si>
+  <si>
+    <t>1982-04-01</t>
+  </si>
+  <si>
+    <t>10.8750</t>
+  </si>
+  <si>
+    <t>10.7500</t>
+  </si>
+  <si>
+    <t>601400.00</t>
+  </si>
+  <si>
+    <t>10.97</t>
+  </si>
+  <si>
+    <t>1982-05-01</t>
+  </si>
+  <si>
+    <t>11.3125</t>
+  </si>
+  <si>
+    <t>11.1875</t>
+  </si>
+  <si>
+    <t>1029200.00</t>
+  </si>
+  <si>
+    <t>4.07</t>
+  </si>
+  <si>
+    <t>1982-06-01</t>
+  </si>
+  <si>
+    <t>11.4375</t>
+  </si>
+  <si>
+    <t>10.0625</t>
+  </si>
+  <si>
+    <t>558000.00</t>
+  </si>
+  <si>
+    <t>2.23</t>
+  </si>
+  <si>
+    <t>1982-07-01</t>
+  </si>
+  <si>
+    <t>12.5625</t>
+  </si>
+  <si>
+    <t>11.7500</t>
+  </si>
+  <si>
+    <t>523400.00</t>
+  </si>
+  <si>
+    <t>2.73</t>
+  </si>
+  <si>
+    <t>1982-08-01</t>
+  </si>
+  <si>
+    <t>12.3750</t>
+  </si>
+  <si>
+    <t>433800.00</t>
+  </si>
+  <si>
+    <t>5.32</t>
+  </si>
+  <si>
+    <t>1982-09-01</t>
+  </si>
+  <si>
+    <t>14.2500</t>
+  </si>
+  <si>
+    <t>12.1875</t>
+  </si>
+  <si>
+    <t>13.3750</t>
+  </si>
+  <si>
+    <t>269000.00</t>
+  </si>
+  <si>
+    <t>8.08</t>
+  </si>
+  <si>
+    <t>1982-10-01</t>
+  </si>
+  <si>
+    <t>13.2500</t>
+  </si>
+  <si>
+    <t>15.5000</t>
+  </si>
+  <si>
+    <t>12.8750</t>
+  </si>
+  <si>
+    <t>13.5000</t>
+  </si>
+  <si>
+    <t>386800.00</t>
+  </si>
+  <si>
+    <t>0.93</t>
+  </si>
+  <si>
+    <t>1982-11-01</t>
+  </si>
+  <si>
+    <t>17.6875</t>
+  </si>
+  <si>
+    <t>17.5000</t>
+  </si>
+  <si>
+    <t>447400.00</t>
+  </si>
+  <si>
+    <t>29.63</t>
+  </si>
+  <si>
+    <t>1982-12-01</t>
+  </si>
+  <si>
+    <t>17.5625</t>
+  </si>
+  <si>
+    <t>18.1875</t>
+  </si>
+  <si>
+    <t>14.8750</t>
+  </si>
+  <si>
+    <t>16.6250</t>
+  </si>
+  <si>
+    <t>454400.00</t>
+  </si>
+  <si>
+    <t>-5.00</t>
+  </si>
+  <si>
+    <t>1983-01-01</t>
+  </si>
+  <si>
+    <t>18.3750</t>
+  </si>
+  <si>
+    <t>16.1875</t>
+  </si>
+  <si>
+    <t>16.8125</t>
+  </si>
+  <si>
+    <t>387800.00</t>
+  </si>
+  <si>
+    <t>1.13</t>
+  </si>
+  <si>
+    <t>1983-02-01</t>
+  </si>
+  <si>
+    <t>16.0625</t>
+  </si>
+  <si>
+    <t>17.1875</t>
+  </si>
+  <si>
+    <t>409800.00</t>
+  </si>
+  <si>
+    <t>1983-03-01</t>
+  </si>
+  <si>
+    <t>17.2500</t>
+  </si>
+  <si>
+    <t>17.9375</t>
+  </si>
+  <si>
+    <t>15.8750</t>
+  </si>
+  <si>
+    <t>17.0000</t>
+  </si>
+  <si>
+    <t>778400.00</t>
+  </si>
+  <si>
+    <t>-1.09</t>
+  </si>
+  <si>
+    <t>1983-04-01</t>
+  </si>
+  <si>
+    <t>501000.00</t>
+  </si>
+  <si>
+    <t>8.09</t>
+  </si>
+  <si>
+    <t>1983-05-01</t>
+  </si>
+  <si>
+    <t>19.6250</t>
+  </si>
+  <si>
+    <t>18.9375</t>
+  </si>
+  <si>
+    <t>404200.00</t>
+  </si>
+  <si>
+    <t>3.06</t>
+  </si>
+  <si>
+    <t>1983-06-01</t>
+  </si>
+  <si>
+    <t>20.0000</t>
+  </si>
+  <si>
+    <t>18.5000</t>
+  </si>
+  <si>
+    <t>18.6250</t>
+  </si>
+  <si>
+    <t>454200.00</t>
+  </si>
+  <si>
+    <t>-1.65</t>
+  </si>
+  <si>
+    <t>1983-07-01</t>
+  </si>
+  <si>
+    <t>17.0625</t>
+  </si>
+  <si>
+    <t>17.3125</t>
+  </si>
+  <si>
+    <t>538400.00</t>
+  </si>
+  <si>
+    <t>-7.05</t>
+  </si>
+  <si>
+    <t>1983-08-01</t>
+  </si>
+  <si>
+    <t>16.1250</t>
+  </si>
+  <si>
+    <t>16.2500</t>
+  </si>
+  <si>
+    <t>299000.00</t>
+  </si>
+  <si>
+    <t>-6.14</t>
+  </si>
+  <si>
+    <t>1983-09-01</t>
+  </si>
+  <si>
+    <t>16.3750</t>
+  </si>
+  <si>
+    <t>549600.00</t>
+  </si>
+  <si>
+    <t>6.15</t>
+  </si>
+  <si>
+    <t>1983-10-01</t>
+  </si>
+  <si>
+    <t>18.2500</t>
+  </si>
+  <si>
+    <t>17.8125</t>
+  </si>
+  <si>
+    <t>629200.00</t>
+  </si>
+  <si>
+    <t>3.26</t>
+  </si>
+  <si>
+    <t>1983-11-01</t>
+  </si>
+  <si>
+    <t>19.0625</t>
+  </si>
+  <si>
+    <t>18.3125</t>
+  </si>
+  <si>
+    <t>501200.00</t>
+  </si>
+  <si>
+    <t>2.81</t>
+  </si>
+  <si>
+    <t>1983-12-01</t>
+  </si>
+  <si>
+    <t>18.6875</t>
+  </si>
+  <si>
+    <t>17.6250</t>
+  </si>
+  <si>
+    <t>451200.00</t>
+  </si>
+  <si>
+    <t>-0.34</t>
+  </si>
+  <si>
+    <t>1984-01-01</t>
+  </si>
+  <si>
+    <t>16.0000</t>
+  </si>
+  <si>
+    <t>824800.00</t>
+  </si>
+  <si>
+    <t>-3.42</t>
+  </si>
+  <si>
+    <t>1984-02-01</t>
+  </si>
+  <si>
+    <t>14.3750</t>
+  </si>
+  <si>
+    <t>442800.00</t>
+  </si>
+  <si>
+    <t>-18.44</t>
+  </si>
+  <si>
+    <t>1984-03-01</t>
+  </si>
+  <si>
+    <t>13.8750</t>
+  </si>
+  <si>
+    <t>15.9375</t>
+  </si>
+  <si>
+    <t>526200.00</t>
+  </si>
+  <si>
+    <t>10.87</t>
+  </si>
+  <si>
+    <t>1984-04-01</t>
+  </si>
+  <si>
+    <t>14.5625</t>
+  </si>
+  <si>
+    <t>14.6875</t>
+  </si>
+  <si>
+    <t>349600.00</t>
+  </si>
+  <si>
+    <t>-7.84</t>
+  </si>
+  <si>
+    <t>1984-05-01</t>
+  </si>
+  <si>
+    <t>14.7500</t>
+  </si>
+  <si>
+    <t>13.7500</t>
+  </si>
+  <si>
+    <t>460200.00</t>
+  </si>
+  <si>
+    <t>-6.38</t>
+  </si>
+  <si>
+    <t>1984-06-01</t>
+  </si>
+  <si>
+    <t>14.9375</t>
+  </si>
+  <si>
+    <t>542800.00</t>
+  </si>
+  <si>
+    <t>1984-07-01</t>
+  </si>
+  <si>
+    <t>13.0625</t>
+  </si>
+  <si>
+    <t>621400.00</t>
+  </si>
+  <si>
+    <t>-9.79</t>
+  </si>
+  <si>
+    <t>1984-08-01</t>
+  </si>
+  <si>
+    <t>13.4375</t>
+  </si>
+  <si>
+    <t>781800.00</t>
+  </si>
+  <si>
+    <t>28.30</t>
+  </si>
+  <si>
+    <t>1984-09-01</t>
+  </si>
+  <si>
+    <t>17.1250</t>
+  </si>
+  <si>
+    <t>12.7500</t>
+  </si>
+  <si>
+    <t>1215400.00</t>
+  </si>
+  <si>
+    <t>-15.44</t>
+  </si>
+  <si>
+    <t>1984-10-01</t>
+  </si>
+  <si>
+    <t>14.6250</t>
+  </si>
+  <si>
+    <t>13.1875</t>
+  </si>
+  <si>
+    <t>1054600.00</t>
+  </si>
+  <si>
+    <t>-8.26</t>
+  </si>
+  <si>
+    <t>1984-11-01</t>
+  </si>
+  <si>
+    <t>14.0625</t>
+  </si>
+  <si>
+    <t>1401800.00</t>
+  </si>
+  <si>
+    <t>-0.95</t>
+  </si>
+  <si>
+    <t>1984-12-01</t>
+  </si>
+  <si>
+    <t>13.3125</t>
+  </si>
+  <si>
+    <t>1026000.00</t>
+  </si>
+  <si>
+    <t>1.91</t>
+  </si>
+  <si>
+    <t>1985-01-01</t>
+  </si>
+  <si>
+    <t>15.2500</t>
+  </si>
+  <si>
+    <t>15.0625</t>
+  </si>
+  <si>
+    <t>994400.00</t>
+  </si>
+  <si>
+    <t>13.15</t>
+  </si>
+  <si>
+    <t>1985-02-01</t>
+  </si>
+  <si>
+    <t>15.6250</t>
+  </si>
+  <si>
+    <t>656000.00</t>
+  </si>
+  <si>
+    <t>3.73</t>
+  </si>
+  <si>
+    <t>1985-03-01</t>
+  </si>
+  <si>
+    <t>15.8125</t>
+  </si>
+  <si>
+    <t>15.1250</t>
+  </si>
+  <si>
+    <t>-3.20</t>
+  </si>
+  <si>
+    <t>1985-04-01</t>
+  </si>
+  <si>
+    <t>13.8125</t>
+  </si>
+  <si>
+    <t>902600.00</t>
+  </si>
+  <si>
+    <t>-8.68</t>
+  </si>
+  <si>
+    <t>1985-05-01</t>
+  </si>
+  <si>
+    <t>955000.00</t>
+  </si>
+  <si>
+    <t>5.43</t>
+  </si>
+  <si>
+    <t>1985-06-01</t>
+  </si>
+  <si>
+    <t>15.3750</t>
+  </si>
+  <si>
+    <t>1074400.00</t>
+  </si>
+  <si>
+    <t>2.58</t>
+  </si>
+  <si>
+    <t>1985-07-01</t>
+  </si>
+  <si>
+    <t>14.8125</t>
+  </si>
+  <si>
+    <t>14.5000</t>
+  </si>
+  <si>
+    <t>1114000.00</t>
+  </si>
+  <si>
+    <t>2.09</t>
+  </si>
+  <si>
+    <t>1985-08-01</t>
+  </si>
+  <si>
+    <t>15.3125</t>
+  </si>
+  <si>
+    <t>14.4375</t>
+  </si>
+  <si>
+    <t>1207200.00</t>
+  </si>
+  <si>
+    <t>-3.28</t>
+  </si>
+  <si>
+    <t>1985-09-01</t>
+  </si>
+  <si>
+    <t>1020800.00</t>
+  </si>
+  <si>
+    <t>-6.78</t>
+  </si>
+  <si>
+    <t>1985-10-01</t>
+  </si>
+  <si>
+    <t>893400.00</t>
+  </si>
+  <si>
+    <t>3.64</t>
+  </si>
+  <si>
+    <t>1985-11-01</t>
+  </si>
+  <si>
+    <t>15.4375</t>
+  </si>
+  <si>
+    <t>15.0000</t>
+  </si>
+  <si>
+    <t>808600.00</t>
+  </si>
+  <si>
+    <t>5.26</t>
+  </si>
+  <si>
+    <t>1985-12-01</t>
+  </si>
+  <si>
+    <t>16.8750</t>
+  </si>
+  <si>
+    <t>16.5000</t>
+  </si>
+  <si>
+    <t>733200.00</t>
+  </si>
+  <si>
+    <t>1986-01-01</t>
+  </si>
+  <si>
+    <t>724200.00</t>
+  </si>
+  <si>
+    <t>6.44</t>
+  </si>
+  <si>
+    <t>1986-02-01</t>
+  </si>
+  <si>
+    <t>19.5000</t>
+  </si>
+  <si>
+    <t>950600.00</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>1986-03-01</t>
+  </si>
+  <si>
+    <t>19.3750</t>
+  </si>
+  <si>
+    <t>19.0000</t>
+  </si>
+  <si>
+    <t>622800.00</t>
+  </si>
+  <si>
+    <t>-2.56</t>
+  </si>
+  <si>
+    <t>1986-04-01</t>
+  </si>
+  <si>
+    <t>19.9375</t>
+  </si>
+  <si>
+    <t>19.4375</t>
+  </si>
+  <si>
+    <t>997000.00</t>
+  </si>
+  <si>
+    <t>2.30</t>
+  </si>
+  <si>
+    <t>1986-05-01</t>
+  </si>
+  <si>
+    <t>458200.00</t>
+  </si>
+  <si>
+    <t>-4.82</t>
+  </si>
+  <si>
+    <t>1986-06-01</t>
+  </si>
+  <si>
+    <t>18.1250</t>
+  </si>
+  <si>
+    <t>411600.00</t>
+  </si>
+  <si>
+    <t>2.70</t>
+  </si>
+  <si>
+    <t>1986-07-01</t>
+  </si>
+  <si>
+    <t>19.1875</t>
+  </si>
+  <si>
+    <t>15.7500</t>
+  </si>
+  <si>
+    <t>642000.00</t>
+  </si>
+  <si>
+    <t>-14.80</t>
+  </si>
+  <si>
+    <t>1986-08-01</t>
+  </si>
+  <si>
+    <t>16.7500</t>
+  </si>
+  <si>
+    <t>455400.00</t>
+  </si>
+  <si>
+    <t>3.47</t>
+  </si>
+  <si>
+    <t>1986-09-01</t>
+  </si>
+  <si>
+    <t>440800.00</t>
+  </si>
+  <si>
+    <t>-0.75</t>
+  </si>
+  <si>
+    <t>1986-10-01</t>
+  </si>
+  <si>
+    <t>17.3750</t>
+  </si>
+  <si>
+    <t>568000.00</t>
+  </si>
+  <si>
+    <t>1986-11-01</t>
+  </si>
+  <si>
+    <t>351000.00</t>
+  </si>
+  <si>
+    <t>1.08</t>
+  </si>
+  <si>
+    <t>1986-12-01</t>
+  </si>
+  <si>
+    <t>437800.00</t>
+  </si>
+  <si>
+    <t>-5.34</t>
+  </si>
+  <si>
+    <t>1987-01-01</t>
+  </si>
+  <si>
+    <t>707800.00</t>
+  </si>
+  <si>
+    <t>10.15</t>
+  </si>
+  <si>
+    <t>1987-02-01</t>
+  </si>
+  <si>
+    <t>21.7500</t>
+  </si>
+  <si>
+    <t>20.3125</t>
+  </si>
+  <si>
+    <t>1417000.00</t>
+  </si>
+  <si>
+    <t>10.92</t>
+  </si>
+  <si>
+    <t>1987-03-01</t>
+  </si>
+  <si>
+    <t>20.4375</t>
+  </si>
+  <si>
+    <t>920400.00</t>
+  </si>
+  <si>
+    <t>-3.38</t>
+  </si>
+  <si>
+    <t>1987-04-01</t>
+  </si>
+  <si>
+    <t>19.8750</t>
+  </si>
+  <si>
+    <t>1228200.00</t>
+  </si>
+  <si>
+    <t>-7.01</t>
+  </si>
+  <si>
+    <t>1987-05-01</t>
+  </si>
+  <si>
+    <t>1039800.00</t>
+  </si>
+  <si>
+    <t>-0.68</t>
+  </si>
+  <si>
+    <t>1987-06-01</t>
+  </si>
+  <si>
+    <t>20.1875</t>
+  </si>
+  <si>
+    <t>511400.00</t>
+  </si>
+  <si>
+    <t>11.38</t>
+  </si>
+  <si>
+    <t>1987-07-01</t>
+  </si>
+  <si>
+    <t>20.5625</t>
+  </si>
+  <si>
+    <t>803800.00</t>
+  </si>
+  <si>
+    <t>1987-08-01</t>
+  </si>
+  <si>
+    <t>22.3125</t>
+  </si>
+  <si>
+    <t>20.0625</t>
+  </si>
+  <si>
+    <t>21.4375</t>
+  </si>
+  <si>
+    <t>670400.00</t>
+  </si>
+  <si>
+    <t>6.19</t>
+  </si>
+  <si>
+    <t>1987-09-01</t>
+  </si>
+  <si>
+    <t>759600.00</t>
+  </si>
+  <si>
+    <t>1987-10-01</t>
+  </si>
+  <si>
+    <t>13.0000</t>
+  </si>
+  <si>
+    <t>1139000.00</t>
+  </si>
+  <si>
+    <t>-31.03</t>
+  </si>
+  <si>
+    <t>1987-11-01</t>
+  </si>
+  <si>
+    <t>1252400.00</t>
+  </si>
+  <si>
+    <t>6.36</t>
+  </si>
+  <si>
+    <t>1987-12-01</t>
+  </si>
+  <si>
+    <t>795400.00</t>
+  </si>
+  <si>
+    <t>13.68</t>
+  </si>
+  <si>
+    <t>1988-01-01</t>
+  </si>
+  <si>
+    <t>426200.00</t>
+  </si>
+  <si>
+    <t>5.64</t>
+  </si>
+  <si>
+    <t>1988-02-01</t>
+  </si>
+  <si>
+    <t>18.0625</t>
+  </si>
+  <si>
+    <t>381000.00</t>
+  </si>
+  <si>
+    <t>2.85</t>
+  </si>
+  <si>
+    <t>1988-03-01</t>
+  </si>
+  <si>
+    <t>19.2500</t>
+  </si>
+  <si>
+    <t>18.0000</t>
+  </si>
+  <si>
+    <t>947800.00</t>
+  </si>
+  <si>
+    <t>3.46</t>
+  </si>
+  <si>
+    <t>1988-04-01</t>
+  </si>
+  <si>
+    <t>820200.00</t>
+  </si>
+  <si>
+    <t>-8.03</t>
+  </si>
+  <si>
+    <t>1988-05-01</t>
+  </si>
+  <si>
+    <t>521600.00</t>
+  </si>
+  <si>
+    <t>-5.45</t>
+  </si>
+  <si>
+    <t>1988-06-01</t>
+  </si>
+  <si>
+    <t>882200.00</t>
+  </si>
+  <si>
+    <t>2.31</t>
+  </si>
+  <si>
+    <t>1988-07-01</t>
+  </si>
+  <si>
+    <t>662000.00</t>
+  </si>
+  <si>
+    <t>1988-08-01</t>
+  </si>
+  <si>
+    <t>16.4375</t>
+  </si>
+  <si>
+    <t>871400.00</t>
+  </si>
+  <si>
+    <t>-6.82</t>
+  </si>
+  <si>
+    <t>1988-09-01</t>
+  </si>
+  <si>
+    <t>15.1875</t>
+  </si>
+  <si>
+    <t>395000.00</t>
+  </si>
+  <si>
+    <t>13.82</t>
+  </si>
+  <si>
+    <t>1988-10-01</t>
+  </si>
+  <si>
+    <t>17.4375</t>
+  </si>
+  <si>
+    <t>16.5625</t>
+  </si>
+  <si>
+    <t>301600.00</t>
+  </si>
+  <si>
+    <t>-5.36</t>
+  </si>
+  <si>
+    <t>1988-11-01</t>
+  </si>
+  <si>
+    <t>509400.00</t>
+  </si>
+  <si>
+    <t>-7.17</t>
+  </si>
+  <si>
+    <t>1988-12-01</t>
+  </si>
+  <si>
+    <t>852800.00</t>
+  </si>
+  <si>
+    <t>5.69</t>
+  </si>
+  <si>
+    <t>1989-01-01</t>
+  </si>
+  <si>
+    <t>268200.00</t>
+  </si>
+  <si>
+    <t>3.85</t>
+  </si>
+  <si>
+    <t>1989-02-01</t>
+  </si>
+  <si>
+    <t>484400.00</t>
+  </si>
+  <si>
+    <t>-1.48</t>
+  </si>
+  <si>
+    <t>1989-03-01</t>
+  </si>
+  <si>
+    <t>245800.00</t>
+  </si>
+  <si>
+    <t>1.50</t>
+  </si>
+  <si>
+    <t>1989-04-01</t>
+  </si>
+  <si>
+    <t>1145400.00</t>
+  </si>
+  <si>
+    <t>1989-05-01</t>
+  </si>
+  <si>
+    <t>17.8750</t>
+  </si>
+  <si>
+    <t>1013200.00</t>
+  </si>
+  <si>
+    <t>5.93</t>
+  </si>
+  <si>
+    <t>1989-06-01</t>
+  </si>
+  <si>
+    <t>663800.00</t>
+  </si>
+  <si>
+    <t>-5.59</t>
+  </si>
+  <si>
+    <t>1989-07-01</t>
+  </si>
+  <si>
+    <t>16.9375</t>
+  </si>
+  <si>
+    <t>597800.00</t>
+  </si>
+  <si>
+    <t>10.74</t>
+  </si>
+  <si>
+    <t>1989-08-01</t>
+  </si>
+  <si>
+    <t>18.5625</t>
+  </si>
+  <si>
+    <t>880200.00</t>
+  </si>
+  <si>
+    <t>1.67</t>
+  </si>
+  <si>
+    <t>1989-09-01</t>
+  </si>
+  <si>
+    <t>18.8750</t>
+  </si>
+  <si>
+    <t>463800.00</t>
+  </si>
+  <si>
+    <t>-0.66</t>
+  </si>
+  <si>
+    <t>1989-10-01</t>
+  </si>
+  <si>
+    <t>301800.00</t>
+  </si>
+  <si>
+    <t>-7.95</t>
+  </si>
+  <si>
+    <t>1989-11-01</t>
+  </si>
+  <si>
+    <t>18.7500</t>
+  </si>
+  <si>
+    <t>282000.00</t>
+  </si>
+  <si>
+    <t>7.91</t>
+  </si>
+  <si>
+    <t>1989-12-01</t>
+  </si>
+  <si>
+    <t>19.1250</t>
+  </si>
+  <si>
+    <t>17.7500</t>
+  </si>
+  <si>
+    <t>291000.00</t>
+  </si>
+  <si>
+    <t>-5.33</t>
+  </si>
+  <si>
+    <t>1990-01-01</t>
+  </si>
+  <si>
+    <t>290400.00</t>
+  </si>
+  <si>
+    <t>-10.92</t>
+  </si>
+  <si>
+    <t>1990-02-01</t>
+  </si>
+  <si>
+    <t>411800.00</t>
+  </si>
+  <si>
+    <t>1990-03-01</t>
+  </si>
+  <si>
+    <t>586600.00</t>
+  </si>
+  <si>
+    <t>-9.52</t>
+  </si>
+  <si>
+    <t>1990-04-01</t>
+  </si>
+  <si>
+    <t>337800.00</t>
+  </si>
+  <si>
+    <t>-0.81</t>
+  </si>
+  <si>
+    <t>1990-05-01</t>
+  </si>
+  <si>
+    <t>13.6875</t>
+  </si>
+  <si>
+    <t>1637400.00</t>
+  </si>
+  <si>
+    <t>-9.80</t>
+  </si>
+  <si>
+    <t>1990-06-01</t>
+  </si>
+  <si>
+    <t>863400.00</t>
+  </si>
+  <si>
+    <t>4.52</t>
+  </si>
+  <si>
+    <t>1990-07-01</t>
+  </si>
+  <si>
+    <t>466600.00</t>
+  </si>
+  <si>
+    <t>1990-08-01</t>
+  </si>
+  <si>
+    <t>11.0625</t>
+  </si>
+  <si>
+    <t>435800.00</t>
+  </si>
+  <si>
+    <t>-18.06</t>
+  </si>
+  <si>
+    <t>1990-09-01</t>
+  </si>
+  <si>
+    <t>463400.00</t>
+  </si>
+  <si>
+    <t>-8.47</t>
+  </si>
+  <si>
+    <t>1990-10-01</t>
+  </si>
+  <si>
+    <t>9.8125</t>
+  </si>
+  <si>
+    <t>278200.00</t>
+  </si>
+  <si>
+    <t>-3.09</t>
+  </si>
+  <si>
+    <t>1990-11-01</t>
+  </si>
+  <si>
+    <t>10.0000</t>
+  </si>
+  <si>
+    <t>462200.00</t>
+  </si>
+  <si>
+    <t>1990-12-01</t>
+  </si>
+  <si>
+    <t>678600.00</t>
+  </si>
+  <si>
+    <t>-8.75</t>
+  </si>
+  <si>
+    <t>1991-01-01</t>
+  </si>
+  <si>
+    <t>1512200.00</t>
+  </si>
+  <si>
+    <t>1.37</t>
+  </si>
+  <si>
+    <t>1991-02-01</t>
+  </si>
+  <si>
+    <t>3664800.00</t>
+  </si>
+  <si>
+    <t>25.00</t>
+  </si>
+  <si>
+    <t>1991-03-01</t>
+  </si>
+  <si>
+    <t>720400.00</t>
+  </si>
+  <si>
+    <t>-3.24</t>
+  </si>
+  <si>
+    <t>1991-04-01</t>
+  </si>
+  <si>
+    <t>591400.00</t>
+  </si>
+  <si>
+    <t>-7.26</t>
+  </si>
+  <si>
+    <t>1991-05-01</t>
+  </si>
+  <si>
+    <t>795800.00</t>
+  </si>
+  <si>
+    <t>6.02</t>
+  </si>
+  <si>
+    <t>1991-06-01</t>
+  </si>
+  <si>
+    <t>459800.00</t>
+  </si>
+  <si>
+    <t>1991-07-01</t>
+  </si>
+  <si>
+    <t>10.3125</t>
+  </si>
+  <si>
+    <t>838200.00</t>
+  </si>
+  <si>
+    <t>-0.61</t>
+  </si>
+  <si>
+    <t>1991-08-01</t>
+  </si>
+  <si>
+    <t>799000.00</t>
+  </si>
+  <si>
+    <t>-3.07</t>
+  </si>
+  <si>
+    <t>1991-09-01</t>
+  </si>
+  <si>
+    <t>854400.00</t>
+  </si>
+  <si>
+    <t>-1.27</t>
+  </si>
+  <si>
+    <t>1991-10-01</t>
+  </si>
+  <si>
+    <t>12.0625</t>
+  </si>
+  <si>
+    <t>1879800.00</t>
+  </si>
+  <si>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>1991-11-01</t>
+  </si>
+  <si>
+    <t>12.8125</t>
+  </si>
+  <si>
+    <t>1751600.00</t>
+  </si>
+  <si>
+    <t>6.22</t>
+  </si>
+  <si>
+    <t>1991-12-01</t>
+  </si>
+  <si>
+    <t>12.6875</t>
+  </si>
+  <si>
+    <t>14.1250</t>
+  </si>
+  <si>
+    <t>14.0000</t>
+  </si>
+  <si>
+    <t>959000.00</t>
+  </si>
+  <si>
+    <t>9.27</t>
+  </si>
+  <si>
+    <t>1992-01-01</t>
+  </si>
+  <si>
+    <t>2631800.00</t>
+  </si>
+  <si>
+    <t>-8.93</t>
+  </si>
+  <si>
+    <t>1992-02-01</t>
+  </si>
+  <si>
+    <t>1700800.00</t>
+  </si>
+  <si>
+    <t>13.24</t>
+  </si>
+  <si>
+    <t>1992-03-01</t>
+  </si>
+  <si>
+    <t>968600.00</t>
+  </si>
+  <si>
+    <t>1992-04-01</t>
+  </si>
+  <si>
+    <t>13.6250</t>
+  </si>
+  <si>
+    <t>783600.00</t>
+  </si>
+  <si>
+    <t>-3.03</t>
+  </si>
+  <si>
+    <t>1992-05-01</t>
+  </si>
+  <si>
+    <t>673400.00</t>
+  </si>
+  <si>
+    <t>-3.57</t>
+  </si>
+  <si>
+    <t>1992-06-01</t>
+  </si>
+  <si>
+    <t>13.5625</t>
+  </si>
+  <si>
+    <t>806400.00</t>
+  </si>
+  <si>
+    <t>0.46</t>
+  </si>
+  <si>
+    <t>1992-07-01</t>
+  </si>
+  <si>
+    <t>1581400.00</t>
+  </si>
+  <si>
+    <t>12.90</t>
+  </si>
+  <si>
+    <t>1992-08-01</t>
+  </si>
+  <si>
+    <t>14.3125</t>
+  </si>
+  <si>
+    <t>984400.00</t>
+  </si>
+  <si>
+    <t>-6.53</t>
+  </si>
+  <si>
+    <t>1992-09-01</t>
+  </si>
+  <si>
+    <t>1191800.00</t>
+  </si>
+  <si>
+    <t>-8.73</t>
+  </si>
+  <si>
+    <t>1992-10-01</t>
+  </si>
+  <si>
+    <t>12.1250</t>
+  </si>
+  <si>
+    <t>691200.00</t>
+  </si>
+  <si>
+    <t>-5.74</t>
+  </si>
+  <si>
+    <t>1992-11-01</t>
+  </si>
+  <si>
+    <t>2713400.00</t>
+  </si>
+  <si>
+    <t>7.61</t>
+  </si>
+  <si>
+    <t>1992-12-01</t>
+  </si>
+  <si>
+    <t>915000.00</t>
+  </si>
+  <si>
+    <t>2.83</t>
+  </si>
+  <si>
+    <t>1993-01-01</t>
+  </si>
+  <si>
+    <t>1266800.00</t>
+  </si>
+  <si>
+    <t>4.59</t>
+  </si>
+  <si>
+    <t>1993-02-01</t>
+  </si>
+  <si>
+    <t>14.1875</t>
+  </si>
+  <si>
+    <t>712600.00</t>
+  </si>
+  <si>
+    <t>-1.32</t>
+  </si>
+  <si>
+    <t>1993-03-01</t>
+  </si>
+  <si>
+    <t>637200.00</t>
+  </si>
+  <si>
+    <t>2.67</t>
+  </si>
+  <si>
+    <t>1993-04-01</t>
+  </si>
+  <si>
+    <t>13.1250</t>
+  </si>
+  <si>
+    <t>-9.09</t>
+  </si>
+  <si>
+    <t>1993-05-01</t>
+  </si>
+  <si>
+    <t>1276800.00</t>
+  </si>
+  <si>
+    <t>12.38</t>
+  </si>
+  <si>
+    <t>1993-06-01</t>
+  </si>
+  <si>
+    <t>737400.00</t>
+  </si>
+  <si>
+    <t>4.24</t>
+  </si>
+  <si>
+    <t>1993-07-01</t>
+  </si>
+  <si>
+    <t>773200.00</t>
+  </si>
+  <si>
+    <t>-2.03</t>
+  </si>
+  <si>
+    <t>1993-08-01</t>
+  </si>
+  <si>
+    <t>1917600.00</t>
+  </si>
+  <si>
+    <t>1993-09-01</t>
+  </si>
+  <si>
+    <t>481200.00</t>
+  </si>
+  <si>
+    <t>1993-10-01</t>
+  </si>
+  <si>
+    <t>15.6875</t>
+  </si>
+  <si>
+    <t>663600.00</t>
+  </si>
+  <si>
+    <t>2.45</t>
+  </si>
+  <si>
+    <t>1993-11-01</t>
+  </si>
+  <si>
+    <t>599200.00</t>
+  </si>
+  <si>
+    <t>2.39</t>
+  </si>
+  <si>
+    <t>1993-12-01</t>
+  </si>
+  <si>
+    <t>632800.00</t>
+  </si>
+  <si>
+    <t>-5.06</t>
+  </si>
+  <si>
+    <t>1994-01-01</t>
+  </si>
+  <si>
+    <t>493800.00</t>
+  </si>
+  <si>
+    <t>1994-02-01</t>
+  </si>
+  <si>
+    <t>489200.00</t>
+  </si>
+  <si>
+    <t>1.57</t>
+  </si>
+  <si>
+    <t>1994-03-01</t>
+  </si>
+  <si>
+    <t>946800.00</t>
+  </si>
+  <si>
+    <t>0.39</t>
+  </si>
+  <si>
+    <t>1994-04-01</t>
+  </si>
+  <si>
+    <t>473600.00</t>
+  </si>
+  <si>
+    <t>1.92</t>
+  </si>
+  <si>
+    <t>1994-05-01</t>
+  </si>
+  <si>
+    <t>16.3125</t>
+  </si>
+  <si>
+    <t>558200.00</t>
+  </si>
+  <si>
+    <t>2.26</t>
+  </si>
+  <si>
+    <t>1994-06-01</t>
+  </si>
+  <si>
+    <t>721400.00</t>
+  </si>
+  <si>
+    <t>5.54</t>
+  </si>
+  <si>
+    <t>1994-07-01</t>
+  </si>
+  <si>
+    <t>986200.00</t>
+  </si>
+  <si>
+    <t>-4.90</t>
+  </si>
+  <si>
+    <t>1994-08-01</t>
+  </si>
+  <si>
+    <t>780600.00</t>
+  </si>
+  <si>
+    <t>4.78</t>
+  </si>
+  <si>
+    <t>1994-09-01</t>
+  </si>
+  <si>
+    <t>441800.00</t>
+  </si>
+  <si>
+    <t>-0.35</t>
+  </si>
+  <si>
+    <t>1994-10-01</t>
+  </si>
+  <si>
+    <t>495600.00</t>
+  </si>
+  <si>
+    <t>-3.87</t>
+  </si>
+  <si>
+    <t>1994-11-01</t>
+  </si>
+  <si>
+    <t>15.5625</t>
+  </si>
+  <si>
+    <t>2168800.00</t>
+  </si>
+  <si>
+    <t>1994-12-01</t>
+  </si>
+  <si>
+    <t>16.6875</t>
+  </si>
+  <si>
+    <t>802400.00</t>
+  </si>
+  <si>
+    <t>1995-01-01</t>
+  </si>
+  <si>
+    <t>652600.00</t>
+  </si>
+  <si>
+    <t>1995-02-01</t>
+  </si>
+  <si>
+    <t>827000.00</t>
+  </si>
+  <si>
+    <t>-6.64</t>
+  </si>
+  <si>
+    <t>1995-03-01</t>
+  </si>
+  <si>
+    <t>698600.00</t>
+  </si>
+  <si>
+    <t>-1.19</t>
+  </si>
+  <si>
+    <t>1995-04-01</t>
+  </si>
+  <si>
+    <t>590400.00</t>
+  </si>
+  <si>
+    <t>-1.60</t>
+  </si>
+  <si>
+    <t>1995-05-01</t>
+  </si>
+  <si>
+    <t>1047600.00</t>
+  </si>
+  <si>
+    <t>10.16</t>
+  </si>
+  <si>
+    <t>1995-06-01</t>
+  </si>
+  <si>
+    <t>764000.00</t>
+  </si>
+  <si>
+    <t>1995-07-01</t>
+  </si>
+  <si>
+    <t>760400.00</t>
+  </si>
+  <si>
+    <t>1995-08-01</t>
+  </si>
+  <si>
+    <t>867800.00</t>
+  </si>
+  <si>
+    <t>4.44</t>
+  </si>
+  <si>
+    <t>1995-09-01</t>
+  </si>
+  <si>
+    <t>604200.00</t>
+  </si>
+  <si>
+    <t>0.35</t>
+  </si>
+  <si>
+    <t>1995-10-01</t>
+  </si>
+  <si>
+    <t>426600.00</t>
+  </si>
+  <si>
+    <t>-1.06</t>
+  </si>
+  <si>
+    <t>1995-11-01</t>
+  </si>
+  <si>
+    <t>1634800.00</t>
+  </si>
+  <si>
+    <t>11.43</t>
+  </si>
+  <si>
+    <t>1995-12-01</t>
+  </si>
+  <si>
+    <t>20.1250</t>
+  </si>
+  <si>
+    <t>662200.00</t>
+  </si>
+  <si>
+    <t>-0.32</t>
+  </si>
+  <si>
+    <t>1996-01-01</t>
+  </si>
+  <si>
+    <t>19.5625</t>
+  </si>
+  <si>
+    <t>482800.00</t>
+  </si>
+  <si>
+    <t>2.89</t>
+  </si>
+  <si>
+    <t>1996-02-01</t>
+  </si>
+  <si>
+    <t>4587600.00</t>
+  </si>
+  <si>
+    <t>-2.81</t>
+  </si>
+  <si>
+    <t>1996-03-01</t>
+  </si>
+  <si>
+    <t>18.4375</t>
+  </si>
+  <si>
+    <t>695200.00</t>
+  </si>
+  <si>
+    <t>-4.50</t>
+  </si>
+  <si>
+    <t>1996-04-01</t>
+  </si>
+  <si>
+    <t>18.8125</t>
+  </si>
+  <si>
+    <t>765600.00</t>
+  </si>
+  <si>
+    <t>1.35</t>
+  </si>
+  <si>
+    <t>1996-05-01</t>
+  </si>
+  <si>
+    <t>588400.00</t>
+  </si>
+  <si>
+    <t>1996-06-01</t>
+  </si>
+  <si>
+    <t>17.9063</t>
+  </si>
+  <si>
+    <t>757600.00</t>
+  </si>
+  <si>
+    <t>-1.00</t>
+  </si>
+  <si>
+    <t>1996-07-01</t>
+  </si>
+  <si>
+    <t>462800.00</t>
+  </si>
+  <si>
+    <t>-2.01</t>
+  </si>
+  <si>
+    <t>1996-08-01</t>
+  </si>
+  <si>
+    <t>510800.00</t>
+  </si>
+  <si>
+    <t>1.71</t>
+  </si>
+  <si>
+    <t>1996-09-01</t>
+  </si>
+  <si>
+    <t>355800.00</t>
+  </si>
+  <si>
+    <t>2.36</t>
+  </si>
+  <si>
+    <t>1996-10-01</t>
+  </si>
+  <si>
+    <t>414000.00</t>
+  </si>
+  <si>
+    <t>1996-11-01</t>
+  </si>
+  <si>
+    <t>508200.00</t>
+  </si>
+  <si>
+    <t>-3.85</t>
+  </si>
+  <si>
+    <t>1996-12-01</t>
+  </si>
+  <si>
+    <t>664000.00</t>
+  </si>
+  <si>
+    <t>-2.67</t>
+  </si>
+  <si>
+    <t>1997-01-01</t>
+  </si>
+  <si>
+    <t>792600.00</t>
+  </si>
+  <si>
+    <t>-2.40</t>
+  </si>
+  <si>
+    <t>1997-02-01</t>
+  </si>
+  <si>
+    <t>1010800.00</t>
+  </si>
+  <si>
+    <t>3.51</t>
+  </si>
+  <si>
+    <t>1997-03-01</t>
+  </si>
+  <si>
+    <t>796200.00</t>
+  </si>
+  <si>
+    <t>1997-04-01</t>
+  </si>
+  <si>
+    <t>1423600.00</t>
+  </si>
+  <si>
+    <t>-6.57</t>
+  </si>
+  <si>
+    <t>1997-05-01</t>
+  </si>
+  <si>
+    <t>1067600.00</t>
+  </si>
+  <si>
+    <t>8.15</t>
+  </si>
+  <si>
+    <t>1997-06-01</t>
+  </si>
+  <si>
+    <t>18.7188</t>
+  </si>
+  <si>
+    <t>767800.00</t>
+  </si>
+  <si>
+    <t>2.57</t>
+  </si>
+  <si>
+    <t>1997-07-01</t>
+  </si>
+  <si>
+    <t>1086800.00</t>
+  </si>
+  <si>
+    <t>-0.50</t>
+  </si>
+  <si>
+    <t>1997-08-01</t>
+  </si>
+  <si>
+    <t>17.9688</t>
+  </si>
+  <si>
+    <t>1083000.00</t>
+  </si>
+  <si>
+    <t>1.01</t>
+  </si>
+  <si>
+    <t>1997-09-01</t>
+  </si>
+  <si>
+    <t>19.7813</t>
+  </si>
+  <si>
+    <t>809400.00</t>
+  </si>
+  <si>
+    <t>2.33</t>
+  </si>
+  <si>
+    <t>1997-10-01</t>
+  </si>
+  <si>
+    <t>1691600.00</t>
+  </si>
+  <si>
+    <t>4.87</t>
+  </si>
+  <si>
+    <t>1997-11-01</t>
+  </si>
+  <si>
+    <t>21.0938</t>
+  </si>
+  <si>
+    <t>19.4688</t>
+  </si>
+  <si>
+    <t>764600.00</t>
+  </si>
+  <si>
+    <t>-3.10</t>
+  </si>
+  <si>
+    <t>1997-12-01</t>
+  </si>
+  <si>
+    <t>19.3125</t>
+  </si>
+  <si>
+    <t>21.0625</t>
+  </si>
+  <si>
+    <t>20.7188</t>
+  </si>
+  <si>
+    <t>741800.00</t>
+  </si>
+  <si>
+    <t>5.91</t>
+  </si>
+  <si>
+    <t>1998-01-01</t>
+  </si>
+  <si>
+    <t>20.6563</t>
+  </si>
+  <si>
+    <t>20.0313</t>
+  </si>
+  <si>
+    <t>616200.00</t>
+  </si>
+  <si>
+    <t>-3.32</t>
+  </si>
+  <si>
+    <t>1998-02-01</t>
+  </si>
+  <si>
+    <t>21.1875</t>
+  </si>
+  <si>
+    <t>19.7188</t>
+  </si>
+  <si>
+    <t>818600.00</t>
+  </si>
+  <si>
+    <t>-1.56</t>
+  </si>
+  <si>
+    <t>1998-03-01</t>
+  </si>
+  <si>
+    <t>20.6250</t>
+  </si>
+  <si>
+    <t>20.5000</t>
+  </si>
+  <si>
+    <t>1313000.00</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>1998-04-01</t>
+  </si>
+  <si>
+    <t>1186800.00</t>
+  </si>
+  <si>
+    <t>1998-05-01</t>
+  </si>
+  <si>
+    <t>18.4063</t>
+  </si>
+  <si>
+    <t>1113800.00</t>
+  </si>
+  <si>
+    <t>-8.11</t>
+  </si>
+  <si>
+    <t>1998-06-01</t>
+  </si>
+  <si>
+    <t>18.4688</t>
+  </si>
+  <si>
+    <t>17.0313</t>
+  </si>
+  <si>
+    <t>1099400.00</t>
+  </si>
+  <si>
+    <t>-7.47</t>
+  </si>
+  <si>
+    <t>1998-07-01</t>
+  </si>
+  <si>
+    <t>15.9063</t>
+  </si>
+  <si>
+    <t>882400.00</t>
+  </si>
+  <si>
+    <t>-6.61</t>
+  </si>
+  <si>
+    <t>1998-08-01</t>
+  </si>
+  <si>
+    <t>14.4688</t>
+  </si>
+  <si>
+    <t>14.7188</t>
+  </si>
+  <si>
+    <t>1061000.00</t>
+  </si>
+  <si>
+    <t>1998-09-01</t>
+  </si>
+  <si>
+    <t>14.7813</t>
+  </si>
+  <si>
+    <t>14.8438</t>
+  </si>
+  <si>
+    <t>14.0313</t>
+  </si>
+  <si>
+    <t>1662000.00</t>
+  </si>
+  <si>
+    <t>-4.67</t>
+  </si>
+  <si>
+    <t>1998-10-01</t>
+  </si>
+  <si>
+    <t>13.9688</t>
+  </si>
+  <si>
+    <t>13.9375</t>
+  </si>
+  <si>
+    <t>1145800.00</t>
+  </si>
+  <si>
+    <t>12.69</t>
+  </si>
+  <si>
+    <t>1998-11-01</t>
+  </si>
+  <si>
+    <t>1238400.00</t>
+  </si>
+  <si>
+    <t>7.11</t>
+  </si>
+  <si>
+    <t>1998-12-01</t>
+  </si>
+  <si>
+    <t>854800.00</t>
+  </si>
+  <si>
+    <t>-1.11</t>
+  </si>
+  <si>
+    <t>1999-01-01</t>
+  </si>
+  <si>
+    <t>16.9688</t>
+  </si>
+  <si>
+    <t>15.9688</t>
+  </si>
+  <si>
+    <t>750800.00</t>
+  </si>
+  <si>
+    <t>-4.66</t>
+  </si>
+  <si>
+    <t>1999-02-01</t>
+  </si>
+  <si>
+    <t>16.1563</t>
+  </si>
+  <si>
+    <t>675000.00</t>
+  </si>
+  <si>
+    <t>-7.44</t>
+  </si>
+  <si>
+    <t>1999-03-01</t>
+  </si>
+  <si>
+    <t>875400.00</t>
+  </si>
+  <si>
+    <t>-12.90</t>
+  </si>
+  <si>
+    <t>1999-04-01</t>
+  </si>
+  <si>
+    <t>14.9063</t>
+  </si>
+  <si>
+    <t>1367800.00</t>
+  </si>
+  <si>
+    <t>15.78</t>
+  </si>
+  <si>
+    <t>1999-05-01</t>
+  </si>
+  <si>
+    <t>14.9688</t>
+  </si>
+  <si>
+    <t>14.6563</t>
+  </si>
+  <si>
+    <t>16.2188</t>
+  </si>
+  <si>
+    <t>991800.00</t>
+  </si>
+  <si>
+    <t>8.81</t>
+  </si>
+  <si>
+    <t>1999-06-01</t>
+  </si>
+  <si>
+    <t>627200.00</t>
+  </si>
+  <si>
+    <t>2.50</t>
+  </si>
+  <si>
+    <t>1999-07-01</t>
+  </si>
+  <si>
+    <t>655800.00</t>
+  </si>
+  <si>
+    <t>1999-08-01</t>
+  </si>
+  <si>
+    <t>14.5938</t>
+  </si>
+  <si>
+    <t>618800.00</t>
+  </si>
+  <si>
+    <t>1999-09-01</t>
+  </si>
+  <si>
+    <t>621200.00</t>
+  </si>
+  <si>
+    <t>-0.41</t>
+  </si>
+  <si>
+    <t>1999-10-01</t>
+  </si>
+  <si>
+    <t>701000.00</t>
+  </si>
+  <si>
+    <t>-1.03</t>
+  </si>
+  <si>
+    <t>1999-11-01</t>
+  </si>
+  <si>
+    <t>12.9375</t>
+  </si>
+  <si>
+    <t>2765000.00</t>
+  </si>
+  <si>
+    <t>-13.57</t>
+  </si>
+  <si>
+    <t>1999-12-01</t>
+  </si>
+  <si>
+    <t>2654400.00</t>
+  </si>
+  <si>
+    <t>10.63</t>
+  </si>
+  <si>
+    <t>2000-01-01</t>
+  </si>
+  <si>
+    <t>3000600.00</t>
+  </si>
+  <si>
+    <t>-2.18</t>
+  </si>
+  <si>
+    <t>2000-02-01</t>
+  </si>
+  <si>
+    <t>1268400.00</t>
+  </si>
+  <si>
+    <t>2000-03-01</t>
+  </si>
+  <si>
+    <t>15.7188</t>
+  </si>
+  <si>
+    <t>14.1563</t>
+  </si>
+  <si>
+    <t>1568400.00</t>
+  </si>
+  <si>
+    <t>2000-04-01</t>
+  </si>
+  <si>
+    <t>13.7188</t>
+  </si>
+  <si>
+    <t>991200.00</t>
+  </si>
+  <si>
+    <t>-0.42</t>
+  </si>
+  <si>
+    <t>2000-05-01</t>
+  </si>
+  <si>
+    <t>15.4688</t>
+  </si>
+  <si>
+    <t>15.1563</t>
+  </si>
+  <si>
+    <t>943200.00</t>
+  </si>
+  <si>
+    <t>1.46</t>
+  </si>
+  <si>
+    <t>2000-06-01</t>
+  </si>
+  <si>
+    <t>15.0938</t>
+  </si>
+  <si>
+    <t>14.0938</t>
+  </si>
+  <si>
+    <t>901600.00</t>
+  </si>
+  <si>
+    <t>2000-07-01</t>
+  </si>
+  <si>
+    <t>14.4063</t>
+  </si>
+  <si>
+    <t>2.22</t>
+  </si>
+  <si>
+    <t>2000-08-01</t>
+  </si>
+  <si>
+    <t>15.4063</t>
+  </si>
+  <si>
+    <t>614400.00</t>
+  </si>
+  <si>
+    <t>5.86</t>
+  </si>
+  <si>
+    <t>2000-09-01</t>
+  </si>
+  <si>
+    <t>15.2813</t>
+  </si>
+  <si>
+    <t>865000.00</t>
+  </si>
+  <si>
+    <t>2000-10-01</t>
+  </si>
+  <si>
+    <t>1122600.00</t>
+  </si>
+  <si>
+    <t>3.34</t>
+  </si>
+  <si>
+    <t>2000-11-01</t>
+  </si>
+  <si>
+    <t>810600.00</t>
+  </si>
+  <si>
+    <t>4.56</t>
+  </si>
+  <si>
+    <t>2000-12-01</t>
+  </si>
+  <si>
+    <t>17.0938</t>
+  </si>
+  <si>
+    <t>1162200.00</t>
+  </si>
+  <si>
+    <t>2001-01-01</t>
+  </si>
+  <si>
+    <t>16.9063</t>
+  </si>
+  <si>
+    <t>1106200.00</t>
+  </si>
+  <si>
+    <t>10.04</t>
+  </si>
+  <si>
+    <t>2001-02-01</t>
+  </si>
+  <si>
+    <t>18.4500</t>
+  </si>
+  <si>
+    <t>19.1000</t>
+  </si>
+  <si>
+    <t>17.5250</t>
+  </si>
+  <si>
+    <t>1049800.00</t>
+  </si>
+  <si>
+    <t>-5.27</t>
+  </si>
+  <si>
+    <t>2001-03-01</t>
+  </si>
+  <si>
+    <t>17.5150</t>
+  </si>
+  <si>
+    <t>16.7000</t>
+  </si>
+  <si>
+    <t>1358400.00</t>
+  </si>
+  <si>
+    <t>-0.86</t>
+  </si>
+  <si>
+    <t>2001-04-01</t>
+  </si>
+  <si>
+    <t>17.3250</t>
+  </si>
+  <si>
+    <t>18.0750</t>
+  </si>
+  <si>
+    <t>15.3500</t>
+  </si>
+  <si>
+    <t>17.1500</t>
+  </si>
+  <si>
+    <t>1259200.00</t>
+  </si>
+  <si>
+    <t>-1.29</t>
+  </si>
+  <si>
+    <t>2001-05-01</t>
+  </si>
+  <si>
+    <t>17.0500</t>
+  </si>
+  <si>
+    <t>16.6000</t>
+  </si>
+  <si>
+    <t>17.5500</t>
+  </si>
+  <si>
+    <t>1385000.00</t>
+  </si>
+  <si>
+    <t>2001-06-01</t>
+  </si>
+  <si>
+    <t>17.5300</t>
+  </si>
+  <si>
+    <t>18.4350</t>
+  </si>
+  <si>
+    <t>16.4350</t>
+  </si>
+  <si>
+    <t>18.0700</t>
+  </si>
+  <si>
+    <t>1084400.00</t>
+  </si>
+  <si>
+    <t>2.96</t>
+  </si>
+  <si>
+    <t>2001-07-01</t>
+  </si>
+  <si>
+    <t>18.1150</t>
+  </si>
+  <si>
+    <t>13.5900</t>
+  </si>
+  <si>
+    <t>1236200.00</t>
+  </si>
+  <si>
+    <t>-24.79</t>
+  </si>
+  <si>
+    <t>2001-08-01</t>
+  </si>
+  <si>
+    <t>13.6000</t>
+  </si>
+  <si>
+    <t>16.2350</t>
+  </si>
+  <si>
+    <t>13.4700</t>
+  </si>
+  <si>
+    <t>14.8800</t>
+  </si>
+  <si>
+    <t>2195800.00</t>
+  </si>
+  <si>
+    <t>9.49</t>
+  </si>
+  <si>
+    <t>2001-09-01</t>
+  </si>
+  <si>
+    <t>14.8250</t>
+  </si>
+  <si>
+    <t>15.1450</t>
+  </si>
+  <si>
+    <t>14.4000</t>
+  </si>
+  <si>
+    <t>564600.00</t>
+  </si>
+  <si>
+    <t>-3.23</t>
+  </si>
+  <si>
+    <t>2001-10-01</t>
+  </si>
+  <si>
+    <t>14.3000</t>
+  </si>
+  <si>
+    <t>14.1750</t>
+  </si>
+  <si>
+    <t>731600.00</t>
+  </si>
+  <si>
+    <t>2001-11-01</t>
+  </si>
+  <si>
+    <t>15.6750</t>
+  </si>
+  <si>
+    <t>13.7000</t>
+  </si>
+  <si>
+    <t>1080600.00</t>
+  </si>
+  <si>
+    <t>9.35</t>
+  </si>
+  <si>
+    <t>2001-12-01</t>
+  </si>
+  <si>
+    <t>15.4000</t>
+  </si>
+  <si>
+    <t>17.0250</t>
+  </si>
+  <si>
+    <t>15.0200</t>
+  </si>
+  <si>
+    <t>16.9500</t>
+  </si>
+  <si>
+    <t>1103600.00</t>
+  </si>
+  <si>
+    <t>2002-01-01</t>
+  </si>
+  <si>
+    <t>19.0750</t>
+  </si>
+  <si>
+    <t>16.4000</t>
+  </si>
+  <si>
+    <t>1593400.00</t>
+  </si>
+  <si>
+    <t>12.54</t>
+  </si>
+  <si>
+    <t>2002-02-01</t>
+  </si>
+  <si>
+    <t>19.0250</t>
+  </si>
+  <si>
+    <t>19.2000</t>
+  </si>
+  <si>
+    <t>17.6950</t>
+  </si>
+  <si>
+    <t>18.7350</t>
+  </si>
+  <si>
+    <t>1186400.00</t>
+  </si>
+  <si>
+    <t>-1.78</t>
+  </si>
+  <si>
+    <t>2002-03-01</t>
+  </si>
+  <si>
+    <t>19.1750</t>
+  </si>
+  <si>
+    <t>17.2650</t>
+  </si>
+  <si>
+    <t>18.6750</t>
+  </si>
+  <si>
+    <t>956400.00</t>
+  </si>
+  <si>
+    <t>2002-04-01</t>
+  </si>
+  <si>
+    <t>18.7000</t>
+  </si>
+  <si>
+    <t>1106000.00</t>
+  </si>
+  <si>
+    <t>2002-05-01</t>
+  </si>
+  <si>
+    <t>19.2700</t>
+  </si>
+  <si>
+    <t>19.8900</t>
+  </si>
+  <si>
+    <t>17.4500</t>
+  </si>
+  <si>
+    <t>18.3500</t>
+  </si>
+  <si>
+    <t>1125000.00</t>
+  </si>
+  <si>
+    <t>-4.43</t>
+  </si>
+  <si>
+    <t>2002-06-01</t>
+  </si>
+  <si>
+    <t>18.3000</t>
+  </si>
+  <si>
+    <t>16.5600</t>
+  </si>
+  <si>
+    <t>18.8450</t>
+  </si>
+  <si>
+    <t>904400.00</t>
+  </si>
+  <si>
+    <t>2002-07-01</t>
+  </si>
+  <si>
+    <t>18.7450</t>
+  </si>
+  <si>
+    <t>14.6000</t>
+  </si>
+  <si>
+    <t>1653000.00</t>
+  </si>
+  <si>
+    <t>-11.38</t>
+  </si>
+  <si>
+    <t>2002-08-01</t>
+  </si>
+  <si>
+    <t>17.7000</t>
+  </si>
+  <si>
+    <t>15.3000</t>
+  </si>
+  <si>
+    <t>16.7750</t>
+  </si>
+  <si>
+    <t>626600.00</t>
+  </si>
+  <si>
+    <t>0.45</t>
+  </si>
+  <si>
+    <t>2002-09-01</t>
+  </si>
+  <si>
+    <t>16.6750</t>
+  </si>
+  <si>
+    <t>14.8650</t>
+  </si>
+  <si>
+    <t>15.3850</t>
+  </si>
+  <si>
+    <t>630000.00</t>
+  </si>
+  <si>
+    <t>-8.29</t>
+  </si>
+  <si>
+    <t>2002-10-01</t>
+  </si>
+  <si>
+    <t>15.4500</t>
+  </si>
+  <si>
+    <t>17.6350</t>
+  </si>
+  <si>
+    <t>1000800.00</t>
+  </si>
+  <si>
+    <t>14.56</t>
+  </si>
+  <si>
+    <t>2002-11-01</t>
+  </si>
+  <si>
+    <t>17.5750</t>
+  </si>
+  <si>
+    <t>18.9850</t>
+  </si>
+  <si>
+    <t>17.4000</t>
+  </si>
+  <si>
+    <t>18.4000</t>
+  </si>
+  <si>
+    <t>812400.00</t>
+  </si>
+  <si>
+    <t>4.40</t>
+  </si>
+  <si>
+    <t>2002-12-01</t>
+  </si>
+  <si>
+    <t>18.4250</t>
+  </si>
+  <si>
+    <t>18.8150</t>
+  </si>
+  <si>
+    <t>17.2000</t>
+  </si>
+  <si>
+    <t>17.6750</t>
+  </si>
+  <si>
+    <t>783200.00</t>
+  </si>
+  <si>
+    <t>-3.94</t>
+  </si>
+  <si>
+    <t>2003-01-01</t>
+  </si>
+  <si>
+    <t>17.6000</t>
+  </si>
+  <si>
+    <t>16.5450</t>
+  </si>
+  <si>
+    <t>970800.00</t>
+  </si>
+  <si>
+    <t>-5.52</t>
+  </si>
+  <si>
+    <t>2003-02-01</t>
+  </si>
+  <si>
+    <t>17.0550</t>
+  </si>
+  <si>
+    <t>15.9800</t>
+  </si>
+  <si>
+    <t>835600.00</t>
+  </si>
+  <si>
+    <t>-0.60</t>
+  </si>
+  <si>
+    <t>2003-03-01</t>
+  </si>
+  <si>
+    <t>16.5250</t>
+  </si>
+  <si>
+    <t>17.4250</t>
+  </si>
+  <si>
+    <t>15.6650</t>
+  </si>
+  <si>
+    <t>15.8450</t>
+  </si>
+  <si>
+    <t>842800.00</t>
+  </si>
+  <si>
+    <t>-4.55</t>
+  </si>
+  <si>
+    <t>2003-04-01</t>
+  </si>
+  <si>
+    <t>15.8000</t>
+  </si>
+  <si>
+    <t>17.4300</t>
+  </si>
+  <si>
+    <t>15.7750</t>
+  </si>
+  <si>
+    <t>881200.00</t>
+  </si>
+  <si>
+    <t>2003-05-01</t>
+  </si>
+  <si>
+    <t>19.5750</t>
+  </si>
+  <si>
+    <t>17.3150</t>
+  </si>
+  <si>
+    <t>19.5100</t>
+  </si>
+  <si>
+    <t>832600.00</t>
+  </si>
+  <si>
+    <t>11.93</t>
+  </si>
+  <si>
+    <t>2003-06-01</t>
+  </si>
+  <si>
+    <t>19.6000</t>
+  </si>
+  <si>
+    <t>20.2000</t>
+  </si>
+  <si>
+    <t>19.0700</t>
+  </si>
+  <si>
+    <t>952400.00</t>
+  </si>
+  <si>
+    <t>-2.26</t>
+  </si>
+  <si>
+    <t>2003-07-01</t>
+  </si>
+  <si>
+    <t>20.2200</t>
+  </si>
+  <si>
+    <t>18.1500</t>
+  </si>
+  <si>
+    <t>18.7700</t>
+  </si>
+  <si>
+    <t>740200.00</t>
+  </si>
+  <si>
+    <t>-1.57</t>
+  </si>
+  <si>
+    <t>2003-08-01</t>
+  </si>
+  <si>
+    <t>18.7200</t>
+  </si>
+  <si>
+    <t>20.0550</t>
+  </si>
+  <si>
+    <t>17.1000</t>
+  </si>
+  <si>
+    <t>19.2650</t>
+  </si>
+  <si>
+    <t>1025400.00</t>
+  </si>
+  <si>
+    <t>2.64</t>
+  </si>
+  <si>
+    <t>2003-09-01</t>
+  </si>
+  <si>
+    <t>17.6450</t>
+  </si>
+  <si>
+    <t>17.7750</t>
+  </si>
+  <si>
+    <t>850600.00</t>
+  </si>
+  <si>
+    <t>-7.73</t>
+  </si>
+  <si>
+    <t>2003-10-01</t>
+  </si>
+  <si>
+    <t>17.8250</t>
+  </si>
+  <si>
+    <t>19.7300</t>
+  </si>
+  <si>
+    <t>16.6500</t>
+  </si>
+  <si>
+    <t>17.6500</t>
+  </si>
+  <si>
+    <t>878000.00</t>
+  </si>
+  <si>
+    <t>-0.70</t>
+  </si>
+  <si>
+    <t>2003-11-01</t>
+  </si>
+  <si>
+    <t>16.9350</t>
+  </si>
+  <si>
+    <t>18.4050</t>
+  </si>
+  <si>
+    <t>831600.00</t>
+  </si>
+  <si>
+    <t>4.28</t>
+  </si>
+  <si>
+    <t>2003-12-01</t>
+  </si>
+  <si>
+    <t>18.4300</t>
+  </si>
+  <si>
+    <t>26.4000</t>
+  </si>
+  <si>
+    <t>23.0500</t>
+  </si>
+  <si>
+    <t>11177200.00</t>
+  </si>
+  <si>
+    <t>25.24</t>
+  </si>
+  <si>
+    <t>2004-01-01</t>
+  </si>
+  <si>
+    <t>23.0850</t>
+  </si>
+  <si>
+    <t>32.8750</t>
+  </si>
+  <si>
+    <t>31.5400</t>
+  </si>
+  <si>
+    <t>9394000.00</t>
+  </si>
+  <si>
+    <t>36.83</t>
+  </si>
+  <si>
+    <t>2004-02-01</t>
+  </si>
+  <si>
+    <t>31.5650</t>
+  </si>
+  <si>
+    <t>33.4750</t>
+  </si>
+  <si>
+    <t>25.1700</t>
+  </si>
+  <si>
+    <t>28.2100</t>
+  </si>
+  <si>
+    <t>8194400.00</t>
+  </si>
+  <si>
+    <t>-10.56</t>
+  </si>
+  <si>
+    <t>2004-03-01</t>
+  </si>
+  <si>
+    <t>28.3250</t>
+  </si>
+  <si>
+    <t>28.7050</t>
+  </si>
+  <si>
+    <t>24.4700</t>
+  </si>
+  <si>
+    <t>25.2750</t>
+  </si>
+  <si>
+    <t>4569200.00</t>
+  </si>
+  <si>
+    <t>-10.40</t>
+  </si>
+  <si>
+    <t>2004-04-01</t>
+  </si>
+  <si>
+    <t>25.2950</t>
+  </si>
+  <si>
+    <t>28.1100</t>
+  </si>
+  <si>
+    <t>23.5800</t>
+  </si>
+  <si>
+    <t>24.2000</t>
+  </si>
+  <si>
+    <t>3534400.00</t>
+  </si>
+  <si>
+    <t>-4.25</t>
+  </si>
+  <si>
+    <t>2004-05-01</t>
+  </si>
+  <si>
+    <t>24.1950</t>
+  </si>
+  <si>
+    <t>25.4500</t>
+  </si>
+  <si>
+    <t>21.5000</t>
+  </si>
+  <si>
+    <t>23.6100</t>
+  </si>
+  <si>
+    <t>6193600.00</t>
+  </si>
+  <si>
+    <t>-2.44</t>
+  </si>
+  <si>
+    <t>2004-06-01</t>
+  </si>
+  <si>
+    <t>23.7000</t>
+  </si>
+  <si>
+    <t>24.6550</t>
+  </si>
+  <si>
+    <t>23.0050</t>
+  </si>
+  <si>
+    <t>24.2500</t>
+  </si>
+  <si>
+    <t>2995000.00</t>
+  </si>
+  <si>
+    <t>2.71</t>
+  </si>
+  <si>
+    <t>2004-07-01</t>
+  </si>
+  <si>
+    <t>24.5150</t>
+  </si>
+  <si>
+    <t>21.2550</t>
+  </si>
+  <si>
+    <t>23.4000</t>
+  </si>
+  <si>
+    <t>2037600.00</t>
+  </si>
+  <si>
+    <t>-3.51</t>
+  </si>
+  <si>
+    <t>2004-08-01</t>
+  </si>
+  <si>
+    <t>23.4050</t>
+  </si>
+  <si>
+    <t>27.3700</t>
+  </si>
+  <si>
+    <t>23.1500</t>
+  </si>
+  <si>
+    <t>27.3450</t>
+  </si>
+  <si>
+    <t>3818600.00</t>
+  </si>
+  <si>
+    <t>16.86</t>
+  </si>
+  <si>
+    <t>2004-09-01</t>
+  </si>
+  <si>
+    <t>28.7850</t>
+  </si>
+  <si>
+    <t>26.5050</t>
+  </si>
+  <si>
+    <t>27.8700</t>
+  </si>
+  <si>
+    <t>2181800.00</t>
+  </si>
+  <si>
+    <t>2004-10-01</t>
+  </si>
+  <si>
+    <t>27.8500</t>
+  </si>
+  <si>
+    <t>30.6300</t>
+  </si>
+  <si>
+    <t>25.3400</t>
+  </si>
+  <si>
+    <t>30.2250</t>
+  </si>
+  <si>
+    <t>5691600.00</t>
+  </si>
+  <si>
+    <t>8.45</t>
+  </si>
+  <si>
+    <t>2004-11-01</t>
+  </si>
+  <si>
+    <t>30.1000</t>
+  </si>
+  <si>
+    <t>32.5000</t>
+  </si>
+  <si>
+    <t>29.8000</t>
+  </si>
+  <si>
+    <t>31.0200</t>
+  </si>
+  <si>
+    <t>2843400.00</t>
+  </si>
+  <si>
+    <t>2004-12-01</t>
+  </si>
+  <si>
+    <t>31.0000</t>
+  </si>
+  <si>
+    <t>34.1500</t>
+  </si>
+  <si>
+    <t>29.4450</t>
+  </si>
+  <si>
+    <t>33.5550</t>
+  </si>
+  <si>
+    <t>3511800.00</t>
+  </si>
+  <si>
+    <t>8.17</t>
+  </si>
+  <si>
+    <t>2005-01-01</t>
+  </si>
+  <si>
+    <t>33.5000</t>
+  </si>
+  <si>
+    <t>36.1000</t>
+  </si>
+  <si>
+    <t>32.0250</t>
+  </si>
+  <si>
+    <t>35.8100</t>
+  </si>
+  <si>
+    <t>3355800.00</t>
+  </si>
+  <si>
+    <t>6.72</t>
+  </si>
+  <si>
+    <t>2005-02-01</t>
+  </si>
+  <si>
+    <t>35.8150</t>
+  </si>
+  <si>
+    <t>36.5800</t>
+  </si>
+  <si>
+    <t>34.8100</t>
+  </si>
+  <si>
+    <t>35.7000</t>
+  </si>
+  <si>
+    <t>2161800.00</t>
+  </si>
+  <si>
+    <t>-0.31</t>
+  </si>
+  <si>
+    <t>2005-03-01</t>
+  </si>
+  <si>
+    <t>39.7500</t>
+  </si>
+  <si>
+    <t>35.4900</t>
+  </si>
+  <si>
+    <t>38.2400</t>
+  </si>
+  <si>
+    <t>4653600.00</t>
+  </si>
+  <si>
+    <t>2005-04-01</t>
+  </si>
+  <si>
+    <t>39.3050</t>
+  </si>
+  <si>
+    <t>33.6500</t>
+  </si>
+  <si>
+    <t>35.4200</t>
+  </si>
+  <si>
+    <t>5685200.00</t>
+  </si>
+  <si>
+    <t>-7.37</t>
+  </si>
+  <si>
+    <t>2005-05-01</t>
+  </si>
+  <si>
+    <t>35.8300</t>
+  </si>
+  <si>
+    <t>43.1200</t>
+  </si>
+  <si>
+    <t>35.7800</t>
+  </si>
+  <si>
+    <t>42.2800</t>
+  </si>
+  <si>
+    <t>5792600.00</t>
+  </si>
+  <si>
+    <t>19.37</t>
+  </si>
+  <si>
+    <t>2005-06-01</t>
+  </si>
+  <si>
+    <t>42.0200</t>
+  </si>
+  <si>
+    <t>45.0000</t>
+  </si>
+  <si>
+    <t>37.3300</t>
+  </si>
+  <si>
+    <t>40.8800</t>
+  </si>
+  <si>
+    <t>7074800.00</t>
+  </si>
+  <si>
+    <t>-3.31</t>
+  </si>
+  <si>
+    <t>2005-07-01</t>
+  </si>
+  <si>
+    <t>41.0000</t>
+  </si>
+  <si>
+    <t>43.8400</t>
+  </si>
+  <si>
+    <t>40.0600</t>
+  </si>
+  <si>
+    <t>43.0000</t>
+  </si>
+  <si>
+    <t>3034800.00</t>
+  </si>
+  <si>
+    <t>5.19</t>
+  </si>
+  <si>
+    <t>2005-08-01</t>
+  </si>
+  <si>
+    <t>43.1000</t>
+  </si>
+  <si>
+    <t>45.4600</t>
+  </si>
+  <si>
+    <t>38.5000</t>
+  </si>
+  <si>
+    <t>40.4600</t>
+  </si>
+  <si>
+    <t>4622400.00</t>
+  </si>
+  <si>
+    <t>-5.91</t>
+  </si>
+  <si>
+    <t>2005-09-01</t>
+  </si>
+  <si>
+    <t>40.5200</t>
+  </si>
+  <si>
+    <t>43.8900</t>
+  </si>
+  <si>
+    <t>39.6100</t>
+  </si>
+  <si>
+    <t>43.3400</t>
+  </si>
+  <si>
+    <t>3312200.00</t>
+  </si>
+  <si>
+    <t>7.12</t>
+  </si>
+  <si>
+    <t>2005-10-01</t>
+  </si>
+  <si>
+    <t>43.1800</t>
+  </si>
+  <si>
+    <t>48.3200</t>
+  </si>
+  <si>
+    <t>39.6300</t>
+  </si>
+  <si>
+    <t>48.0800</t>
+  </si>
+  <si>
+    <t>3988000.00</t>
+  </si>
+  <si>
+    <t>10.94</t>
+  </si>
+  <si>
+    <t>2005-11-01</t>
+  </si>
+  <si>
+    <t>48.1200</t>
+  </si>
+  <si>
+    <t>52.0900</t>
+  </si>
+  <si>
+    <t>46.2900</t>
+  </si>
+  <si>
+    <t>50.7000</t>
+  </si>
+  <si>
+    <t>5348100.00</t>
+  </si>
+  <si>
+    <t>5.45</t>
+  </si>
+  <si>
+    <t>2005-12-01</t>
+  </si>
+  <si>
+    <t>50.7300</t>
+  </si>
+  <si>
+    <t>54.1900</t>
+  </si>
+  <si>
+    <t>49.2300</t>
+  </si>
+  <si>
+    <t>49.6800</t>
+  </si>
+  <si>
+    <t>3450200.00</t>
+  </si>
+  <si>
+    <t>2006-01-01</t>
+  </si>
+  <si>
+    <t>49.5200</t>
+  </si>
+  <si>
+    <t>55.2400</t>
+  </si>
+  <si>
+    <t>49.0000</t>
+  </si>
+  <si>
+    <t>53.1600</t>
+  </si>
+  <si>
+    <t>4152400.00</t>
+  </si>
+  <si>
+    <t>7.00</t>
+  </si>
+  <si>
+    <t>2006-02-01</t>
+  </si>
+  <si>
+    <t>52.9700</t>
+  </si>
+  <si>
+    <t>57.3400</t>
+  </si>
+  <si>
+    <t>50.0300</t>
+  </si>
+  <si>
+    <t>55.4400</t>
+  </si>
+  <si>
+    <t>3424000.00</t>
+  </si>
+  <si>
+    <t>4.29</t>
+  </si>
+  <si>
+    <t>2006-03-01</t>
+  </si>
+  <si>
+    <t>55.4000</t>
+  </si>
+  <si>
+    <t>59.9000</t>
+  </si>
+  <si>
+    <t>53.2600</t>
+  </si>
+  <si>
+    <t>59.3400</t>
+  </si>
+  <si>
+    <t>4390000.00</t>
+  </si>
+  <si>
+    <t>7.03</t>
+  </si>
+  <si>
+    <t>2006-04-01</t>
+  </si>
+  <si>
+    <t>59.2500</t>
+  </si>
+  <si>
+    <t>61.9100</t>
+  </si>
+  <si>
+    <t>53.2000</t>
+  </si>
+  <si>
+    <t>54.4900</t>
+  </si>
+  <si>
+    <t>6141600.00</t>
+  </si>
+  <si>
+    <t>-8.17</t>
+  </si>
+  <si>
+    <t>2006-05-01</t>
+  </si>
+  <si>
+    <t>54.5200</t>
+  </si>
+  <si>
+    <t>57.8800</t>
+  </si>
+  <si>
+    <t>51.0000</t>
+  </si>
+  <si>
+    <t>53.8500</t>
+  </si>
+  <si>
+    <t>5923700.00</t>
+  </si>
+  <si>
+    <t>2006-06-01</t>
+  </si>
+  <si>
+    <t>53.8000</t>
+  </si>
+  <si>
+    <t>55.6200</t>
+  </si>
+  <si>
+    <t>49.7500</t>
+  </si>
+  <si>
+    <t>54.5300</t>
+  </si>
+  <si>
+    <t>4127000.00</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
+    <t>2006-07-01</t>
+  </si>
+  <si>
+    <t>54.7200</t>
+  </si>
+  <si>
+    <t>55.5500</t>
+  </si>
+  <si>
+    <t>33.4600</t>
+  </si>
+  <si>
+    <t>36.7800</t>
+  </si>
+  <si>
+    <t>12714900.00</t>
+  </si>
+  <si>
+    <t>-32.55</t>
+  </si>
+  <si>
+    <t>2006-08-01</t>
+  </si>
+  <si>
+    <t>36.7500</t>
+  </si>
+  <si>
+    <t>40.7200</t>
+  </si>
+  <si>
+    <t>36.3000</t>
+  </si>
+  <si>
+    <t>39.4100</t>
+  </si>
+  <si>
+    <t>5732400.00</t>
+  </si>
+  <si>
+    <t>7.15</t>
+  </si>
+  <si>
+    <t>2006-09-01</t>
+  </si>
+  <si>
+    <t>39.5300</t>
+  </si>
+  <si>
+    <t>40.0000</t>
+  </si>
+  <si>
+    <t>31.5300</t>
+  </si>
+  <si>
+    <t>32.2600</t>
+  </si>
+  <si>
+    <t>7897100.00</t>
+  </si>
+  <si>
+    <t>-18.14</t>
+  </si>
+  <si>
+    <t>2006-10-01</t>
+  </si>
+  <si>
+    <t>31.9300</t>
+  </si>
+  <si>
+    <t>38.0000</t>
+  </si>
+  <si>
+    <t>29.7500</t>
+  </si>
+  <si>
+    <t>10090700.00</t>
+  </si>
+  <si>
+    <t>10.01</t>
+  </si>
+  <si>
+    <t>2006-11-01</t>
+  </si>
+  <si>
+    <t>35.6500</t>
+  </si>
+  <si>
+    <t>37.4800</t>
+  </si>
+  <si>
+    <t>34.6900</t>
+  </si>
+  <si>
+    <t>37.4200</t>
+  </si>
+  <si>
+    <t>4596200.00</t>
+  </si>
+  <si>
+    <t>5.44</t>
+  </si>
+  <si>
+    <t>2006-12-01</t>
+  </si>
+  <si>
+    <t>38.8000</t>
+  </si>
+  <si>
+    <t>36.0300</t>
+  </si>
+  <si>
+    <t>36.9800</t>
+  </si>
+  <si>
+    <t>4008200.00</t>
+  </si>
+  <si>
+    <t>-1.18</t>
+  </si>
+  <si>
+    <t>2007-01-01</t>
+  </si>
+  <si>
+    <t>37.3100</t>
+  </si>
+  <si>
+    <t>38.2300</t>
+  </si>
+  <si>
+    <t>35.3600</t>
+  </si>
+  <si>
+    <t>36.5000</t>
+  </si>
+  <si>
+    <t>4520900.00</t>
+  </si>
+  <si>
+    <t>-1.30</t>
+  </si>
+  <si>
+    <t>2007-02-01</t>
+  </si>
+  <si>
+    <t>36.5500</t>
+  </si>
+  <si>
+    <t>50.5100</t>
+  </si>
+  <si>
+    <t>35.9200</t>
+  </si>
+  <si>
+    <t>46.2300</t>
+  </si>
+  <si>
+    <t>8804500.00</t>
+  </si>
+  <si>
+    <t>26.66</t>
+  </si>
+  <si>
+    <t>2007-03-01</t>
+  </si>
+  <si>
+    <t>45.9800</t>
+  </si>
+  <si>
+    <t>49.8100</t>
+  </si>
+  <si>
+    <t>45.3800</t>
+  </si>
+  <si>
+    <t>48.9600</t>
+  </si>
+  <si>
+    <t>6281200.00</t>
+  </si>
+  <si>
+    <t>2007-04-01</t>
+  </si>
+  <si>
+    <t>49.1000</t>
+  </si>
+  <si>
+    <t>53.9700</t>
+  </si>
+  <si>
+    <t>48.7500</t>
+  </si>
+  <si>
+    <t>50.3000</t>
+  </si>
+  <si>
+    <t>6452700.00</t>
+  </si>
+  <si>
+    <t>2.74</t>
+  </si>
+  <si>
+    <t>2007-05-01</t>
+  </si>
+  <si>
+    <t>68.9000</t>
+  </si>
+  <si>
+    <t>67.0000</t>
+  </si>
+  <si>
+    <t>14911500.00</t>
+  </si>
+  <si>
+    <t>33.20</t>
+  </si>
+  <si>
+    <t>2007-06-01</t>
+  </si>
+  <si>
+    <t>67.5000</t>
+  </si>
+  <si>
+    <t>69.2300</t>
+  </si>
+  <si>
+    <t>63.2100</t>
+  </si>
+  <si>
+    <t>66.2900</t>
+  </si>
+  <si>
+    <t>7334500.00</t>
+  </si>
+  <si>
+    <t>2007-07-01</t>
+  </si>
+  <si>
+    <t>66.5700</t>
+  </si>
+  <si>
+    <t>71.3000</t>
+  </si>
+  <si>
+    <t>62.3400</t>
+  </si>
+  <si>
+    <t>63.2800</t>
+  </si>
+  <si>
+    <t>6068900.00</t>
+  </si>
+  <si>
+    <t>-4.54</t>
+  </si>
+  <si>
+    <t>2007-08-01</t>
+  </si>
+  <si>
+    <t>63.5200</t>
+  </si>
+  <si>
+    <t>64.2500</t>
+  </si>
+  <si>
+    <t>50.6600</t>
+  </si>
+  <si>
+    <t>62.0400</t>
+  </si>
+  <si>
+    <t>10392700.00</t>
+  </si>
+  <si>
+    <t>-1.96</t>
+  </si>
+  <si>
+    <t>2007-09-01</t>
+  </si>
+  <si>
+    <t>62.2400</t>
+  </si>
+  <si>
+    <t>64.1600</t>
+  </si>
+  <si>
+    <t>58.7200</t>
+  </si>
+  <si>
+    <t>62.1600</t>
+  </si>
+  <si>
+    <t>5788800.00</t>
+  </si>
+  <si>
+    <t>0.19</t>
+  </si>
+  <si>
+    <t>2007-10-01</t>
+  </si>
+  <si>
+    <t>62.0300</t>
+  </si>
+  <si>
+    <t>66.3600</t>
+  </si>
+  <si>
+    <t>53.0600</t>
+  </si>
+  <si>
+    <t>57.3200</t>
+  </si>
+  <si>
+    <t>7875100.00</t>
+  </si>
+  <si>
+    <t>-7.79</t>
+  </si>
+  <si>
+    <t>2007-11-01</t>
+  </si>
+  <si>
+    <t>56.6000</t>
+  </si>
+  <si>
+    <t>57.9800</t>
+  </si>
+  <si>
+    <t>52.4700</t>
+  </si>
+  <si>
+    <t>54.1500</t>
+  </si>
+  <si>
+    <t>8769600.00</t>
+  </si>
+  <si>
+    <t>-5.53</t>
+  </si>
+  <si>
+    <t>2007-12-01</t>
+  </si>
+  <si>
+    <t>54.0700</t>
+  </si>
+  <si>
+    <t>58.1400</t>
+  </si>
+  <si>
+    <t>51.4600</t>
+  </si>
+  <si>
+    <t>55.8800</t>
+  </si>
+  <si>
+    <t>4474000.00</t>
+  </si>
+  <si>
+    <t>3.19</t>
+  </si>
+  <si>
+    <t>2008-01-01</t>
+  </si>
+  <si>
+    <t>55.9000</t>
+  </si>
+  <si>
+    <t>56.6400</t>
+  </si>
+  <si>
+    <t>49.7800</t>
+  </si>
+  <si>
+    <t>51.2900</t>
+  </si>
+  <si>
+    <t>6108000.00</t>
+  </si>
+  <si>
+    <t>-8.21</t>
+  </si>
+  <si>
+    <t>2008-02-01</t>
+  </si>
+  <si>
+    <t>51.6000</t>
+  </si>
+  <si>
+    <t>54.3000</t>
+  </si>
+  <si>
+    <t>46.7500</t>
+  </si>
+  <si>
+    <t>47.7100</t>
+  </si>
+  <si>
+    <t>6743900.00</t>
+  </si>
+  <si>
+    <t>-6.98</t>
+  </si>
+  <si>
+    <t>2008-03-01</t>
+  </si>
+  <si>
+    <t>47.8000</t>
+  </si>
+  <si>
+    <t>47.9900</t>
+  </si>
+  <si>
+    <t>41.0500</t>
+  </si>
+  <si>
+    <t>42.2000</t>
+  </si>
+  <si>
+    <t>7631800.00</t>
+  </si>
+  <si>
+    <t>-11.55</t>
+  </si>
+  <si>
+    <t>2008-04-01</t>
+  </si>
+  <si>
+    <t>42.4500</t>
+  </si>
+  <si>
+    <t>44.5200</t>
+  </si>
+  <si>
+    <t>29.9400</t>
+  </si>
+  <si>
+    <t>34.1000</t>
+  </si>
+  <si>
+    <t>12817400.00</t>
+  </si>
+  <si>
+    <t>-19.19</t>
+  </si>
+  <si>
+    <t>2008-05-01</t>
+  </si>
+  <si>
+    <t>34.1100</t>
+  </si>
+  <si>
+    <t>36.6700</t>
+  </si>
+  <si>
+    <t>32.7500</t>
+  </si>
+  <si>
+    <t>36.2200</t>
+  </si>
+  <si>
+    <t>8762500.00</t>
+  </si>
+  <si>
+    <t>2008-06-01</t>
+  </si>
+  <si>
+    <t>37.5000</t>
+  </si>
+  <si>
+    <t>34.3700</t>
+  </si>
+  <si>
+    <t>36.6100</t>
+  </si>
+  <si>
+    <t>5213900.00</t>
+  </si>
+  <si>
+    <t>2008-07-01</t>
+  </si>
+  <si>
+    <t>43.3300</t>
+  </si>
+  <si>
+    <t>42.8000</t>
+  </si>
+  <si>
+    <t>7468400.00</t>
+  </si>
+  <si>
+    <t>16.91</t>
+  </si>
+  <si>
+    <t>2008-08-01</t>
+  </si>
+  <si>
+    <t>42.8900</t>
+  </si>
+  <si>
+    <t>47.0600</t>
+  </si>
+  <si>
+    <t>42.2200</t>
+  </si>
+  <si>
+    <t>43.7400</t>
+  </si>
+  <si>
+    <t>4538500.00</t>
+  </si>
+  <si>
+    <t>2.20</t>
+  </si>
+  <si>
+    <t>2008-09-01</t>
+  </si>
+  <si>
+    <t>44.2100</t>
+  </si>
+  <si>
+    <t>50.7900</t>
+  </si>
+  <si>
+    <t>39.7900</t>
+  </si>
+  <si>
+    <t>41.0600</t>
+  </si>
+  <si>
+    <t>5644700.00</t>
+  </si>
+  <si>
+    <t>-6.13</t>
+  </si>
+  <si>
+    <t>2008-10-01</t>
+  </si>
+  <si>
+    <t>40.7300</t>
+  </si>
+  <si>
+    <t>44.7100</t>
+  </si>
+  <si>
+    <t>29.0000</t>
+  </si>
+  <si>
+    <t>43.7900</t>
+  </si>
+  <si>
+    <t>9154700.00</t>
+  </si>
+  <si>
+    <t>6.65</t>
+  </si>
+  <si>
+    <t>2008-11-01</t>
+  </si>
+  <si>
+    <t>44.5600</t>
+  </si>
+  <si>
+    <t>45.6500</t>
+  </si>
+  <si>
+    <t>33.8900</t>
+  </si>
+  <si>
+    <t>40.7600</t>
+  </si>
+  <si>
+    <t>5437100.00</t>
+  </si>
+  <si>
+    <t>-6.92</t>
+  </si>
+  <si>
+    <t>2008-12-01</t>
+  </si>
+  <si>
+    <t>39.6900</t>
+  </si>
+  <si>
+    <t>36.9100</t>
+  </si>
+  <si>
+    <t>39.7700</t>
+  </si>
+  <si>
+    <t>6101200.00</t>
+  </si>
+  <si>
+    <t>-2.43</t>
+  </si>
+  <si>
+    <t>2009-01-01</t>
+  </si>
+  <si>
+    <t>39.8500</t>
+  </si>
+  <si>
+    <t>41.1500</t>
+  </si>
+  <si>
+    <t>40.1300</t>
+  </si>
+  <si>
+    <t>4758600.00</t>
+  </si>
+  <si>
+    <t>0.91</t>
+  </si>
+  <si>
+    <t>2009-02-01</t>
+  </si>
+  <si>
+    <t>39.5600</t>
+  </si>
+  <si>
+    <t>45.8000</t>
+  </si>
+  <si>
+    <t>38.8500</t>
+  </si>
+  <si>
+    <t>39.8100</t>
+  </si>
+  <si>
+    <t>7026600.00</t>
+  </si>
+  <si>
+    <t>-0.80</t>
+  </si>
+  <si>
+    <t>2009-03-01</t>
+  </si>
+  <si>
+    <t>39.4600</t>
+  </si>
+  <si>
+    <t>39.8600</t>
+  </si>
+  <si>
+    <t>33.7000</t>
+  </si>
+  <si>
+    <t>38.9000</t>
+  </si>
+  <si>
+    <t>5398300.00</t>
+  </si>
+  <si>
+    <t>2009-04-01</t>
+  </si>
+  <si>
+    <t>38.3900</t>
+  </si>
+  <si>
+    <t>43.6200</t>
+  </si>
+  <si>
+    <t>38.0100</t>
+  </si>
+  <si>
+    <t>42.3300</t>
+  </si>
+  <si>
+    <t>5563000.00</t>
+  </si>
+  <si>
+    <t>8.82</t>
+  </si>
+  <si>
+    <t>2009-05-01</t>
+  </si>
+  <si>
+    <t>42.7400</t>
+  </si>
+  <si>
+    <t>37.0000</t>
+  </si>
+  <si>
+    <t>38.2700</t>
+  </si>
+  <si>
+    <t>4072600.00</t>
+  </si>
+  <si>
+    <t>-9.59</t>
+  </si>
+  <si>
+    <t>2009-06-01</t>
+  </si>
+  <si>
+    <t>38.6600</t>
+  </si>
+  <si>
+    <t>42.3100</t>
+  </si>
+  <si>
+    <t>38.0200</t>
+  </si>
+  <si>
+    <t>39.4800</t>
+  </si>
+  <si>
+    <t>4306400.00</t>
+  </si>
+  <si>
+    <t>3.16</t>
+  </si>
+  <si>
+    <t>2009-07-01</t>
+  </si>
+  <si>
+    <t>39.9000</t>
+  </si>
+  <si>
+    <t>46.4300</t>
+  </si>
+  <si>
+    <t>36.1100</t>
+  </si>
+  <si>
+    <t>44.1000</t>
+  </si>
+  <si>
+    <t>4832700.00</t>
+  </si>
+  <si>
+    <t>11.70</t>
+  </si>
+  <si>
+    <t>2009-08-01</t>
+  </si>
+  <si>
+    <t>44.3300</t>
+  </si>
+  <si>
+    <t>45.2000</t>
+  </si>
+  <si>
+    <t>42.2100</t>
+  </si>
+  <si>
+    <t>43.5400</t>
+  </si>
+  <si>
+    <t>2826200.00</t>
+  </si>
+  <si>
+    <t>2009-09-01</t>
+  </si>
+  <si>
+    <t>43.2000</t>
+  </si>
+  <si>
+    <t>45.8500</t>
+  </si>
+  <si>
+    <t>41.4600</t>
+  </si>
+  <si>
+    <t>1852800.00</t>
+  </si>
+  <si>
+    <t>2009-10-01</t>
+  </si>
+  <si>
+    <t>43.6000</t>
+  </si>
+  <si>
+    <t>48.1600</t>
+  </si>
+  <si>
+    <t>43.0700</t>
+  </si>
+  <si>
+    <t>45.3200</t>
+  </si>
+  <si>
+    <t>3206700.00</t>
+  </si>
+  <si>
+    <t>2009-11-01</t>
+  </si>
+  <si>
+    <t>45.6900</t>
+  </si>
+  <si>
+    <t>46.9700</t>
+  </si>
+  <si>
+    <t>43.8800</t>
+  </si>
+  <si>
+    <t>45.1800</t>
+  </si>
+  <si>
+    <t>2072000.00</t>
+  </si>
+  <si>
+    <t>2009-12-01</t>
+  </si>
+  <si>
+    <t>45.6800</t>
+  </si>
+  <si>
+    <t>49.1400</t>
+  </si>
+  <si>
+    <t>45.4700</t>
+  </si>
+  <si>
+    <t>47.9700</t>
+  </si>
+  <si>
+    <t>2138700.00</t>
+  </si>
+  <si>
+    <t>6.18</t>
+  </si>
+  <si>
+    <t>2010-01-01</t>
+  </si>
+  <si>
+    <t>48.3600</t>
+  </si>
+  <si>
+    <t>49.9000</t>
+  </si>
+  <si>
+    <t>45.9000</t>
+  </si>
+  <si>
+    <t>46.5000</t>
+  </si>
+  <si>
+    <t>2247700.00</t>
+  </si>
+  <si>
+    <t>-3.06</t>
+  </si>
+  <si>
+    <t>2010-02-01</t>
+  </si>
+  <si>
+    <t>46.7900</t>
+  </si>
+  <si>
+    <t>54.5700</t>
+  </si>
+  <si>
+    <t>46.3400</t>
+  </si>
+  <si>
+    <t>53.5600</t>
+  </si>
+  <si>
+    <t>2672700.00</t>
+  </si>
+  <si>
+    <t>15.18</t>
+  </si>
+  <si>
+    <t>2010-03-01</t>
+  </si>
+  <si>
+    <t>53.6300</t>
+  </si>
+  <si>
+    <t>57.3000</t>
+  </si>
+  <si>
+    <t>54.3800</t>
+  </si>
+  <si>
+    <t>3261100.00</t>
+  </si>
+  <si>
+    <t>1.53</t>
+  </si>
+  <si>
+    <t>2010-04-01</t>
+  </si>
+  <si>
+    <t>54.4700</t>
+  </si>
+  <si>
+    <t>56.9700</t>
+  </si>
+  <si>
+    <t>53.7700</t>
+  </si>
+  <si>
+    <t>55.0100</t>
+  </si>
+  <si>
+    <t>2340900.00</t>
+  </si>
+  <si>
+    <t>1.16</t>
+  </si>
+  <si>
+    <t>2010-05-01</t>
+  </si>
+  <si>
+    <t>55.0800</t>
+  </si>
+  <si>
+    <t>58.6000</t>
+  </si>
+  <si>
+    <t>48.7400</t>
+  </si>
+  <si>
+    <t>56.9100</t>
+  </si>
+  <si>
+    <t>3236900.00</t>
+  </si>
+  <si>
+    <t>3.45</t>
+  </si>
+  <si>
+    <t>2010-06-01</t>
+  </si>
+  <si>
+    <t>58.9700</t>
+  </si>
+  <si>
+    <t>54.2000</t>
+  </si>
+  <si>
+    <t>54.6400</t>
+  </si>
+  <si>
+    <t>2567500.00</t>
+  </si>
+  <si>
+    <t>-3.99</t>
+  </si>
+  <si>
+    <t>2010-07-01</t>
+  </si>
+  <si>
+    <t>54.3900</t>
+  </si>
+  <si>
+    <t>51.7300</t>
+  </si>
+  <si>
+    <t>52.9200</t>
+  </si>
+  <si>
+    <t>2361200.00</t>
+  </si>
+  <si>
+    <t>-3.15</t>
+  </si>
+  <si>
+    <t>2010-08-01</t>
+  </si>
+  <si>
+    <t>53.5700</t>
+  </si>
+  <si>
+    <t>54.3100</t>
+  </si>
+  <si>
+    <t>49.2200</t>
+  </si>
+  <si>
+    <t>1779900.00</t>
+  </si>
+  <si>
+    <t>-5.71</t>
+  </si>
+  <si>
+    <t>2010-09-01</t>
+  </si>
+  <si>
+    <t>50.4000</t>
+  </si>
+  <si>
+    <t>57.7900</t>
+  </si>
+  <si>
+    <t>50.1900</t>
+  </si>
+  <si>
+    <t>1523700.00</t>
+  </si>
+  <si>
+    <t>14.17</t>
+  </si>
+  <si>
+    <t>2010-10-01</t>
+  </si>
+  <si>
+    <t>57.4500</t>
+  </si>
+  <si>
+    <t>60.9200</t>
+  </si>
+  <si>
+    <t>55.1400</t>
+  </si>
+  <si>
+    <t>58.9400</t>
+  </si>
+  <si>
+    <t>1931100.00</t>
+  </si>
+  <si>
+    <t>2010-11-01</t>
+  </si>
+  <si>
+    <t>59.3000</t>
+  </si>
+  <si>
+    <t>62.6000</t>
+  </si>
+  <si>
+    <t>58.3000</t>
+  </si>
+  <si>
+    <t>60.9400</t>
+  </si>
+  <si>
+    <t>1526600.00</t>
+  </si>
+  <si>
+    <t>3.39</t>
+  </si>
+  <si>
+    <t>2010-12-01</t>
+  </si>
+  <si>
+    <t>62.3500</t>
+  </si>
+  <si>
+    <t>64.9600</t>
+  </si>
+  <si>
+    <t>61.2200</t>
+  </si>
+  <si>
+    <t>63.5100</t>
+  </si>
+  <si>
+    <t>3763700.00</t>
+  </si>
+  <si>
+    <t>4.22</t>
+  </si>
+  <si>
+    <t>2011-01-01</t>
+  </si>
+  <si>
+    <t>63.4500</t>
+  </si>
+  <si>
+    <t>65.1700</t>
+  </si>
+  <si>
+    <t>61.8300</t>
+  </si>
+  <si>
+    <t>62.2300</t>
+  </si>
+  <si>
+    <t>2604700.00</t>
+  </si>
+  <si>
+    <t>-2.02</t>
+  </si>
+  <si>
+    <t>2011-02-01</t>
+  </si>
+  <si>
+    <t>62.6700</t>
+  </si>
+  <si>
+    <t>65.8800</t>
+  </si>
+  <si>
+    <t>61.3000</t>
+  </si>
+  <si>
+    <t>65.4400</t>
+  </si>
+  <si>
+    <t>2597900.00</t>
+  </si>
+  <si>
+    <t>5.16</t>
+  </si>
+  <si>
+    <t>2011-03-01</t>
+  </si>
+  <si>
+    <t>65.6500</t>
+  </si>
+  <si>
+    <t>66.9300</t>
+  </si>
+  <si>
+    <t>63.3300</t>
+  </si>
+  <si>
+    <t>66.6100</t>
+  </si>
+  <si>
+    <t>2820100.00</t>
+  </si>
+  <si>
+    <t>1.79</t>
+  </si>
+  <si>
+    <t>2011-04-01</t>
+  </si>
+  <si>
+    <t>71.5200</t>
+  </si>
+  <si>
+    <t>65.7600</t>
+  </si>
+  <si>
+    <t>69.6300</t>
+  </si>
+  <si>
+    <t>2063000.00</t>
+  </si>
+  <si>
+    <t>4.53</t>
+  </si>
+  <si>
+    <t>2011-05-01</t>
+  </si>
+  <si>
+    <t>72.2500</t>
+  </si>
+  <si>
+    <t>65.5900</t>
+  </si>
+  <si>
+    <t>67.5700</t>
+  </si>
+  <si>
+    <t>1997500.00</t>
+  </si>
+  <si>
+    <t>-2.96</t>
+  </si>
+  <si>
+    <t>2011-06-01</t>
+  </si>
+  <si>
+    <t>67.3100</t>
+  </si>
+  <si>
+    <t>67.5500</t>
+  </si>
+  <si>
+    <t>63.5800</t>
+  </si>
+  <si>
+    <t>65.5200</t>
+  </si>
+  <si>
+    <t>2187500.00</t>
+  </si>
+  <si>
+    <t>2011-07-01</t>
+  </si>
+  <si>
+    <t>65.5700</t>
+  </si>
+  <si>
+    <t>67.4300</t>
+  </si>
+  <si>
+    <t>58.6600</t>
+  </si>
+  <si>
+    <t>60.8100</t>
+  </si>
+  <si>
+    <t>2267400.00</t>
+  </si>
+  <si>
+    <t>-7.19</t>
+  </si>
+  <si>
+    <t>2011-08-01</t>
+  </si>
+  <si>
+    <t>51.5600</t>
+  </si>
+  <si>
+    <t>58.0500</t>
+  </si>
+  <si>
+    <t>5264700.00</t>
+  </si>
+  <si>
+    <t>2011-09-01</t>
+  </si>
+  <si>
+    <t>57.9100</t>
+  </si>
+  <si>
+    <t>59.0500</t>
+  </si>
+  <si>
+    <t>50.4100</t>
+  </si>
+  <si>
+    <t>54.9600</t>
+  </si>
+  <si>
+    <t>4324900.00</t>
+  </si>
+  <si>
+    <t>-5.32</t>
+  </si>
+  <si>
+    <t>2011-10-01</t>
+  </si>
+  <si>
+    <t>54.5400</t>
+  </si>
+  <si>
+    <t>61.0200</t>
+  </si>
+  <si>
+    <t>51.0900</t>
+  </si>
+  <si>
+    <t>59.3600</t>
+  </si>
+  <si>
+    <t>6124500.00</t>
+  </si>
+  <si>
+    <t>8.01</t>
+  </si>
+  <si>
+    <t>2011-11-01</t>
+  </si>
+  <si>
+    <t>57.2700</t>
+  </si>
+  <si>
+    <t>59.4900</t>
+  </si>
+  <si>
+    <t>48.1000</t>
+  </si>
+  <si>
+    <t>53.6600</t>
+  </si>
+  <si>
+    <t>8259400.00</t>
+  </si>
+  <si>
+    <t>-9.60</t>
+  </si>
+  <si>
+    <t>2011-12-01</t>
+  </si>
+  <si>
+    <t>53.3600</t>
+  </si>
+  <si>
+    <t>47.6600</t>
+  </si>
+  <si>
+    <t>51.2100</t>
+  </si>
+  <si>
+    <t>4172500.00</t>
+  </si>
+  <si>
+    <t>-4.57</t>
+  </si>
+  <si>
+    <t>2012-01-01</t>
+  </si>
+  <si>
+    <t>52.0600</t>
+  </si>
+  <si>
+    <t>58.3100</t>
+  </si>
+  <si>
+    <t>49.1300</t>
+  </si>
+  <si>
+    <t>56.1400</t>
+  </si>
+  <si>
+    <t>4197000.00</t>
+  </si>
+  <si>
+    <t>9.63</t>
+  </si>
+  <si>
+    <t>2012-02-01</t>
+  </si>
+  <si>
+    <t>56.3500</t>
+  </si>
+  <si>
+    <t>66.0000</t>
+  </si>
+  <si>
+    <t>56.2800</t>
+  </si>
+  <si>
+    <t>61.8200</t>
+  </si>
+  <si>
+    <t>4867600.00</t>
+  </si>
+  <si>
+    <t>10.12</t>
+  </si>
+  <si>
+    <t>2012-03-01</t>
+  </si>
+  <si>
+    <t>61.4600</t>
+  </si>
+  <si>
+    <t>63.9500</t>
+  </si>
+  <si>
+    <t>60.0500</t>
+  </si>
+  <si>
+    <t>62.6800</t>
+  </si>
+  <si>
+    <t>3675700.00</t>
+  </si>
+  <si>
+    <t>1.39</t>
+  </si>
+  <si>
+    <t>2012-04-01</t>
+  </si>
+  <si>
+    <t>64.5100</t>
+  </si>
+  <si>
+    <t>57.2900</t>
+  </si>
+  <si>
+    <t>60.3400</t>
+  </si>
+  <si>
+    <t>5412400.00</t>
+  </si>
+  <si>
+    <t>-3.73</t>
+  </si>
+  <si>
+    <t>2012-05-01</t>
+  </si>
+  <si>
+    <t>60.5400</t>
+  </si>
+  <si>
+    <t>60.9300</t>
+  </si>
+  <si>
+    <t>4241100.00</t>
+  </si>
+  <si>
+    <t>-7.94</t>
+  </si>
+  <si>
+    <t>2012-06-01</t>
+  </si>
+  <si>
+    <t>54.7400</t>
+  </si>
+  <si>
+    <t>61.5600</t>
+  </si>
+  <si>
+    <t>54.0600</t>
+  </si>
+  <si>
+    <t>60.4400</t>
+  </si>
+  <si>
+    <t>3078800.00</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>2012-07-01</t>
+  </si>
+  <si>
+    <t>60.6700</t>
+  </si>
+  <si>
+    <t>60.2300</t>
+  </si>
+  <si>
+    <t>62.7700</t>
+  </si>
+  <si>
+    <t>2773600.00</t>
+  </si>
+  <si>
+    <t>3.86</t>
+  </si>
+  <si>
+    <t>2012-08-01</t>
+  </si>
+  <si>
+    <t>63.3200</t>
+  </si>
+  <si>
+    <t>67.2000</t>
+  </si>
+  <si>
+    <t>59.0400</t>
+  </si>
+  <si>
+    <t>66.0300</t>
+  </si>
+  <si>
+    <t>3200700.00</t>
+  </si>
+  <si>
+    <t>2012-09-01</t>
+  </si>
+  <si>
+    <t>72.1000</t>
+  </si>
+  <si>
+    <t>65.6600</t>
+  </si>
+  <si>
+    <t>69.2900</t>
+  </si>
+  <si>
+    <t>2458100.00</t>
+  </si>
+  <si>
+    <t>4.94</t>
+  </si>
+  <si>
+    <t>2012-10-01</t>
+  </si>
+  <si>
+    <t>69.6200</t>
+  </si>
+  <si>
+    <t>71.6800</t>
+  </si>
+  <si>
+    <t>66.4600</t>
+  </si>
+  <si>
+    <t>67.2500</t>
+  </si>
+  <si>
+    <t>1508200.00</t>
+  </si>
+  <si>
+    <t>-2.94</t>
+  </si>
+  <si>
+    <t>2012-11-01</t>
+  </si>
+  <si>
+    <t>70.4700</t>
+  </si>
+  <si>
+    <t>56.5100</t>
+  </si>
+  <si>
+    <t>68.0800</t>
+  </si>
+  <si>
+    <t>3423600.00</t>
+  </si>
+  <si>
+    <t>1.23</t>
+  </si>
+  <si>
+    <t>2012-12-01</t>
+  </si>
+  <si>
+    <t>68.5700</t>
+  </si>
+  <si>
+    <t>69.9100</t>
+  </si>
+  <si>
+    <t>66.7700</t>
+  </si>
+  <si>
+    <t>68.5900</t>
+  </si>
+  <si>
+    <t>2626300.00</t>
+  </si>
+  <si>
+    <t>0.75</t>
+  </si>
+  <si>
+    <t>2013-01-01</t>
+  </si>
+  <si>
+    <t>69.7900</t>
+  </si>
+  <si>
+    <t>76.2600</t>
+  </si>
+  <si>
+    <t>68.9800</t>
+  </si>
+  <si>
+    <t>75.5500</t>
+  </si>
+  <si>
+    <t>2886800.00</t>
+  </si>
+  <si>
+    <t>2013-02-01</t>
+  </si>
+  <si>
+    <t>75.8200</t>
+  </si>
+  <si>
+    <t>80.6800</t>
+  </si>
+  <si>
+    <t>74.0700</t>
+  </si>
+  <si>
+    <t>77.1900</t>
+  </si>
+  <si>
+    <t>3131500.00</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>2013-03-01</t>
+  </si>
+  <si>
+    <t>76.6800</t>
+  </si>
+  <si>
+    <t>80.5300</t>
+  </si>
+  <si>
+    <t>76.4400</t>
+  </si>
+  <si>
+    <t>79.9800</t>
+  </si>
+  <si>
+    <t>2534300.00</t>
+  </si>
+  <si>
+    <t>3.61</t>
+  </si>
+  <si>
+    <t>2013-04-01</t>
+  </si>
+  <si>
+    <t>79.9600</t>
+  </si>
+  <si>
+    <t>81.6700</t>
+  </si>
+  <si>
+    <t>74.3100</t>
+  </si>
+  <si>
+    <t>81.6200</t>
+  </si>
+  <si>
+    <t>3282100.00</t>
+  </si>
+  <si>
+    <t>2.05</t>
+  </si>
+  <si>
+    <t>2013-05-01</t>
+  </si>
+  <si>
+    <t>81.5300</t>
+  </si>
+  <si>
+    <t>82.0000</t>
+  </si>
+  <si>
+    <t>61.6800</t>
+  </si>
+  <si>
+    <t>70.0200</t>
+  </si>
+  <si>
+    <t>11999200.00</t>
+  </si>
+  <si>
+    <t>-14.21</t>
+  </si>
+  <si>
+    <t>2013-06-01</t>
+  </si>
+  <si>
+    <t>70.0700</t>
+  </si>
+  <si>
+    <t>74.9800</t>
+  </si>
+  <si>
+    <t>68.7500</t>
+  </si>
+  <si>
+    <t>72.4300</t>
+  </si>
+  <si>
+    <t>4856300.00</t>
+  </si>
+  <si>
+    <t>3.44</t>
+  </si>
+  <si>
+    <t>2013-07-01</t>
+  </si>
+  <si>
+    <t>73.0100</t>
+  </si>
+  <si>
+    <t>77.4400</t>
+  </si>
+  <si>
+    <t>68.0600</t>
+  </si>
+  <si>
+    <t>70.5900</t>
+  </si>
+  <si>
+    <t>7224900.00</t>
+  </si>
+  <si>
+    <t>-2.54</t>
+  </si>
+  <si>
+    <t>2013-08-01</t>
+  </si>
+  <si>
+    <t>70.8500</t>
+  </si>
+  <si>
+    <t>73.3300</t>
+  </si>
+  <si>
+    <t>69.5000</t>
+  </si>
+  <si>
+    <t>69.6400</t>
+  </si>
+  <si>
+    <t>2666600.00</t>
+  </si>
+  <si>
+    <t>-1.35</t>
+  </si>
+  <si>
+    <t>2013-09-01</t>
+  </si>
+  <si>
+    <t>70.0900</t>
+  </si>
+  <si>
+    <t>71.5600</t>
+  </si>
+  <si>
+    <t>65.2500</t>
+  </si>
+  <si>
+    <t>71.5000</t>
+  </si>
+  <si>
+    <t>5583500.00</t>
+  </si>
+  <si>
+    <t>2013-10-01</t>
+  </si>
+  <si>
+    <t>71.6500</t>
+  </si>
+  <si>
+    <t>72.5200</t>
+  </si>
+  <si>
+    <t>67.8200</t>
+  </si>
+  <si>
+    <t>6086700.00</t>
+  </si>
+  <si>
+    <t>-5.15</t>
+  </si>
+  <si>
+    <t>2013-11-01</t>
+  </si>
+  <si>
+    <t>79.3700</t>
+  </si>
+  <si>
+    <t>66.8900</t>
+  </si>
+  <si>
+    <t>77.9300</t>
+  </si>
+  <si>
+    <t>4995900.00</t>
+  </si>
+  <si>
+    <t>14.91</t>
+  </si>
+  <si>
+    <t>2013-12-01</t>
+  </si>
+  <si>
+    <t>78.1900</t>
+  </si>
+  <si>
+    <t>79.9700</t>
+  </si>
+  <si>
+    <t>73.9300</t>
+  </si>
+  <si>
+    <t>76.6200</t>
+  </si>
+  <si>
+    <t>4619300.00</t>
+  </si>
+  <si>
+    <t>-1.68</t>
+  </si>
+  <si>
+    <t>2014-01-01</t>
+  </si>
+  <si>
+    <t>76.8800</t>
+  </si>
+  <si>
+    <t>74.1700</t>
+  </si>
+  <si>
+    <t>78.9200</t>
+  </si>
+  <si>
+    <t>4414200.00</t>
+  </si>
+  <si>
+    <t>3.00</t>
+  </si>
+  <si>
+    <t>2014-02-01</t>
+  </si>
+  <si>
+    <t>78.8200</t>
+  </si>
+  <si>
+    <t>86.2400</t>
+  </si>
+  <si>
+    <t>72.5000</t>
+  </si>
+  <si>
+    <t>84.6000</t>
+  </si>
+  <si>
+    <t>7642800.00</t>
+  </si>
+  <si>
+    <t>7.20</t>
+  </si>
+  <si>
+    <t>2014-03-01</t>
+  </si>
+  <si>
+    <t>83.6000</t>
+  </si>
+  <si>
+    <t>90.5200</t>
+  </si>
+  <si>
+    <t>83.5500</t>
+  </si>
+  <si>
+    <t>89.4500</t>
+  </si>
+  <si>
+    <t>6059900.00</t>
+  </si>
+  <si>
+    <t>5.73</t>
+  </si>
+  <si>
+    <t>2014-04-01</t>
+  </si>
+  <si>
+    <t>89.6900</t>
+  </si>
+  <si>
+    <t>92.4300</t>
+  </si>
+  <si>
+    <t>80.9400</t>
+  </si>
+  <si>
+    <t>83.2700</t>
+  </si>
+  <si>
+    <t>5855500.00</t>
+  </si>
+  <si>
+    <t>-6.91</t>
+  </si>
+  <si>
+    <t>2014-05-01</t>
+  </si>
+  <si>
+    <t>83.4900</t>
+  </si>
+  <si>
+    <t>89.9700</t>
+  </si>
+  <si>
+    <t>81.8500</t>
+  </si>
+  <si>
+    <t>88.0800</t>
+  </si>
+  <si>
+    <t>4240900.00</t>
+  </si>
+  <si>
+    <t>5.78</t>
+  </si>
+  <si>
+    <t>2014-06-01</t>
+  </si>
+  <si>
+    <t>88.0700</t>
+  </si>
+  <si>
+    <t>94.0300</t>
+  </si>
+  <si>
+    <t>87.2600</t>
+  </si>
+  <si>
+    <t>93.7200</t>
+  </si>
+  <si>
+    <t>3470300.00</t>
+  </si>
+  <si>
+    <t>6.40</t>
+  </si>
+  <si>
+    <t>2014-07-01</t>
+  </si>
+  <si>
+    <t>103.5000</t>
+  </si>
+  <si>
+    <t>92.8300</t>
+  </si>
+  <si>
+    <t>101.8500</t>
+  </si>
+  <si>
+    <t>6389300.00</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
+    <t>2014-08-01</t>
+  </si>
+  <si>
+    <t>101.3500</t>
+  </si>
+  <si>
+    <t>106.0300</t>
+  </si>
+  <si>
+    <t>99.3900</t>
+  </si>
+  <si>
+    <t>105.6100</t>
+  </si>
+  <si>
+    <t>4286100.00</t>
+  </si>
+  <si>
+    <t>3.69</t>
+  </si>
+  <si>
+    <t>2014-09-01</t>
+  </si>
+  <si>
+    <t>105.6000</t>
+  </si>
+  <si>
+    <t>107.4100</t>
+  </si>
+  <si>
+    <t>101.2100</t>
+  </si>
+  <si>
+    <t>102.9000</t>
+  </si>
+  <si>
+    <t>2860900.00</t>
+  </si>
+  <si>
+    <t>-2.57</t>
+  </si>
+  <si>
+    <t>2014-10-01</t>
+  </si>
+  <si>
+    <t>103.1000</t>
+  </si>
+  <si>
+    <t>107.7700</t>
+  </si>
+  <si>
+    <t>97.8500</t>
+  </si>
+  <si>
+    <t>103.3600</t>
+  </si>
+  <si>
+    <t>3961600.00</t>
+  </si>
+  <si>
+    <t>2014-11-01</t>
+  </si>
+  <si>
+    <t>103.3100</t>
+  </si>
+  <si>
+    <t>111.9800</t>
+  </si>
+  <si>
+    <t>103.1600</t>
+  </si>
+  <si>
+    <t>110.1100</t>
+  </si>
+  <si>
+    <t>3555300.00</t>
+  </si>
+  <si>
+    <t>6.53</t>
+  </si>
+  <si>
+    <t>2014-12-01</t>
+  </si>
+  <si>
+    <t>110.0100</t>
+  </si>
+  <si>
+    <t>111.3000</t>
+  </si>
+  <si>
+    <t>105.4400</t>
+  </si>
+  <si>
+    <t>105.6700</t>
+  </si>
+  <si>
+    <t>3275700.00</t>
+  </si>
+  <si>
+    <t>-4.03</t>
+  </si>
+  <si>
+    <t>2015-01-01</t>
+  </si>
+  <si>
+    <t>105.9400</t>
+  </si>
+  <si>
+    <t>107.0700</t>
+  </si>
+  <si>
+    <t>100.4900</t>
+  </si>
+  <si>
+    <t>101.1400</t>
+  </si>
+  <si>
+    <t>2707200.00</t>
+  </si>
+  <si>
+    <t>-4.29</t>
+  </si>
+  <si>
+    <t>2015-02-01</t>
+  </si>
+  <si>
+    <t>100.9900</t>
+  </si>
+  <si>
+    <t>117.3600</t>
+  </si>
+  <si>
+    <t>100.5000</t>
+  </si>
+  <si>
+    <t>116.4800</t>
+  </si>
+  <si>
+    <t>2852300.00</t>
+  </si>
+  <si>
+    <t>15.17</t>
+  </si>
+  <si>
+    <t>2015-03-01</t>
+  </si>
+  <si>
+    <t>116.6200</t>
+  </si>
+  <si>
+    <t>124.3500</t>
+  </si>
+  <si>
+    <t>113.2600</t>
+  </si>
+  <si>
+    <t>119.4000</t>
+  </si>
+  <si>
+    <t>3810000.00</t>
+  </si>
+  <si>
+    <t>2.51</t>
+  </si>
+  <si>
+    <t>2015-04-01</t>
+  </si>
+  <si>
+    <t>119.6800</t>
+  </si>
+  <si>
+    <t>124.5500</t>
+  </si>
+  <si>
+    <t>115.2400</t>
+  </si>
+  <si>
+    <t>115.2500</t>
+  </si>
+  <si>
+    <t>3069800.00</t>
+  </si>
+  <si>
+    <t>-3.48</t>
+  </si>
+  <si>
+    <t>2015-05-01</t>
+  </si>
+  <si>
+    <t>115.2900</t>
+  </si>
+  <si>
+    <t>124.7100</t>
+  </si>
+  <si>
+    <t>124.1900</t>
+  </si>
+  <si>
+    <t>2354400.00</t>
+  </si>
+  <si>
+    <t>7.76</t>
+  </si>
+  <si>
+    <t>2015-06-01</t>
+  </si>
+  <si>
+    <t>124.8100</t>
+  </si>
+  <si>
+    <t>134.1500</t>
+  </si>
+  <si>
+    <t>122.9000</t>
+  </si>
+  <si>
+    <t>131.1000</t>
+  </si>
+  <si>
+    <t>2683200.00</t>
+  </si>
+  <si>
+    <t>2015-07-01</t>
+  </si>
+  <si>
+    <t>132.0700</t>
+  </si>
+  <si>
+    <t>150.4800</t>
+  </si>
+  <si>
+    <t>129.0900</t>
+  </si>
+  <si>
+    <t>148.4600</t>
+  </si>
+  <si>
+    <t>3846200.00</t>
+  </si>
+  <si>
+    <t>2015-08-01</t>
+  </si>
+  <si>
+    <t>148.9900</t>
+  </si>
+  <si>
+    <t>153.9800</t>
+  </si>
+  <si>
+    <t>134.0600</t>
+  </si>
+  <si>
+    <t>136.3500</t>
+  </si>
+  <si>
+    <t>3772300.00</t>
+  </si>
+  <si>
+    <t>-8.16</t>
+  </si>
+  <si>
+    <t>2015-09-01</t>
+  </si>
+  <si>
+    <t>134.5400</t>
+  </si>
+  <si>
+    <t>142.1800</t>
+  </si>
+  <si>
+    <t>129.2700</t>
+  </si>
+  <si>
+    <t>133.4700</t>
+  </si>
+  <si>
+    <t>3207400.00</t>
+  </si>
+  <si>
+    <t>-2.11</t>
+  </si>
+  <si>
+    <t>2015-10-01</t>
+  </si>
+  <si>
+    <t>158.4800</t>
+  </si>
+  <si>
+    <t>126.8600</t>
+  </si>
+  <si>
+    <t>157.2900</t>
+  </si>
+  <si>
+    <t>4138800.00</t>
+  </si>
+  <si>
+    <t>17.85</t>
+  </si>
+  <si>
+    <t>2015-11-01</t>
+  </si>
+  <si>
+    <t>157.4000</t>
+  </si>
+  <si>
+    <t>160.1200</t>
+  </si>
+  <si>
+    <t>144.4800</t>
+  </si>
+  <si>
+    <t>154.4900</t>
+  </si>
+  <si>
+    <t>2575700.00</t>
+  </si>
+  <si>
+    <t>2015-12-01</t>
+  </si>
+  <si>
+    <t>155.3100</t>
+  </si>
+  <si>
+    <t>159.7600</t>
+  </si>
+  <si>
+    <t>147.7400</t>
+  </si>
+  <si>
+    <t>149.8000</t>
+  </si>
+  <si>
+    <t>2655300.00</t>
+  </si>
+  <si>
+    <t>-3.04</t>
+  </si>
+  <si>
+    <t>2016-01-01</t>
+  </si>
+  <si>
+    <t>148.2500</t>
+  </si>
+  <si>
+    <t>149.3500</t>
+  </si>
+  <si>
+    <t>135.5800</t>
+  </si>
+  <si>
+    <t>140.3200</t>
+  </si>
+  <si>
+    <t>2529600.00</t>
+  </si>
+  <si>
+    <t>-6.33</t>
+  </si>
+  <si>
+    <t>2016-02-01</t>
+  </si>
+  <si>
+    <t>139.2600</t>
+  </si>
+  <si>
+    <t>143.0000</t>
+  </si>
+  <si>
+    <t>124.7700</t>
+  </si>
+  <si>
+    <t>128.5000</t>
+  </si>
+  <si>
+    <t>3019400.00</t>
+  </si>
+  <si>
+    <t>-8.42</t>
+  </si>
+  <si>
+    <t>2016-03-01</t>
+  </si>
+  <si>
+    <t>128.6600</t>
+  </si>
+  <si>
+    <t>137.6900</t>
+  </si>
+  <si>
+    <t>128.0000</t>
+  </si>
+  <si>
+    <t>135.4500</t>
+  </si>
+  <si>
+    <t>3024900.00</t>
+  </si>
+  <si>
+    <t>5.41</t>
+  </si>
+  <si>
+    <t>2016-04-01</t>
+  </si>
+  <si>
+    <t>134.4100</t>
+  </si>
+  <si>
+    <t>140.7500</t>
+  </si>
+  <si>
+    <t>126.0100</t>
+  </si>
+  <si>
+    <t>129.7800</t>
+  </si>
+  <si>
+    <t>2532500.00</t>
+  </si>
+  <si>
+    <t>-4.19</t>
+  </si>
+  <si>
+    <t>2016-05-01</t>
+  </si>
+  <si>
+    <t>130.7700</t>
+  </si>
+  <si>
+    <t>133.0400</t>
+  </si>
+  <si>
+    <t>124.7800</t>
+  </si>
+  <si>
+    <t>130.4100</t>
+  </si>
+  <si>
+    <t>2008700.00</t>
+  </si>
+  <si>
+    <t>0.49</t>
+  </si>
+  <si>
+    <t>2016-06-01</t>
+  </si>
+  <si>
+    <t>129.9200</t>
+  </si>
+  <si>
+    <t>136.5600</t>
+  </si>
+  <si>
+    <t>126.5400</t>
+  </si>
+  <si>
+    <t>136.3100</t>
+  </si>
+  <si>
+    <t>2338600.00</t>
+  </si>
+  <si>
+    <t>2016-07-01</t>
+  </si>
+  <si>
+    <t>136.4100</t>
+  </si>
+  <si>
+    <t>150.4600</t>
+  </si>
+  <si>
+    <t>133.2600</t>
+  </si>
+  <si>
+    <t>147.1400</t>
+  </si>
+  <si>
+    <t>1548000.00</t>
+  </si>
+  <si>
+    <t>7.95</t>
+  </si>
+  <si>
+    <t>2016-08-01</t>
+  </si>
+  <si>
+    <t>146.6900</t>
+  </si>
+  <si>
+    <t>148.4100</t>
+  </si>
+  <si>
+    <t>130.0500</t>
+  </si>
+  <si>
+    <t>134.9300</t>
+  </si>
+  <si>
+    <t>2619200.00</t>
+  </si>
+  <si>
+    <t>-8.30</t>
+  </si>
+  <si>
+    <t>2016-09-01</t>
+  </si>
+  <si>
+    <t>134.9700</t>
+  </si>
+  <si>
+    <t>143.1600</t>
+  </si>
+  <si>
+    <t>131.8300</t>
+  </si>
+  <si>
+    <t>141.0700</t>
+  </si>
+  <si>
+    <t>2043400.00</t>
+  </si>
+  <si>
+    <t>4.55</t>
+  </si>
+  <si>
+    <t>2016-10-01</t>
+  </si>
+  <si>
+    <t>140.8700</t>
+  </si>
+  <si>
+    <t>144.0500</t>
+  </si>
+  <si>
+    <t>135.0100</t>
+  </si>
+  <si>
+    <t>141.4200</t>
+  </si>
+  <si>
+    <t>1923000.00</t>
+  </si>
+  <si>
+    <t>0.25</t>
+  </si>
+  <si>
+    <t>2016-11-01</t>
+  </si>
+  <si>
+    <t>140.2200</t>
+  </si>
+  <si>
+    <t>150.7100</t>
+  </si>
+  <si>
+    <t>132.9200</t>
+  </si>
+  <si>
+    <t>148.9700</t>
+  </si>
+  <si>
+    <t>2564800.00</t>
+  </si>
+  <si>
+    <t>5.34</t>
+  </si>
+  <si>
+    <t>2016-12-01</t>
+  </si>
+  <si>
+    <t>148.4800</t>
+  </si>
+  <si>
+    <t>164.0700</t>
+  </si>
+  <si>
+    <t>148.1900</t>
+  </si>
+  <si>
+    <t>160.4100</t>
+  </si>
+  <si>
+    <t>2375600.00</t>
+  </si>
+  <si>
+    <t>7.68</t>
+  </si>
+  <si>
+    <t>2017-01-01</t>
+  </si>
+  <si>
+    <t>160.4000</t>
+  </si>
+  <si>
+    <t>169.7000</t>
+  </si>
+  <si>
+    <t>158.6000</t>
+  </si>
+  <si>
+    <t>164.7400</t>
+  </si>
+  <si>
+    <t>1732500.00</t>
+  </si>
+  <si>
+    <t>2017-02-01</t>
+  </si>
+  <si>
+    <t>166.5000</t>
+  </si>
+  <si>
+    <t>180.8500</t>
+  </si>
+  <si>
+    <t>164.6700</t>
+  </si>
+  <si>
+    <t>178.5500</t>
+  </si>
+  <si>
+    <t>1570800.00</t>
+  </si>
+  <si>
+    <t>8.38</t>
+  </si>
+  <si>
+    <t>2017-03-01</t>
+  </si>
+  <si>
+    <t>180.0500</t>
+  </si>
+  <si>
+    <t>189.8400</t>
+  </si>
+  <si>
+    <t>178.8800</t>
+  </si>
+  <si>
+    <t>182.6900</t>
+  </si>
+  <si>
+    <t>2166400.00</t>
+  </si>
+  <si>
+    <t>2.32</t>
+  </si>
+  <si>
+    <t>2017-04-01</t>
+  </si>
+  <si>
+    <t>183.0000</t>
+  </si>
+  <si>
+    <t>216.0100</t>
+  </si>
+  <si>
+    <t>178.4400</t>
+  </si>
+  <si>
+    <t>201.3800</t>
+  </si>
+  <si>
+    <t>1500200.00</t>
+  </si>
+  <si>
+    <t>10.23</t>
+  </si>
+  <si>
+    <t>2017-05-01</t>
+  </si>
+  <si>
+    <t>202.0000</t>
+  </si>
+  <si>
+    <t>209.9900</t>
+  </si>
+  <si>
+    <t>194.6200</t>
+  </si>
+  <si>
+    <t>204.6600</t>
+  </si>
+  <si>
+    <t>2037500.00</t>
+  </si>
+  <si>
+    <t>1.63</t>
+  </si>
+  <si>
+    <t>2017-06-01</t>
+  </si>
+  <si>
+    <t>204.4000</t>
+  </si>
+  <si>
+    <t>214.6700</t>
+  </si>
+  <si>
+    <t>201.5900</t>
+  </si>
+  <si>
+    <t>204.5300</t>
+  </si>
+  <si>
+    <t>2248500.00</t>
+  </si>
+  <si>
+    <t>-0.06</t>
+  </si>
+  <si>
+    <t>2017-07-01</t>
+  </si>
+  <si>
+    <t>204.6400</t>
+  </si>
+  <si>
+    <t>209.8500</t>
+  </si>
+  <si>
+    <t>196.1200</t>
+  </si>
+  <si>
+    <t>197.5000</t>
+  </si>
+  <si>
+    <t>2373900.00</t>
+  </si>
+  <si>
+    <t>-3.44</t>
+  </si>
+  <si>
+    <t>2017-08-01</t>
+  </si>
+  <si>
+    <t>198.4000</t>
+  </si>
+  <si>
+    <t>201.6700</t>
+  </si>
+  <si>
+    <t>186.4900</t>
+  </si>
+  <si>
+    <t>197.2900</t>
+  </si>
+  <si>
+    <t>2082600.00</t>
+  </si>
+  <si>
+    <t>-0.11</t>
+  </si>
+  <si>
+    <t>2017-09-01</t>
+  </si>
+  <si>
+    <t>197.7300</t>
+  </si>
+  <si>
+    <t>202.1600</t>
+  </si>
+  <si>
+    <t>186.0900</t>
+  </si>
+  <si>
+    <t>202.0500</t>
+  </si>
+  <si>
+    <t>1821200.00</t>
+  </si>
+  <si>
+    <t>2.41</t>
+  </si>
+  <si>
+    <t>2017-10-01</t>
+  </si>
+  <si>
+    <t>202.5200</t>
+  </si>
+  <si>
+    <t>233.5000</t>
+  </si>
+  <si>
+    <t>198.1500</t>
+  </si>
+  <si>
+    <t>223.4300</t>
+  </si>
+  <si>
+    <t>1881800.00</t>
+  </si>
+  <si>
+    <t>10.58</t>
+  </si>
+  <si>
+    <t>2017-11-01</t>
+  </si>
+  <si>
+    <t>224.3600</t>
+  </si>
+  <si>
+    <t>247.1100</t>
+  </si>
+  <si>
+    <t>219.3500</t>
+  </si>
+  <si>
+    <t>245.9400</t>
+  </si>
+  <si>
+    <t>2266800.00</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>2017-12-01</t>
+  </si>
+  <si>
+    <t>246.0300</t>
+  </si>
+  <si>
+    <t>251.0000</t>
+  </si>
+  <si>
+    <t>234.0000</t>
+  </si>
+  <si>
+    <t>243.0200</t>
+  </si>
+  <si>
+    <t>1929000.00</t>
+  </si>
+  <si>
+    <t>2018-01-01</t>
+  </si>
+  <si>
+    <t>244.2900</t>
+  </si>
+  <si>
+    <t>275.8300</t>
+  </si>
+  <si>
+    <t>243.6800</t>
+  </si>
+  <si>
+    <t>260.5700</t>
+  </si>
+  <si>
+    <t>2016800.00</t>
+  </si>
+  <si>
+    <t>7.22</t>
+  </si>
+  <si>
+    <t>2018-02-01</t>
+  </si>
+  <si>
+    <t>259.8600</t>
+  </si>
+  <si>
+    <t>267.9900</t>
+  </si>
+  <si>
+    <t>243.9500</t>
+  </si>
+  <si>
+    <t>259.6300</t>
+  </si>
+  <si>
+    <t>2010700.00</t>
+  </si>
+  <si>
+    <t>-0.36</t>
+  </si>
+  <si>
+    <t>2018-03-01</t>
+  </si>
+  <si>
+    <t>259.0000</t>
+  </si>
+  <si>
+    <t>285.7900</t>
+  </si>
+  <si>
+    <t>255.7800</t>
+  </si>
+  <si>
+    <t>272.8600</t>
+  </si>
+  <si>
+    <t>2683700.00</t>
+  </si>
+  <si>
+    <t>5.10</t>
+  </si>
+  <si>
+    <t>2018-04-01</t>
+  </si>
+  <si>
+    <t>273.2000</t>
+  </si>
+  <si>
+    <t>313.2500</t>
+  </si>
+  <si>
+    <t>264.3700</t>
+  </si>
+  <si>
+    <t>308.2200</t>
+  </si>
+  <si>
+    <t>2293900.00</t>
+  </si>
+  <si>
+    <t>12.96</t>
+  </si>
+  <si>
+    <t>2018-05-01</t>
+  </si>
+  <si>
+    <t>308.4200</t>
+  </si>
+  <si>
+    <t>335.9900</t>
+  </si>
+  <si>
+    <t>302.9400</t>
+  </si>
+  <si>
+    <t>326.0000</t>
+  </si>
+  <si>
+    <t>2527700.00</t>
+  </si>
+  <si>
+    <t>5.77</t>
+  </si>
+  <si>
+    <t>2018-06-01</t>
+  </si>
+  <si>
+    <t>327.7700</t>
+  </si>
+  <si>
+    <t>332.9000</t>
+  </si>
+  <si>
+    <t>314.1700</t>
+  </si>
+  <si>
+    <t>321.8100</t>
+  </si>
+  <si>
+    <t>7583200.00</t>
+  </si>
+  <si>
+    <t>2018-07-01</t>
+  </si>
+  <si>
+    <t>319.9900</t>
+  </si>
+  <si>
+    <t>330.9100</t>
+  </si>
+  <si>
+    <t>311.5700</t>
+  </si>
+  <si>
+    <t>316.0300</t>
+  </si>
+  <si>
+    <t>3445600.00</t>
+  </si>
+  <si>
+    <t>-1.80</t>
+  </si>
+  <si>
+    <t>2018-08-01</t>
+  </si>
+  <si>
+    <t>325.7500</t>
+  </si>
+  <si>
+    <t>312.2500</t>
+  </si>
+  <si>
+    <t>323.5400</t>
+  </si>
+  <si>
+    <t>2130500.00</t>
+  </si>
+  <si>
+    <t>2.38</t>
+  </si>
+  <si>
+    <t>2018-09-01</t>
+  </si>
+  <si>
+    <t>304.1000</t>
+  </si>
+  <si>
+    <t>319.5800</t>
+  </si>
+  <si>
+    <t>1868600.00</t>
+  </si>
+  <si>
+    <t>-1.22</t>
+  </si>
+  <si>
+    <t>2018-10-01</t>
+  </si>
+  <si>
+    <t>321.1000</t>
+  </si>
+  <si>
+    <t>322.3900</t>
+  </si>
+  <si>
+    <t>273.4300</t>
+  </si>
+  <si>
+    <t>304.3300</t>
+  </si>
+  <si>
+    <t>2198600.00</t>
+  </si>
+  <si>
+    <t>-4.77</t>
+  </si>
+  <si>
+    <t>2018-11-01</t>
+  </si>
+  <si>
+    <t>305.9400</t>
+  </si>
+  <si>
+    <t>328.0200</t>
+  </si>
+  <si>
+    <t>296.7100</t>
+  </si>
+  <si>
+    <t>316.7800</t>
+  </si>
+  <si>
+    <t>2303600.00</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2018-12-01</t>
+  </si>
+  <si>
+    <t>317.0800</t>
+  </si>
+  <si>
+    <t>318.6000</t>
+  </si>
+  <si>
+    <t>260.0300</t>
+  </si>
+  <si>
+    <t>283.2800</t>
+  </si>
+  <si>
+    <t>2449200.00</t>
+  </si>
+  <si>
+    <t>-10.58</t>
+  </si>
+  <si>
+    <t>2019-01-01</t>
+  </si>
+  <si>
+    <t>279.6400</t>
+  </si>
+  <si>
+    <t>299.1800</t>
+  </si>
+  <si>
+    <t>265.0800</t>
+  </si>
+  <si>
+    <t>297.9400</t>
+  </si>
+  <si>
+    <t>2544700.00</t>
+  </si>
+  <si>
+    <t>5.18</t>
+  </si>
+  <si>
+    <t>2019-02-01</t>
+  </si>
+  <si>
+    <t>297.6700</t>
+  </si>
+  <si>
+    <t>331.7200</t>
+  </si>
+  <si>
+    <t>295.2500</t>
+  </si>
+  <si>
+    <t>329.5000</t>
+  </si>
+  <si>
+    <t>3003100.00</t>
+  </si>
+  <si>
+    <t>10.59</t>
+  </si>
+  <si>
+    <t>2019-03-01</t>
+  </si>
+  <si>
+    <t>332.5300</t>
+  </si>
+  <si>
+    <t>334.9700</t>
+  </si>
+  <si>
+    <t>316.0800</t>
+  </si>
+  <si>
+    <t>320.0700</t>
+  </si>
+  <si>
+    <t>2872700.00</t>
+  </si>
+  <si>
+    <t>-2.86</t>
+  </si>
+  <si>
+    <t>2019-04-01</t>
+  </si>
+  <si>
+    <t>322.9500</t>
+  </si>
+  <si>
+    <t>332.0000</t>
+  </si>
+  <si>
+    <t>313.4900</t>
+  </si>
+  <si>
+    <t>326.7800</t>
+  </si>
+  <si>
+    <t>2202600.00</t>
+  </si>
+  <si>
+    <t>2.10</t>
+  </si>
+  <si>
+    <t>2019-05-01</t>
+  </si>
+  <si>
+    <t>328.7400</t>
+  </si>
+  <si>
+    <t>341.1800</t>
+  </si>
+  <si>
+    <t>320.7000</t>
+  </si>
+  <si>
+    <t>327.9400</t>
+  </si>
+  <si>
+    <t>2258500.00</t>
+  </si>
+  <si>
+    <t>2019-06-01</t>
+  </si>
+  <si>
+    <t>328.6700</t>
+  </si>
+  <si>
+    <t>364.3800</t>
+  </si>
+  <si>
+    <t>325.9300</t>
+  </si>
+  <si>
+    <t>360.8400</t>
+  </si>
+  <si>
+    <t>1932800.00</t>
+  </si>
+  <si>
+    <t>10.03</t>
+  </si>
+  <si>
+    <t>2019-07-01</t>
+  </si>
+  <si>
+    <t>363.9900</t>
+  </si>
+  <si>
+    <t>410.0800</t>
+  </si>
+  <si>
+    <t>359.3100</t>
+  </si>
+  <si>
+    <t>405.3900</t>
+  </si>
+  <si>
+    <t>2406600.00</t>
+  </si>
+  <si>
+    <t>12.35</t>
+  </si>
+  <si>
+    <t>2019-08-01</t>
+  </si>
+  <si>
+    <t>406.0000</t>
+  </si>
+  <si>
+    <t>441.4800</t>
+  </si>
+  <si>
+    <t>403.6200</t>
+  </si>
+  <si>
+    <t>429.4300</t>
+  </si>
+  <si>
+    <t>2947300.00</t>
+  </si>
+  <si>
+    <t>2019-09-01</t>
+  </si>
+  <si>
+    <t>428.8100</t>
+  </si>
+  <si>
+    <t>441.7900</t>
+  </si>
+  <si>
+    <t>411.3400</t>
+  </si>
+  <si>
+    <t>417.5700</t>
+  </si>
+  <si>
+    <t>2456700.00</t>
+  </si>
+  <si>
+    <t>-2.76</t>
+  </si>
+  <si>
+    <t>2019-10-01</t>
+  </si>
+  <si>
+    <t>419.1500</t>
+  </si>
+  <si>
+    <t>422.1400</t>
+  </si>
+  <si>
+    <t>393.5900</t>
+  </si>
+  <si>
+    <t>393.9100</t>
+  </si>
+  <si>
+    <t>1924100.00</t>
+  </si>
+  <si>
+    <t>-5.67</t>
+  </si>
+  <si>
+    <t>2019-11-01</t>
+  </si>
+  <si>
+    <t>398.6500</t>
+  </si>
+  <si>
+    <t>434.0000</t>
+  </si>
+  <si>
+    <t>430.0200</t>
+  </si>
+  <si>
+    <t>1966900.00</t>
+  </si>
+  <si>
+    <t>9.17</t>
+  </si>
+  <si>
+    <t>2019-12-01</t>
+  </si>
+  <si>
+    <t>428.8800</t>
+  </si>
+  <si>
+    <t>445.1000</t>
+  </si>
+  <si>
+    <t>416.9600</t>
+  </si>
+  <si>
+    <t>439.2600</t>
+  </si>
+  <si>
+    <t>1496600.00</t>
+  </si>
+  <si>
+    <t>2.15</t>
+  </si>
+  <si>
+    <t>2020-01-01</t>
+  </si>
+  <si>
+    <t>440.7400</t>
+  </si>
+  <si>
+    <t>486.1600</t>
+  </si>
+  <si>
+    <t>433.3400</t>
+  </si>
+  <si>
+    <t>467.0400</t>
+  </si>
+  <si>
+    <t>1293300.00</t>
+  </si>
+  <si>
+    <t>6.32</t>
+  </si>
+  <si>
+    <t>2020-02-01</t>
+  </si>
+  <si>
+    <t>468.9100</t>
+  </si>
+  <si>
+    <t>513.7500</t>
+  </si>
+  <si>
+    <t>413.2900</t>
+  </si>
+  <si>
+    <t>417.6200</t>
+  </si>
+  <si>
+    <t>2020-03-01</t>
+  </si>
+  <si>
+    <t>406.1000</t>
+  </si>
+  <si>
+    <t>458.8000</t>
+  </si>
+  <si>
+    <t>330.0100</t>
+  </si>
+  <si>
+    <t>433.2000</t>
+  </si>
+  <si>
+    <t>3462900.00</t>
+  </si>
+  <si>
+    <t>2020-04-01</t>
+  </si>
+  <si>
+    <t>415.4000</t>
+  </si>
+  <si>
+    <t>476.3600</t>
+  </si>
+  <si>
+    <t>394.4700</t>
+  </si>
+  <si>
+    <t>416.5700</t>
+  </si>
+  <si>
+    <t>2659700.00</t>
+  </si>
+  <si>
+    <t>-3.84</t>
+  </si>
+  <si>
+    <t>2020-05-01</t>
+  </si>
+  <si>
+    <t>414.1400</t>
+  </si>
+  <si>
+    <t>492.3000</t>
+  </si>
+  <si>
+    <t>411.8100</t>
+  </si>
+  <si>
+    <t>478.5100</t>
+  </si>
+  <si>
+    <t>2310100.00</t>
+  </si>
+  <si>
+    <t>14.87</t>
+  </si>
+  <si>
+    <t>2020-06-01</t>
+  </si>
+  <si>
+    <t>475.7100</t>
+  </si>
+  <si>
+    <t>477.5800</t>
+  </si>
+  <si>
+    <t>424.5400</t>
+  </si>
+  <si>
+    <t>451.0700</t>
+  </si>
+  <si>
+    <t>2678000.00</t>
+  </si>
+  <si>
+    <t>-5.73</t>
+  </si>
+  <si>
+    <t>2020-07-01</t>
+  </si>
+  <si>
+    <t>453.7900</t>
+  </si>
+  <si>
+    <t>512.9900</t>
+  </si>
+  <si>
+    <t>451.6100</t>
+  </si>
+  <si>
+    <t>492.1900</t>
+  </si>
+  <si>
+    <t>1901300.00</t>
+  </si>
+  <si>
+    <t>9.12</t>
+  </si>
+  <si>
+    <t>2020-08-01</t>
+  </si>
+  <si>
+    <t>496.7900</t>
+  </si>
+  <si>
+    <t>521.4000</t>
+  </si>
+  <si>
+    <t>491.9100</t>
+  </si>
+  <si>
+    <t>517.1100</t>
+  </si>
+  <si>
+    <t>1245000.00</t>
+  </si>
+  <si>
+    <t>5.06</t>
+  </si>
+  <si>
+    <t>2020-09-01</t>
+  </si>
+  <si>
+    <t>519.2800</t>
+  </si>
+  <si>
+    <t>528.2900</t>
+  </si>
+  <si>
+    <t>468.2800</t>
+  </si>
+  <si>
+    <t>480.3500</t>
+  </si>
+  <si>
+    <t>1494100.00</t>
+  </si>
+  <si>
+    <t>-7.11</t>
+  </si>
+  <si>
+    <t>2020-10-01</t>
+  </si>
+  <si>
+    <t>478.2000</t>
+  </si>
+  <si>
+    <t>507.1900</t>
+  </si>
+  <si>
+    <t>465.4100</t>
+  </si>
+  <si>
+    <t>478.3200</t>
+  </si>
+  <si>
+    <t>1341200.00</t>
+  </si>
+  <si>
+    <t>2020-11-01</t>
+  </si>
+  <si>
+    <t>483.3000</t>
+  </si>
+  <si>
+    <t>517.7300</t>
+  </si>
+  <si>
+    <t>462.9000</t>
+  </si>
+  <si>
+    <t>478.2500</t>
+  </si>
+  <si>
+    <t>1847800.00</t>
+  </si>
+  <si>
+    <t>-0.01</t>
+  </si>
+  <si>
+    <t>2020-12-01</t>
+  </si>
+  <si>
+    <t>481.6200</t>
+  </si>
+  <si>
+    <t>543.8100</t>
+  </si>
+  <si>
+    <t>468.1700</t>
+  </si>
+  <si>
+    <t>532.6100</t>
+  </si>
+  <si>
+    <t>1760700.00</t>
+  </si>
+  <si>
+    <t>11.37</t>
+  </si>
+  <si>
+    <t>2021-01-01</t>
+  </si>
+  <si>
+    <t>538.6400</t>
+  </si>
+  <si>
+    <t>560.0000</t>
+  </si>
+  <si>
+    <t>509.8900</t>
+  </si>
+  <si>
+    <t>517.9000</t>
+  </si>
+  <si>
+    <t>2048900.00</t>
+  </si>
+  <si>
+    <t>2021-02-01</t>
+  </si>
+  <si>
+    <t>520.8600</t>
+  </si>
+  <si>
+    <t>524.8400</t>
+  </si>
+  <si>
+    <t>437.7500</t>
+  </si>
+  <si>
+    <t>445.2100</t>
+  </si>
+  <si>
+    <t>1727600.00</t>
+  </si>
+  <si>
+    <t>-14.04</t>
+  </si>
+  <si>
+    <t>2021-03-01</t>
+  </si>
+  <si>
+    <t>449.1300</t>
+  </si>
+  <si>
+    <t>481.4400</t>
+  </si>
+  <si>
+    <t>417.4100</t>
+  </si>
+  <si>
+    <t>459.8200</t>
+  </si>
+  <si>
+    <t>2475800.00</t>
+  </si>
+  <si>
+    <t>3.28</t>
+  </si>
+  <si>
+    <t>2021-04-01</t>
+  </si>
+  <si>
+    <t>460.1600</t>
+  </si>
+  <si>
+    <t>487.3500</t>
+  </si>
+  <si>
+    <t>455.8800</t>
+  </si>
+  <si>
+    <t>476.6100</t>
+  </si>
+  <si>
+    <t>1637300.00</t>
+  </si>
+  <si>
+    <t>3.65</t>
+  </si>
+  <si>
+    <t>2021-05-01</t>
+  </si>
+  <si>
+    <t>479.6000</t>
+  </si>
+  <si>
+    <t>508.0000</t>
+  </si>
+  <si>
+    <t>469.9800</t>
+  </si>
+  <si>
+    <t>491.3400</t>
+  </si>
+  <si>
+    <t>1641300.00</t>
+  </si>
+  <si>
+    <t>3.09</t>
+  </si>
+  <si>
+    <t>2021-06-01</t>
+  </si>
+  <si>
+    <t>491.6100</t>
+  </si>
+  <si>
+    <t>504.5900</t>
+  </si>
+  <si>
+    <t>460.4800</t>
+  </si>
+  <si>
+    <t>474.5000</t>
+  </si>
+  <si>
+    <t>1978700.00</t>
+  </si>
+  <si>
+    <t>-3.43</t>
+  </si>
+  <si>
+    <t>2021-07-01</t>
+  </si>
+  <si>
+    <t>474.0000</t>
+  </si>
+  <si>
+    <t>500.0000</t>
+  </si>
+  <si>
+    <t>456.1700</t>
+  </si>
+  <si>
+    <t>476.0200</t>
+  </si>
+  <si>
+    <t>2151400.00</t>
+  </si>
+  <si>
+    <t>0.32</t>
+  </si>
+  <si>
+    <t>2021-08-01</t>
+  </si>
+  <si>
+    <t>475.8100</t>
+  </si>
+  <si>
+    <t>483.4000</t>
+  </si>
+  <si>
+    <t>449.0000</t>
+  </si>
+  <si>
+    <t>476.7000</t>
+  </si>
+  <si>
+    <t>1888400.00</t>
+  </si>
+  <si>
+    <t>0.14</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>477.3700</t>
+  </si>
+  <si>
+    <t>487.9000</t>
+  </si>
+  <si>
+    <t>461.7000</t>
+  </si>
+  <si>
+    <t>465.1200</t>
+  </si>
+  <si>
+    <t>1820400.00</t>
+  </si>
+  <si>
+    <t>2021-10-01</t>
+  </si>
+  <si>
+    <t>466.3800</t>
+  </si>
+  <si>
+    <t>492.0600</t>
+  </si>
+  <si>
+    <t>403.0000</t>
+  </si>
+  <si>
+    <t>482.2500</t>
+  </si>
+  <si>
+    <t>2253300.00</t>
+  </si>
+  <si>
+    <t>3.68</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>482.6800</t>
+  </si>
+  <si>
+    <t>507.6700</t>
+  </si>
+  <si>
+    <t>464.8800</t>
+  </si>
+  <si>
+    <t>465.4900</t>
+  </si>
+  <si>
+    <t>1746800.00</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>470.0000</t>
+  </si>
+  <si>
+    <t>539.8700</t>
+  </si>
+  <si>
+    <t>466.6800</t>
+  </si>
+  <si>
+    <t>529.0400</t>
+  </si>
+  <si>
+    <t>1889700.00</t>
+  </si>
+  <si>
+    <t>13.65</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>528.6300</t>
+  </si>
+  <si>
+    <t>530.7200</t>
+  </si>
+  <si>
+    <t>448.7300</t>
+  </si>
+  <si>
+    <t>953600.00</t>
+  </si>
+  <si>
+    <t>-11.37</t>
+  </si>
+  <si>
+    <t>2022-02-01</t>
+  </si>
+  <si>
+    <t>471.2600</t>
+  </si>
+  <si>
+    <t>486.7800</t>
+  </si>
+  <si>
+    <t>445.4600</t>
+  </si>
+  <si>
+    <t>478.2900</t>
+  </si>
+  <si>
+    <t>968300.00</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>475.7800</t>
+  </si>
+  <si>
+    <t>512.5400</t>
+  </si>
+  <si>
+    <t>458.6500</t>
+  </si>
+  <si>
+    <t>506.5500</t>
+  </si>
+  <si>
+    <t>1443700.00</t>
+  </si>
+  <si>
+    <t>2022-04-01</t>
+  </si>
+  <si>
+    <t>507.0400</t>
+  </si>
+  <si>
+    <t>525.3900</t>
+  </si>
+  <si>
+    <t>472.9900</t>
+  </si>
+  <si>
+    <t>491.3900</t>
+  </si>
+  <si>
+    <t>1356200.00</t>
+  </si>
+  <si>
+    <t>-2.99</t>
+  </si>
+  <si>
+    <t>2022-05-01</t>
+  </si>
+  <si>
+    <t>492.3300</t>
+  </si>
+  <si>
+    <t>512.0500</t>
+  </si>
+  <si>
+    <t>476.3400</t>
+  </si>
+  <si>
+    <t>484.4000</t>
+  </si>
+  <si>
+    <t>1465100.00</t>
+  </si>
+  <si>
+    <t>-1.42</t>
+  </si>
+  <si>
+    <t>2022-06-01</t>
+  </si>
+  <si>
+    <t>486.1400</t>
+  </si>
+  <si>
+    <t>487.2800</t>
+  </si>
+  <si>
+    <t>434.8200</t>
+  </si>
+  <si>
+    <t>469.3900</t>
+  </si>
+  <si>
+    <t>1488600.00</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>468.8100</t>
+  </si>
+  <si>
+    <t>528.7200</t>
+  </si>
+  <si>
+    <t>466.1000</t>
+  </si>
+  <si>
+    <t>481.0900</t>
+  </si>
+  <si>
+    <t>1322600.00</t>
+  </si>
+  <si>
+    <t>2.49</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>482.3000</t>
+  </si>
+  <si>
+    <t>497.4200</t>
+  </si>
+  <si>
+    <t>467.7600</t>
+  </si>
+  <si>
+    <t>476.1900</t>
+  </si>
+  <si>
+    <t>1280900.00</t>
+  </si>
+  <si>
+    <t>-1.02</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>473.2800</t>
+  </si>
+  <si>
+    <t>487.9300</t>
+  </si>
+  <si>
+    <t>435.5700</t>
+  </si>
+  <si>
+    <t>436.5600</t>
+  </si>
+  <si>
+    <t>1666800.00</t>
+  </si>
+  <si>
+    <t>-8.32</t>
+  </si>
+  <si>
+    <t>2022-10-01</t>
+  </si>
+  <si>
+    <t>439.1900</t>
+  </si>
+  <si>
+    <t>474.5700</t>
+  </si>
+  <si>
+    <t>430.1600</t>
+  </si>
+  <si>
+    <t>466.8700</t>
+  </si>
+  <si>
+    <t>1759200.00</t>
+  </si>
+  <si>
+    <t>6.94</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>458.7400</t>
+  </si>
+  <si>
+    <t>523.9600</t>
+  </si>
+  <si>
+    <t>520.0000</t>
+  </si>
+  <si>
+    <t>2022000.00</t>
+  </si>
+  <si>
+    <t>2022-12-01</t>
+  </si>
+  <si>
+    <t>523.9400</t>
+  </si>
+  <si>
+    <t>525.8900</t>
+  </si>
+  <si>
+    <t>497.1100</t>
+  </si>
+  <si>
+    <t>510.4300</t>
+  </si>
+  <si>
+    <t>1560500.00</t>
+  </si>
+  <si>
+    <t>-1.84</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>513.1500</t>
+  </si>
+  <si>
+    <t>515.5500</t>
+  </si>
+  <si>
+    <t>481.9900</t>
+  </si>
+  <si>
+    <t>505.1400</t>
+  </si>
+  <si>
+    <t>1333200.00</t>
+  </si>
+  <si>
+    <t>-1.04</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>501.5400</t>
+  </si>
+  <si>
+    <t>539.1300</t>
+  </si>
+  <si>
+    <t>490.8700</t>
+  </si>
+  <si>
+    <t>521.5800</t>
+  </si>
+  <si>
+    <t>1686000.00</t>
+  </si>
+  <si>
+    <t>3.25</t>
+  </si>
+  <si>
+    <t>2023-03-01</t>
+  </si>
+  <si>
+    <t>519.3200</t>
+  </si>
+  <si>
+    <t>538.7500</t>
+  </si>
+  <si>
+    <t>499.2200</t>
+  </si>
+  <si>
+    <t>537.7500</t>
+  </si>
+  <si>
+    <t>1616700.00</t>
+  </si>
+  <si>
+    <t>3.10</t>
+  </si>
+  <si>
+    <t>2023-04-01</t>
+  </si>
+  <si>
+    <t>540.7500</t>
+  </si>
+  <si>
+    <t>570.1700</t>
+  </si>
+  <si>
+    <t>535.7300</t>
+  </si>
+  <si>
+    <t>551.2500</t>
+  </si>
+  <si>
+    <t>1155900.00</t>
+  </si>
+  <si>
+    <t>2023-05-01</t>
+  </si>
+  <si>
+    <t>550.2700</t>
+  </si>
+  <si>
+    <t>555.1700</t>
+  </si>
+  <si>
+    <t>526.5500</t>
+  </si>
+  <si>
+    <t>533.7700</t>
+  </si>
+  <si>
+    <t>1396600.00</t>
+  </si>
+  <si>
+    <t>-3.17</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>536.3100</t>
+  </si>
+  <si>
+    <t>553.0600</t>
+  </si>
+  <si>
+    <t>530.0500</t>
+  </si>
+  <si>
+    <t>541.6700</t>
+  </si>
+  <si>
+    <t>1584400.00</t>
+  </si>
+  <si>
+    <t>1.48</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>538.0400</t>
+  </si>
+  <si>
+    <t>574.6600</t>
+  </si>
+  <si>
+    <t>507.3400</t>
+  </si>
+  <si>
+    <t>521.0900</t>
+  </si>
+  <si>
+    <t>1585600.00</t>
+  </si>
+  <si>
+    <t>-3.80</t>
+  </si>
+  <si>
+    <t>2023-08-01</t>
+  </si>
+  <si>
+    <t>521.7300</t>
+  </si>
+  <si>
+    <t>525.8700</t>
+  </si>
+  <si>
+    <t>497.7000</t>
+  </si>
+  <si>
+    <t>511.4400</t>
+  </si>
+  <si>
+    <t>1538600.00</t>
+  </si>
+  <si>
+    <t>-1.85</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>512.9400</t>
+  </si>
+  <si>
+    <t>522.3900</t>
+  </si>
+  <si>
+    <t>492.8400</t>
+  </si>
+  <si>
+    <t>519.7000</t>
+  </si>
+  <si>
+    <t>1427200.00</t>
+  </si>
+  <si>
+    <t>1.62</t>
+  </si>
+  <si>
+    <t>2023-10-01</t>
+  </si>
+  <si>
+    <t>510.5000</t>
+  </si>
+  <si>
+    <t>568.7600</t>
+  </si>
+  <si>
+    <t>497.3700</t>
+  </si>
+  <si>
+    <t>562.6500</t>
+  </si>
+  <si>
+    <t>1587300.00</t>
+  </si>
+  <si>
+    <t>8.26</t>
+  </si>
+  <si>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>559.3400</t>
+  </si>
+  <si>
+    <t>590.5800</t>
+  </si>
+  <si>
+    <t>559.0000</t>
+  </si>
+  <si>
+    <t>567.0000</t>
+  </si>
+  <si>
+    <t>1779300.00</t>
+  </si>
+  <si>
+    <t>0.77</t>
+  </si>
+  <si>
     <t>2023-12-01</t>
   </si>
   <si>
-    <t>586.1200</t>
+    <t>568.2900</t>
   </si>
   <si>
     <t>596.9100</t>
   </si>
   <si>
-    <t>573.3900</t>
+    <t>566.1000</t>
   </si>
   <si>
     <t>584.7500</t>
   </si>
   <si>
-    <t>813100.00</t>
-[...2 lines deleted...]
-    <t>0.00</t>
+    <t>1375000.00</t>
+  </si>
+  <si>
+    <t>3.13</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>583.4800</t>
   </si>
   <si>
     <t>610.3500</t>
   </si>
   <si>
     <t>564.1000</t>
   </si>
   <si>
     <t>592.7900</t>
   </si>
   <si>
     <t>1545300.00</t>
   </si>
   <si>
-    <t>1.37</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-02-01</t>
   </si>
   <si>
     <t>591.7000</t>
   </si>
   <si>
     <t>649.9000</t>
   </si>
   <si>
     <t>569.0700</t>
   </si>
   <si>
     <t>626.1300</t>
   </si>
   <si>
     <t>1874700.00</t>
   </si>
   <si>
     <t>5.62</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
     <t>605.0000</t>
@@ -148,53 +9277,50 @@
   <si>
     <t>1683700.00</t>
   </si>
   <si>
     <t>-11.52</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
     <t>565.9800</t>
   </si>
   <si>
     <t>583.6300</t>
   </si>
   <si>
     <t>537.2900</t>
   </si>
   <si>
     <t>554.3700</t>
   </si>
   <si>
     <t>1771400.00</t>
   </si>
   <si>
-    <t>-2.40</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>555.0000</t>
   </si>
   <si>
     <t>557.7000</t>
   </si>
   <si>
     <t>529.8400</t>
   </si>
   <si>
     <t>542.5800</t>
   </si>
   <si>
     <t>1830900.00</t>
   </si>
   <si>
     <t>-2.13</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>544.9300</t>
@@ -211,53 +9337,50 @@
   <si>
     <t>2340800.00</t>
   </si>
   <si>
     <t>5.08</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>573.6600</t>
   </si>
   <si>
     <t>593.8600</t>
   </si>
   <si>
     <t>565.6300</t>
   </si>
   <si>
     <t>586.1700</t>
   </si>
   <si>
     <t>1863100.00</t>
   </si>
   <si>
-    <t>2.81</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>587.4800</t>
   </si>
   <si>
     <t>605.0300</t>
   </si>
   <si>
     <t>558.4100</t>
   </si>
   <si>
     <t>600.9700</t>
   </si>
   <si>
     <t>1309900.00</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>602.7500</t>
   </si>
   <si>
     <t>615.6500</t>
@@ -271,134 +9394,125 @@
   <si>
     <t>2073600.00</t>
   </si>
   <si>
     <t>-10.11</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
     <t>537.7900</t>
   </si>
   <si>
     <t>581.7800</t>
   </si>
   <si>
     <t>523.3300</t>
   </si>
   <si>
     <t>572.3900</t>
   </si>
   <si>
     <t>1996200.00</t>
   </si>
   <si>
-    <t>5.95</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-12-01</t>
   </si>
   <si>
     <t>573.6000</t>
   </si>
   <si>
     <t>512.1200</t>
   </si>
   <si>
     <t>529.8000</t>
   </si>
   <si>
     <t>2175500.00</t>
   </si>
   <si>
-    <t>-7.44</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>533.2700</t>
   </si>
   <si>
     <t>577.3000</t>
   </si>
   <si>
     <t>520.1600</t>
   </si>
   <si>
     <t>562.0000</t>
   </si>
   <si>
-    <t>1834500.00</t>
+    <t>1906400.00</t>
   </si>
   <si>
     <t>6.08</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>557.5300</t>
   </si>
   <si>
     <t>603.4300</t>
   </si>
   <si>
     <t>537.6200</t>
   </si>
   <si>
     <t>600.8000</t>
   </si>
   <si>
     <t>1845900.00</t>
   </si>
   <si>
     <t>6.90</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
     <t>599.6100</t>
   </si>
   <si>
     <t>620.0000</t>
   </si>
   <si>
     <t>585.6600</t>
   </si>
   <si>
     <t>615.3200</t>
   </si>
   <si>
     <t>2707800.00</t>
   </si>
   <si>
-    <t>2.42</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>617.0000</t>
   </si>
   <si>
     <t>623.6100</t>
   </si>
   <si>
     <t>537.2300</t>
   </si>
   <si>
     <t>581.5100</t>
   </si>
   <si>
     <t>3002000.00</t>
   </si>
   <si>
     <t>-5.49</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>575.2100</t>
@@ -514,53 +9628,50 @@
   <si>
     <t>426.6700</t>
   </si>
   <si>
     <t>431.3000</t>
   </si>
   <si>
     <t>4827400.00</t>
   </si>
   <si>
     <t>-3.67</t>
   </si>
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
     <t>430.9700</t>
   </si>
   <si>
     <t>455.1400</t>
   </si>
   <si>
     <t>421.5800</t>
   </si>
   <si>
-    <t>439.1900</t>
-[...1 lines deleted...]
-  <si>
     <t>2792700.00</t>
   </si>
   <si>
     <t>1.83</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>439.1200</t>
   </si>
   <si>
     <t>444.6100</t>
   </si>
   <si>
     <t>410.4900</t>
   </si>
   <si>
     <t>427.8600</t>
   </si>
   <si>
     <t>3044200.00</t>
   </si>
   <si>
     <t>-2.58</t>
@@ -574,60 +9685,99 @@
   <si>
     <t>459.5500</t>
   </si>
   <si>
     <t>421.0700</t>
   </si>
   <si>
     <t>427.1400</t>
   </si>
   <si>
     <t>3160300.00</t>
   </si>
   <si>
     <t>-0.17</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>428.3200</t>
   </si>
   <si>
     <t>481.3800</t>
   </si>
   <si>
-    <t>422.4800</t>
-[...8 lines deleted...]
-    <t>10.53</t>
+    <t>385.0000</t>
+  </si>
+  <si>
+    <t>410.0100</t>
+  </si>
+  <si>
+    <t>4203100.00</t>
+  </si>
+  <si>
+    <t>-4.01</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>409.7900</t>
+  </si>
+  <si>
+    <t>424.8500</t>
+  </si>
+  <si>
+    <t>365.2100</t>
+  </si>
+  <si>
+    <t>377.7400</t>
+  </si>
+  <si>
+    <t>6631800.00</t>
+  </si>
+  <si>
+    <t>-7.87</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>378.7400</t>
+  </si>
+  <si>
+    <t>380.9200</t>
+  </si>
+  <si>
+    <t>371.5200</t>
+  </si>
+  <si>
+    <t>380.6000</t>
+  </si>
+  <si>
+    <t>388500.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -964,51 +10114,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G28"/>
+  <dimension ref="A1:G637"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1018,641 +10168,14648 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
+      <c r="G5" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" t="s">
         <v>34</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G7" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="C10" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E10" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F10" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="G10" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="E11" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F11" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E12" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="F12" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="G12" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="E13" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="F13" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="G13" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="E14" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="F14" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="G14" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="B15" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="C15" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="E15" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="G15" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="E16" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="F16" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="G16" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="B17" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="C17" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="D17" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="E17" t="s">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="F17" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="G17" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="B18" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="D18" t="s">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="E18" t="s">
-        <v>119</v>
+        <v>92</v>
       </c>
       <c r="F18" t="s">
-        <v>120</v>
+        <v>93</v>
       </c>
       <c r="G18" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="B19" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="C19" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="D19" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
       <c r="E19" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="F19" t="s">
-        <v>127</v>
+        <v>98</v>
       </c>
       <c r="G19" t="s">
-        <v>128</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>100</v>
       </c>
       <c r="B20" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="C20" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="D20" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
       <c r="E20" t="s">
-        <v>133</v>
+        <v>103</v>
       </c>
       <c r="F20" t="s">
-        <v>134</v>
+        <v>104</v>
       </c>
       <c r="G20" t="s">
-        <v>135</v>
+        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>106</v>
       </c>
       <c r="B21" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="C21" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="D21" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="E21" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="F21" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="G21" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="B22" t="s">
-        <v>144</v>
+        <v>108</v>
       </c>
       <c r="C22" t="s">
-        <v>145</v>
+        <v>112</v>
       </c>
       <c r="D22" t="s">
-        <v>146</v>
+        <v>113</v>
       </c>
       <c r="E22" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="F22" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="G22" t="s">
-        <v>149</v>
+        <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="B23" t="s">
-        <v>151</v>
+        <v>117</v>
       </c>
       <c r="C23" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="D23" t="s">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="E23" t="s">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="F23" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="G23" t="s">
-        <v>156</v>
+        <v>121</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>122</v>
       </c>
       <c r="B24" t="s">
-        <v>158</v>
+        <v>119</v>
       </c>
       <c r="C24" t="s">
-        <v>159</v>
+        <v>123</v>
       </c>
       <c r="D24" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>162</v>
+        <v>124</v>
       </c>
       <c r="G24" t="s">
-        <v>163</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>126</v>
       </c>
       <c r="B25" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="C25" t="s">
-        <v>166</v>
+        <v>91</v>
       </c>
       <c r="D25" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
       <c r="E25" t="s">
-        <v>168</v>
+        <v>119</v>
       </c>
       <c r="F25" t="s">
-        <v>169</v>
+        <v>127</v>
       </c>
       <c r="G25" t="s">
-        <v>170</v>
+        <v>121</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="B26" t="s">
-        <v>172</v>
+        <v>129</v>
       </c>
       <c r="C26" t="s">
-        <v>173</v>
+        <v>62</v>
       </c>
       <c r="D26" t="s">
-        <v>174</v>
+        <v>129</v>
       </c>
       <c r="E26" t="s">
-        <v>175</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>176</v>
+        <v>130</v>
       </c>
       <c r="G26" t="s">
-        <v>177</v>
+        <v>131</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>132</v>
       </c>
       <c r="B27" t="s">
-        <v>179</v>
+        <v>133</v>
       </c>
       <c r="C27" t="s">
-        <v>180</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="E27" t="s">
-        <v>182</v>
+        <v>135</v>
       </c>
       <c r="F27" t="s">
-        <v>183</v>
+        <v>136</v>
       </c>
       <c r="G27" t="s">
-        <v>184</v>
+        <v>137</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>138</v>
+      </c>
+      <c r="B28" t="s">
+        <v>135</v>
+      </c>
+      <c r="C28" t="s">
+        <v>139</v>
+      </c>
+      <c r="D28" t="s">
+        <v>140</v>
+      </c>
+      <c r="E28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" t="s">
+        <v>141</v>
+      </c>
+      <c r="G28" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>143</v>
+      </c>
+      <c r="B29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" t="s">
+        <v>144</v>
+      </c>
+      <c r="D29" t="s">
+        <v>145</v>
+      </c>
+      <c r="E29" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" t="s">
+        <v>146</v>
+      </c>
+      <c r="G29" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" t="s">
+        <v>149</v>
+      </c>
+      <c r="D30" t="s">
+        <v>145</v>
+      </c>
+      <c r="E30" t="s">
+        <v>150</v>
+      </c>
+      <c r="F30" t="s">
+        <v>151</v>
+      </c>
+      <c r="G30" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>153</v>
+      </c>
+      <c r="B31" t="s">
+        <v>150</v>
+      </c>
+      <c r="C31" t="s">
+        <v>154</v>
+      </c>
+      <c r="D31" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" t="s">
+        <v>53</v>
+      </c>
+      <c r="F31" t="s">
+        <v>155</v>
+      </c>
+      <c r="G31" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B32" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" t="s">
+        <v>55</v>
+      </c>
+      <c r="E32" t="s">
+        <v>144</v>
+      </c>
+      <c r="F32" t="s">
+        <v>158</v>
+      </c>
+      <c r="G32" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B33" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" t="s">
+        <v>154</v>
+      </c>
+      <c r="D33" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F33" t="s">
+        <v>161</v>
+      </c>
+      <c r="G33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>163</v>
+      </c>
+      <c r="B34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" t="s">
+        <v>55</v>
+      </c>
+      <c r="E34" t="s">
+        <v>164</v>
+      </c>
+      <c r="F34" t="s">
+        <v>165</v>
+      </c>
+      <c r="G34" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>167</v>
+      </c>
+      <c r="B35" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" t="s">
+        <v>168</v>
+      </c>
+      <c r="D35" t="s">
+        <v>139</v>
+      </c>
+      <c r="E35" t="s">
+        <v>66</v>
+      </c>
+      <c r="F35" t="s">
+        <v>169</v>
+      </c>
+      <c r="G35" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>171</v>
+      </c>
+      <c r="B36" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" t="s">
+        <v>172</v>
+      </c>
+      <c r="D36" t="s">
+        <v>173</v>
+      </c>
+      <c r="E36" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" t="s">
+        <v>174</v>
+      </c>
+      <c r="G36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>176</v>
+      </c>
+      <c r="B37" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" t="s">
+        <v>172</v>
+      </c>
+      <c r="D37" t="s">
+        <v>177</v>
+      </c>
+      <c r="E37" t="s">
+        <v>178</v>
+      </c>
+      <c r="F37" t="s">
+        <v>179</v>
+      </c>
+      <c r="G37" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>181</v>
+      </c>
+      <c r="B38" t="s">
+        <v>178</v>
+      </c>
+      <c r="C38" t="s">
+        <v>182</v>
+      </c>
+      <c r="D38" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" t="s">
+        <v>62</v>
+      </c>
+      <c r="F38" t="s">
+        <v>183</v>
+      </c>
+      <c r="G38" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
         <v>185</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" t="s">
+        <v>71</v>
+      </c>
+      <c r="D39" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" t="s">
+        <v>135</v>
+      </c>
+      <c r="F39" t="s">
         <v>186</v>
       </c>
-      <c r="C28" t="s">
+      <c r="G39" t="s">
         <v>187</v>
       </c>
-      <c r="D28" t="s">
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>188</v>
       </c>
-      <c r="E28" t="s">
+      <c r="B40" t="s">
+        <v>135</v>
+      </c>
+      <c r="C40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40" t="s">
+        <v>135</v>
+      </c>
+      <c r="E40" t="s">
+        <v>164</v>
+      </c>
+      <c r="F40" t="s">
         <v>189</v>
       </c>
-      <c r="F28" t="s">
+      <c r="G40" t="s">
         <v>190</v>
       </c>
-      <c r="G28" t="s">
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
         <v>191</v>
+      </c>
+      <c r="B41" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" t="s">
+        <v>192</v>
+      </c>
+      <c r="D41" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" t="s">
+        <v>164</v>
+      </c>
+      <c r="F41" t="s">
+        <v>193</v>
+      </c>
+      <c r="G41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B42" t="s">
+        <v>164</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" t="s">
+        <v>173</v>
+      </c>
+      <c r="E42" t="s">
+        <v>173</v>
+      </c>
+      <c r="F42" t="s">
+        <v>195</v>
+      </c>
+      <c r="G42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>197</v>
+      </c>
+      <c r="B43" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" t="s">
+        <v>164</v>
+      </c>
+      <c r="D43" t="s">
+        <v>198</v>
+      </c>
+      <c r="E43" t="s">
+        <v>199</v>
+      </c>
+      <c r="F43" t="s">
+        <v>200</v>
+      </c>
+      <c r="G43" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>202</v>
+      </c>
+      <c r="B44" t="s">
+        <v>199</v>
+      </c>
+      <c r="C44" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" t="s">
+        <v>203</v>
+      </c>
+      <c r="F44" t="s">
+        <v>204</v>
+      </c>
+      <c r="G44" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>206</v>
+      </c>
+      <c r="B45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C45" t="s">
+        <v>207</v>
+      </c>
+      <c r="D45" t="s">
+        <v>67</v>
+      </c>
+      <c r="E45" t="s">
+        <v>66</v>
+      </c>
+      <c r="F45" t="s">
+        <v>208</v>
+      </c>
+      <c r="G45" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>210</v>
+      </c>
+      <c r="B46" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" t="s">
+        <v>43</v>
+      </c>
+      <c r="D46" t="s">
+        <v>177</v>
+      </c>
+      <c r="E46" t="s">
+        <v>177</v>
+      </c>
+      <c r="F46" t="s">
+        <v>211</v>
+      </c>
+      <c r="G46" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>213</v>
+      </c>
+      <c r="B47" t="s">
+        <v>177</v>
+      </c>
+      <c r="C47" t="s">
+        <v>214</v>
+      </c>
+      <c r="D47" t="s">
+        <v>139</v>
+      </c>
+      <c r="E47" t="s">
+        <v>192</v>
+      </c>
+      <c r="F47" t="s">
+        <v>215</v>
+      </c>
+      <c r="G47" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>217</v>
+      </c>
+      <c r="B48" t="s">
+        <v>56</v>
+      </c>
+      <c r="C48" t="s">
+        <v>60</v>
+      </c>
+      <c r="D48" t="s">
+        <v>177</v>
+      </c>
+      <c r="E48" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" t="s">
+        <v>218</v>
+      </c>
+      <c r="G48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>219</v>
+      </c>
+      <c r="B49" t="s">
+        <v>192</v>
+      </c>
+      <c r="C49" t="s">
+        <v>54</v>
+      </c>
+      <c r="D49" t="s">
+        <v>192</v>
+      </c>
+      <c r="E49" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" t="s">
+        <v>221</v>
+      </c>
+      <c r="G49" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>223</v>
+      </c>
+      <c r="B50" t="s">
+        <v>220</v>
+      </c>
+      <c r="C50" t="s">
+        <v>224</v>
+      </c>
+      <c r="D50" t="s">
+        <v>207</v>
+      </c>
+      <c r="E50" t="s">
+        <v>172</v>
+      </c>
+      <c r="F50" t="s">
+        <v>225</v>
+      </c>
+      <c r="G50" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>227</v>
+      </c>
+      <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" t="s">
+        <v>228</v>
+      </c>
+      <c r="D51" t="s">
+        <v>214</v>
+      </c>
+      <c r="E51" t="s">
+        <v>229</v>
+      </c>
+      <c r="F51" t="s">
+        <v>230</v>
+      </c>
+      <c r="G51" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>232</v>
+      </c>
+      <c r="B52" t="s">
+        <v>229</v>
+      </c>
+      <c r="C52" t="s">
+        <v>228</v>
+      </c>
+      <c r="D52" t="s">
+        <v>214</v>
+      </c>
+      <c r="E52" t="s">
+        <v>214</v>
+      </c>
+      <c r="F52" t="s">
+        <v>233</v>
+      </c>
+      <c r="G52" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>235</v>
+      </c>
+      <c r="B53" t="s">
+        <v>214</v>
+      </c>
+      <c r="C53" t="s">
+        <v>43</v>
+      </c>
+      <c r="D53" t="s">
+        <v>56</v>
+      </c>
+      <c r="E53" t="s">
+        <v>66</v>
+      </c>
+      <c r="F53" t="s">
+        <v>236</v>
+      </c>
+      <c r="G53" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>238</v>
+      </c>
+      <c r="B54" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54" t="s">
+        <v>172</v>
+      </c>
+      <c r="D54" t="s">
+        <v>56</v>
+      </c>
+      <c r="E54" t="s">
+        <v>214</v>
+      </c>
+      <c r="F54" t="s">
+        <v>239</v>
+      </c>
+      <c r="G54" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>241</v>
+      </c>
+      <c r="B55" t="s">
+        <v>60</v>
+      </c>
+      <c r="C55" t="s">
+        <v>228</v>
+      </c>
+      <c r="D55" t="s">
+        <v>71</v>
+      </c>
+      <c r="E55" t="s">
+        <v>182</v>
+      </c>
+      <c r="F55" t="s">
+        <v>242</v>
+      </c>
+      <c r="G55" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>244</v>
+      </c>
+      <c r="B56" t="s">
+        <v>182</v>
+      </c>
+      <c r="C56" t="s">
+        <v>172</v>
+      </c>
+      <c r="D56" t="s">
+        <v>182</v>
+      </c>
+      <c r="E56" t="s">
+        <v>214</v>
+      </c>
+      <c r="F56" t="s">
+        <v>245</v>
+      </c>
+      <c r="G56" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>247</v>
+      </c>
+      <c r="B57" t="s">
+        <v>214</v>
+      </c>
+      <c r="C57" t="s">
+        <v>248</v>
+      </c>
+      <c r="D57" t="s">
+        <v>214</v>
+      </c>
+      <c r="E57" t="s">
+        <v>168</v>
+      </c>
+      <c r="F57" t="s">
+        <v>249</v>
+      </c>
+      <c r="G57" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>251</v>
+      </c>
+      <c r="B58" t="s">
+        <v>168</v>
+      </c>
+      <c r="C58" t="s">
+        <v>224</v>
+      </c>
+      <c r="D58" t="s">
+        <v>207</v>
+      </c>
+      <c r="E58" t="s">
+        <v>252</v>
+      </c>
+      <c r="F58" t="s">
+        <v>253</v>
+      </c>
+      <c r="G58" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>255</v>
+      </c>
+      <c r="B59" t="s">
+        <v>252</v>
+      </c>
+      <c r="C59" t="s">
+        <v>256</v>
+      </c>
+      <c r="D59" t="s">
+        <v>252</v>
+      </c>
+      <c r="E59" t="s">
+        <v>257</v>
+      </c>
+      <c r="F59" t="s">
+        <v>258</v>
+      </c>
+      <c r="G59" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>260</v>
+      </c>
+      <c r="B60" t="s">
+        <v>257</v>
+      </c>
+      <c r="C60" t="s">
+        <v>224</v>
+      </c>
+      <c r="D60" t="s">
+        <v>228</v>
+      </c>
+      <c r="E60" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" t="s">
+        <v>261</v>
+      </c>
+      <c r="G60" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>263</v>
+      </c>
+      <c r="B61" t="s">
+        <v>168</v>
+      </c>
+      <c r="C61" t="s">
+        <v>224</v>
+      </c>
+      <c r="D61" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" t="s">
+        <v>43</v>
+      </c>
+      <c r="F61" t="s">
+        <v>264</v>
+      </c>
+      <c r="G61" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>266</v>
+      </c>
+      <c r="B62" t="s">
+        <v>252</v>
+      </c>
+      <c r="C62" t="s">
+        <v>267</v>
+      </c>
+      <c r="D62" t="s">
+        <v>207</v>
+      </c>
+      <c r="E62" t="s">
+        <v>228</v>
+      </c>
+      <c r="F62" t="s">
+        <v>268</v>
+      </c>
+      <c r="G62" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>270</v>
+      </c>
+      <c r="B63" t="s">
+        <v>228</v>
+      </c>
+      <c r="C63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63" t="s">
+        <v>172</v>
+      </c>
+      <c r="E63" t="s">
+        <v>220</v>
+      </c>
+      <c r="F63" t="s">
+        <v>271</v>
+      </c>
+      <c r="G63" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>273</v>
+      </c>
+      <c r="B64" t="s">
+        <v>220</v>
+      </c>
+      <c r="C64" t="s">
+        <v>274</v>
+      </c>
+      <c r="D64" t="s">
+        <v>257</v>
+      </c>
+      <c r="E64" t="s">
+        <v>256</v>
+      </c>
+      <c r="F64" t="s">
+        <v>275</v>
+      </c>
+      <c r="G64" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>277</v>
+      </c>
+      <c r="B65" t="s">
+        <v>54</v>
+      </c>
+      <c r="C65" t="s">
+        <v>278</v>
+      </c>
+      <c r="D65" t="s">
+        <v>54</v>
+      </c>
+      <c r="E65" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" t="s">
+        <v>200</v>
+      </c>
+      <c r="G65" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" t="s">
+        <v>31</v>
+      </c>
+      <c r="D66" t="s">
+        <v>16</v>
+      </c>
+      <c r="E66" t="s">
+        <v>16</v>
+      </c>
+      <c r="F66" t="s">
+        <v>236</v>
+      </c>
+      <c r="G66" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>281</v>
+      </c>
+      <c r="B67" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" t="s">
+        <v>22</v>
+      </c>
+      <c r="D67" t="s">
+        <v>16</v>
+      </c>
+      <c r="E67" t="s">
+        <v>282</v>
+      </c>
+      <c r="F67" t="s">
+        <v>283</v>
+      </c>
+      <c r="G67" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>285</v>
+      </c>
+      <c r="B68" t="s">
+        <v>282</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" t="s">
+        <v>282</v>
+      </c>
+      <c r="E68" t="s">
+        <v>27</v>
+      </c>
+      <c r="F68" t="s">
+        <v>286</v>
+      </c>
+      <c r="G68" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>288</v>
+      </c>
+      <c r="B69" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" t="s">
+        <v>289</v>
+      </c>
+      <c r="D69" t="s">
+        <v>27</v>
+      </c>
+      <c r="E69" t="s">
+        <v>37</v>
+      </c>
+      <c r="F69" t="s">
+        <v>74</v>
+      </c>
+      <c r="G69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>291</v>
+      </c>
+      <c r="B70" t="s">
+        <v>41</v>
+      </c>
+      <c r="C70" t="s">
+        <v>292</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" t="s">
+        <v>293</v>
+      </c>
+      <c r="G70" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>295</v>
+      </c>
+      <c r="B71" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" t="s">
+        <v>296</v>
+      </c>
+      <c r="D71" t="s">
+        <v>248</v>
+      </c>
+      <c r="E71" t="s">
+        <v>248</v>
+      </c>
+      <c r="F71" t="s">
+        <v>297</v>
+      </c>
+      <c r="G71" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>299</v>
+      </c>
+      <c r="B72" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" t="s">
+        <v>289</v>
+      </c>
+      <c r="D72" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" t="s">
+        <v>37</v>
+      </c>
+      <c r="F72" t="s">
+        <v>300</v>
+      </c>
+      <c r="G72" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>37</v>
+      </c>
+      <c r="C73" t="s">
+        <v>22</v>
+      </c>
+      <c r="D73" t="s">
+        <v>303</v>
+      </c>
+      <c r="E73" t="s">
+        <v>303</v>
+      </c>
+      <c r="F73" t="s">
+        <v>304</v>
+      </c>
+      <c r="G73" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>303</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" t="s">
+        <v>303</v>
+      </c>
+      <c r="E74" t="s">
+        <v>26</v>
+      </c>
+      <c r="F74" t="s">
+        <v>307</v>
+      </c>
+      <c r="G74" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>309</v>
+      </c>
+      <c r="B75" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75" t="s">
+        <v>310</v>
+      </c>
+      <c r="D75" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" t="s">
+        <v>311</v>
+      </c>
+      <c r="F75" t="s">
+        <v>312</v>
+      </c>
+      <c r="G75" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>314</v>
+      </c>
+      <c r="B76" t="s">
+        <v>311</v>
+      </c>
+      <c r="C76" t="s">
+        <v>315</v>
+      </c>
+      <c r="D76" t="s">
+        <v>316</v>
+      </c>
+      <c r="E76" t="s">
+        <v>292</v>
+      </c>
+      <c r="F76" t="s">
+        <v>317</v>
+      </c>
+      <c r="G76" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>319</v>
+      </c>
+      <c r="B77" t="s">
+        <v>292</v>
+      </c>
+      <c r="C77" t="s">
+        <v>320</v>
+      </c>
+      <c r="D77" t="s">
+        <v>41</v>
+      </c>
+      <c r="E77" t="s">
+        <v>41</v>
+      </c>
+      <c r="F77" t="s">
+        <v>321</v>
+      </c>
+      <c r="G77" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>323</v>
+      </c>
+      <c r="B78" t="s">
+        <v>41</v>
+      </c>
+      <c r="C78" t="s">
+        <v>311</v>
+      </c>
+      <c r="D78" t="s">
+        <v>27</v>
+      </c>
+      <c r="E78" t="s">
+        <v>22</v>
+      </c>
+      <c r="F78" t="s">
+        <v>324</v>
+      </c>
+      <c r="G78" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>326</v>
+      </c>
+      <c r="B79" t="s">
+        <v>22</v>
+      </c>
+      <c r="C79" t="s">
+        <v>310</v>
+      </c>
+      <c r="D79" t="s">
+        <v>31</v>
+      </c>
+      <c r="E79" t="s">
+        <v>37</v>
+      </c>
+      <c r="F79" t="s">
+        <v>327</v>
+      </c>
+      <c r="G79" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>329</v>
+      </c>
+      <c r="B80" t="s">
+        <v>37</v>
+      </c>
+      <c r="C80" t="s">
+        <v>296</v>
+      </c>
+      <c r="D80" t="s">
+        <v>31</v>
+      </c>
+      <c r="E80" t="s">
+        <v>41</v>
+      </c>
+      <c r="F80" t="s">
+        <v>330</v>
+      </c>
+      <c r="G80" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>332</v>
+      </c>
+      <c r="B81" t="s">
+        <v>41</v>
+      </c>
+      <c r="C81" t="s">
+        <v>296</v>
+      </c>
+      <c r="D81" t="s">
+        <v>31</v>
+      </c>
+      <c r="E81" t="s">
+        <v>41</v>
+      </c>
+      <c r="F81" t="s">
+        <v>333</v>
+      </c>
+      <c r="G81" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>334</v>
+      </c>
+      <c r="B82" t="s">
+        <v>41</v>
+      </c>
+      <c r="C82" t="s">
+        <v>335</v>
+      </c>
+      <c r="D82" t="s">
+        <v>37</v>
+      </c>
+      <c r="E82" t="s">
+        <v>310</v>
+      </c>
+      <c r="F82" t="s">
+        <v>336</v>
+      </c>
+      <c r="G82" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" t="s">
+        <v>310</v>
+      </c>
+      <c r="C83" t="s">
+        <v>339</v>
+      </c>
+      <c r="D83" t="s">
+        <v>311</v>
+      </c>
+      <c r="E83" t="s">
+        <v>311</v>
+      </c>
+      <c r="F83" t="s">
+        <v>340</v>
+      </c>
+      <c r="G83" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>342</v>
+      </c>
+      <c r="B84" t="s">
+        <v>311</v>
+      </c>
+      <c r="C84" t="s">
+        <v>320</v>
+      </c>
+      <c r="D84" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" t="s">
+        <v>267</v>
+      </c>
+      <c r="F84" t="s">
+        <v>57</v>
+      </c>
+      <c r="G84" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>344</v>
+      </c>
+      <c r="B85" t="s">
+        <v>282</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" t="s">
+        <v>282</v>
+      </c>
+      <c r="E85" t="s">
+        <v>26</v>
+      </c>
+      <c r="F85" t="s">
+        <v>345</v>
+      </c>
+      <c r="G85" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>26</v>
+      </c>
+      <c r="C86" t="s">
+        <v>292</v>
+      </c>
+      <c r="D86" t="s">
+        <v>282</v>
+      </c>
+      <c r="E86" t="s">
+        <v>316</v>
+      </c>
+      <c r="F86" t="s">
+        <v>63</v>
+      </c>
+      <c r="G86" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" t="s">
+        <v>316</v>
+      </c>
+      <c r="C87" t="s">
+        <v>310</v>
+      </c>
+      <c r="D87" t="s">
+        <v>316</v>
+      </c>
+      <c r="E87" t="s">
+        <v>311</v>
+      </c>
+      <c r="F87" t="s">
+        <v>349</v>
+      </c>
+      <c r="G87" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>351</v>
+      </c>
+      <c r="B88" t="s">
+        <v>311</v>
+      </c>
+      <c r="C88" t="s">
+        <v>310</v>
+      </c>
+      <c r="D88" t="s">
+        <v>316</v>
+      </c>
+      <c r="E88" t="s">
+        <v>289</v>
+      </c>
+      <c r="F88" t="s">
+        <v>258</v>
+      </c>
+      <c r="G88" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>353</v>
+      </c>
+      <c r="B89" t="s">
+        <v>296</v>
+      </c>
+      <c r="C89" t="s">
+        <v>310</v>
+      </c>
+      <c r="D89" t="s">
+        <v>296</v>
+      </c>
+      <c r="E89" t="s">
+        <v>278</v>
+      </c>
+      <c r="F89" t="s">
+        <v>354</v>
+      </c>
+      <c r="G89" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>355</v>
+      </c>
+      <c r="B90" t="s">
+        <v>278</v>
+      </c>
+      <c r="C90" t="s">
+        <v>356</v>
+      </c>
+      <c r="D90" t="s">
+        <v>278</v>
+      </c>
+      <c r="E90" t="s">
+        <v>357</v>
+      </c>
+      <c r="F90" t="s">
+        <v>358</v>
+      </c>
+      <c r="G90" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>360</v>
+      </c>
+      <c r="B91" t="s">
+        <v>357</v>
+      </c>
+      <c r="C91" t="s">
+        <v>361</v>
+      </c>
+      <c r="D91" t="s">
+        <v>362</v>
+      </c>
+      <c r="E91" t="s">
+        <v>362</v>
+      </c>
+      <c r="F91" t="s">
+        <v>363</v>
+      </c>
+      <c r="G91" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>365</v>
+      </c>
+      <c r="B92" t="s">
+        <v>362</v>
+      </c>
+      <c r="C92" t="s">
+        <v>366</v>
+      </c>
+      <c r="D92" t="s">
+        <v>335</v>
+      </c>
+      <c r="E92" t="s">
+        <v>335</v>
+      </c>
+      <c r="F92" t="s">
+        <v>367</v>
+      </c>
+      <c r="G92" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>369</v>
+      </c>
+      <c r="B93" t="s">
+        <v>335</v>
+      </c>
+      <c r="C93" t="s">
+        <v>366</v>
+      </c>
+      <c r="D93" t="s">
+        <v>335</v>
+      </c>
+      <c r="E93" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" t="s">
+        <v>370</v>
+      </c>
+      <c r="G93" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>372</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>366</v>
+      </c>
+      <c r="D94" t="s">
+        <v>9</v>
+      </c>
+      <c r="E94" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" t="s">
+        <v>373</v>
+      </c>
+      <c r="G94" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>374</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>375</v>
+      </c>
+      <c r="D95" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95" t="s">
+        <v>376</v>
+      </c>
+      <c r="F95" t="s">
+        <v>377</v>
+      </c>
+      <c r="G95" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>379</v>
+      </c>
+      <c r="B96" t="s">
+        <v>376</v>
+      </c>
+      <c r="C96" t="s">
+        <v>380</v>
+      </c>
+      <c r="D96" t="s">
+        <v>366</v>
+      </c>
+      <c r="E96" t="s">
+        <v>375</v>
+      </c>
+      <c r="F96" t="s">
+        <v>381</v>
+      </c>
+      <c r="G96" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>383</v>
+      </c>
+      <c r="B97" t="s">
+        <v>380</v>
+      </c>
+      <c r="C97" t="s">
+        <v>384</v>
+      </c>
+      <c r="D97" t="s">
+        <v>380</v>
+      </c>
+      <c r="E97" t="s">
+        <v>385</v>
+      </c>
+      <c r="F97" t="s">
+        <v>386</v>
+      </c>
+      <c r="G97" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>388</v>
+      </c>
+      <c r="B98" t="s">
+        <v>385</v>
+      </c>
+      <c r="C98" t="s">
+        <v>389</v>
+      </c>
+      <c r="D98" t="s">
+        <v>390</v>
+      </c>
+      <c r="E98" t="s">
+        <v>391</v>
+      </c>
+      <c r="F98" t="s">
+        <v>363</v>
+      </c>
+      <c r="G98" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B99" t="s">
+        <v>391</v>
+      </c>
+      <c r="C99" t="s">
+        <v>394</v>
+      </c>
+      <c r="D99" t="s">
+        <v>315</v>
+      </c>
+      <c r="E99" t="s">
+        <v>384</v>
+      </c>
+      <c r="F99" t="s">
+        <v>395</v>
+      </c>
+      <c r="G99" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>397</v>
+      </c>
+      <c r="B100" t="s">
+        <v>398</v>
+      </c>
+      <c r="C100" t="s">
+        <v>399</v>
+      </c>
+      <c r="D100" t="s">
+        <v>400</v>
+      </c>
+      <c r="E100" t="s">
+        <v>401</v>
+      </c>
+      <c r="F100" t="s">
+        <v>402</v>
+      </c>
+      <c r="G100" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>404</v>
+      </c>
+      <c r="B101" t="s">
+        <v>401</v>
+      </c>
+      <c r="C101" t="s">
+        <v>405</v>
+      </c>
+      <c r="D101" t="s">
+        <v>406</v>
+      </c>
+      <c r="E101" t="s">
+        <v>406</v>
+      </c>
+      <c r="F101" t="s">
+        <v>253</v>
+      </c>
+      <c r="G101" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>408</v>
+      </c>
+      <c r="B102" t="s">
+        <v>406</v>
+      </c>
+      <c r="C102" t="s">
+        <v>409</v>
+      </c>
+      <c r="D102" t="s">
+        <v>410</v>
+      </c>
+      <c r="E102" t="s">
+        <v>410</v>
+      </c>
+      <c r="F102" t="s">
+        <v>411</v>
+      </c>
+      <c r="G102" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>413</v>
+      </c>
+      <c r="B103" t="s">
+        <v>410</v>
+      </c>
+      <c r="C103" t="s">
+        <v>414</v>
+      </c>
+      <c r="D103" t="s">
+        <v>410</v>
+      </c>
+      <c r="E103" t="s">
+        <v>389</v>
+      </c>
+      <c r="F103" t="s">
+        <v>44</v>
+      </c>
+      <c r="G103" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>416</v>
+      </c>
+      <c r="B104" t="s">
+        <v>389</v>
+      </c>
+      <c r="C104" t="s">
+        <v>417</v>
+      </c>
+      <c r="D104" t="s">
+        <v>418</v>
+      </c>
+      <c r="E104" t="s">
+        <v>418</v>
+      </c>
+      <c r="F104" t="s">
+        <v>419</v>
+      </c>
+      <c r="G104" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>421</v>
+      </c>
+      <c r="B105" t="s">
+        <v>418</v>
+      </c>
+      <c r="C105" t="s">
+        <v>422</v>
+      </c>
+      <c r="D105" t="s">
+        <v>356</v>
+      </c>
+      <c r="E105" t="s">
+        <v>423</v>
+      </c>
+      <c r="F105" t="s">
+        <v>424</v>
+      </c>
+      <c r="G105" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>426</v>
+      </c>
+      <c r="B106" t="s">
+        <v>422</v>
+      </c>
+      <c r="C106" t="s">
+        <v>427</v>
+      </c>
+      <c r="D106" t="s">
+        <v>422</v>
+      </c>
+      <c r="E106" t="s">
+        <v>428</v>
+      </c>
+      <c r="F106" t="s">
+        <v>429</v>
+      </c>
+      <c r="G106" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>430</v>
+      </c>
+      <c r="B107" t="s">
+        <v>428</v>
+      </c>
+      <c r="C107" t="s">
+        <v>398</v>
+      </c>
+      <c r="D107" t="s">
+        <v>376</v>
+      </c>
+      <c r="E107" t="s">
+        <v>376</v>
+      </c>
+      <c r="F107" t="s">
+        <v>431</v>
+      </c>
+      <c r="G107" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>433</v>
+      </c>
+      <c r="B108" t="s">
+        <v>376</v>
+      </c>
+      <c r="C108" t="s">
+        <v>315</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" t="s">
+        <v>366</v>
+      </c>
+      <c r="F108" t="s">
+        <v>434</v>
+      </c>
+      <c r="G108" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>436</v>
+      </c>
+      <c r="B109" t="s">
+        <v>366</v>
+      </c>
+      <c r="C109" t="s">
+        <v>437</v>
+      </c>
+      <c r="D109" t="s">
+        <v>357</v>
+      </c>
+      <c r="E109" t="s">
+        <v>438</v>
+      </c>
+      <c r="F109" t="s">
+        <v>439</v>
+      </c>
+      <c r="G109" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>441</v>
+      </c>
+      <c r="B110" t="s">
+        <v>438</v>
+      </c>
+      <c r="C110" t="s">
+        <v>442</v>
+      </c>
+      <c r="D110" t="s">
+        <v>385</v>
+      </c>
+      <c r="E110" t="s">
+        <v>443</v>
+      </c>
+      <c r="F110" t="s">
+        <v>444</v>
+      </c>
+      <c r="G110" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>446</v>
+      </c>
+      <c r="B111" t="s">
+        <v>443</v>
+      </c>
+      <c r="C111" t="s">
+        <v>447</v>
+      </c>
+      <c r="D111" t="s">
+        <v>448</v>
+      </c>
+      <c r="E111" t="s">
+        <v>447</v>
+      </c>
+      <c r="F111" t="s">
+        <v>449</v>
+      </c>
+      <c r="G111" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>451</v>
+      </c>
+      <c r="B112" t="s">
+        <v>447</v>
+      </c>
+      <c r="C112" t="s">
+        <v>452</v>
+      </c>
+      <c r="D112" t="s">
+        <v>389</v>
+      </c>
+      <c r="E112" t="s">
+        <v>453</v>
+      </c>
+      <c r="F112" t="s">
+        <v>454</v>
+      </c>
+      <c r="G112" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>456</v>
+      </c>
+      <c r="B113" t="s">
+        <v>453</v>
+      </c>
+      <c r="C113" t="s">
+        <v>399</v>
+      </c>
+      <c r="D113" t="s">
+        <v>389</v>
+      </c>
+      <c r="E113" t="s">
+        <v>457</v>
+      </c>
+      <c r="F113" t="s">
+        <v>458</v>
+      </c>
+      <c r="G113" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>460</v>
+      </c>
+      <c r="B114" t="s">
+        <v>457</v>
+      </c>
+      <c r="C114" t="s">
+        <v>461</v>
+      </c>
+      <c r="D114" t="s">
+        <v>462</v>
+      </c>
+      <c r="E114" t="s">
+        <v>463</v>
+      </c>
+      <c r="F114" t="s">
+        <v>464</v>
+      </c>
+      <c r="G114" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>466</v>
+      </c>
+      <c r="B115" t="s">
+        <v>467</v>
+      </c>
+      <c r="C115" t="s">
+        <v>468</v>
+      </c>
+      <c r="D115" t="s">
+        <v>469</v>
+      </c>
+      <c r="E115" t="s">
+        <v>470</v>
+      </c>
+      <c r="F115" t="s">
+        <v>471</v>
+      </c>
+      <c r="G115" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>473</v>
+      </c>
+      <c r="B116" t="s">
+        <v>470</v>
+      </c>
+      <c r="C116" t="s">
+        <v>474</v>
+      </c>
+      <c r="D116" t="s">
+        <v>470</v>
+      </c>
+      <c r="E116" t="s">
+        <v>475</v>
+      </c>
+      <c r="F116" t="s">
+        <v>476</v>
+      </c>
+      <c r="G116" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>478</v>
+      </c>
+      <c r="B117" t="s">
+        <v>479</v>
+      </c>
+      <c r="C117" t="s">
+        <v>480</v>
+      </c>
+      <c r="D117" t="s">
+        <v>481</v>
+      </c>
+      <c r="E117" t="s">
+        <v>482</v>
+      </c>
+      <c r="F117" t="s">
+        <v>483</v>
+      </c>
+      <c r="G117" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>485</v>
+      </c>
+      <c r="B118" t="s">
+        <v>482</v>
+      </c>
+      <c r="C118" t="s">
+        <v>486</v>
+      </c>
+      <c r="D118" t="s">
+        <v>487</v>
+      </c>
+      <c r="E118" t="s">
+        <v>488</v>
+      </c>
+      <c r="F118" t="s">
+        <v>489</v>
+      </c>
+      <c r="G118" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>491</v>
+      </c>
+      <c r="B119" t="s">
+        <v>488</v>
+      </c>
+      <c r="C119" t="s">
+        <v>480</v>
+      </c>
+      <c r="D119" t="s">
+        <v>492</v>
+      </c>
+      <c r="E119" t="s">
+        <v>493</v>
+      </c>
+      <c r="F119" t="s">
+        <v>494</v>
+      </c>
+      <c r="G119" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>495</v>
+      </c>
+      <c r="B120" t="s">
+        <v>496</v>
+      </c>
+      <c r="C120" t="s">
+        <v>497</v>
+      </c>
+      <c r="D120" t="s">
+        <v>498</v>
+      </c>
+      <c r="E120" t="s">
+        <v>499</v>
+      </c>
+      <c r="F120" t="s">
+        <v>500</v>
+      </c>
+      <c r="G120" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>502</v>
+      </c>
+      <c r="B121" t="s">
+        <v>499</v>
+      </c>
+      <c r="C121" t="s">
+        <v>486</v>
+      </c>
+      <c r="D121" t="s">
+        <v>499</v>
+      </c>
+      <c r="E121" t="s">
+        <v>486</v>
+      </c>
+      <c r="F121" t="s">
+        <v>503</v>
+      </c>
+      <c r="G121" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>505</v>
+      </c>
+      <c r="B122" t="s">
+        <v>486</v>
+      </c>
+      <c r="C122" t="s">
+        <v>506</v>
+      </c>
+      <c r="D122" t="s">
+        <v>496</v>
+      </c>
+      <c r="E122" t="s">
+        <v>507</v>
+      </c>
+      <c r="F122" t="s">
+        <v>508</v>
+      </c>
+      <c r="G122" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>510</v>
+      </c>
+      <c r="B123" t="s">
+        <v>507</v>
+      </c>
+      <c r="C123" t="s">
+        <v>511</v>
+      </c>
+      <c r="D123" t="s">
+        <v>512</v>
+      </c>
+      <c r="E123" t="s">
+        <v>513</v>
+      </c>
+      <c r="F123" t="s">
+        <v>514</v>
+      </c>
+      <c r="G123" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>516</v>
+      </c>
+      <c r="B124" t="s">
+        <v>513</v>
+      </c>
+      <c r="C124" t="s">
+        <v>513</v>
+      </c>
+      <c r="D124" t="s">
+        <v>517</v>
+      </c>
+      <c r="E124" t="s">
+        <v>518</v>
+      </c>
+      <c r="F124" t="s">
+        <v>519</v>
+      </c>
+      <c r="G124" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>521</v>
+      </c>
+      <c r="B125" t="s">
+        <v>493</v>
+      </c>
+      <c r="C125" t="s">
+        <v>474</v>
+      </c>
+      <c r="D125" t="s">
+        <v>522</v>
+      </c>
+      <c r="E125" t="s">
+        <v>523</v>
+      </c>
+      <c r="F125" t="s">
+        <v>524</v>
+      </c>
+      <c r="G125" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>526</v>
+      </c>
+      <c r="B126" t="s">
+        <v>527</v>
+      </c>
+      <c r="C126" t="s">
+        <v>475</v>
+      </c>
+      <c r="D126" t="s">
+        <v>523</v>
+      </c>
+      <c r="E126" t="s">
+        <v>496</v>
+      </c>
+      <c r="F126" t="s">
+        <v>528</v>
+      </c>
+      <c r="G126" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>530</v>
+      </c>
+      <c r="B127" t="s">
+        <v>496</v>
+      </c>
+      <c r="C127" t="s">
+        <v>531</v>
+      </c>
+      <c r="D127" t="s">
+        <v>482</v>
+      </c>
+      <c r="E127" t="s">
+        <v>532</v>
+      </c>
+      <c r="F127" t="s">
+        <v>533</v>
+      </c>
+      <c r="G127" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>535</v>
+      </c>
+      <c r="B128" t="s">
+        <v>532</v>
+      </c>
+      <c r="C128" t="s">
+        <v>536</v>
+      </c>
+      <c r="D128" t="s">
+        <v>474</v>
+      </c>
+      <c r="E128" t="s">
+        <v>537</v>
+      </c>
+      <c r="F128" t="s">
+        <v>538</v>
+      </c>
+      <c r="G128" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>540</v>
+      </c>
+      <c r="B129" t="s">
+        <v>537</v>
+      </c>
+      <c r="C129" t="s">
+        <v>541</v>
+      </c>
+      <c r="D129" t="s">
+        <v>542</v>
+      </c>
+      <c r="E129" t="s">
+        <v>531</v>
+      </c>
+      <c r="F129" t="s">
+        <v>543</v>
+      </c>
+      <c r="G129" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>545</v>
+      </c>
+      <c r="B130" t="s">
+        <v>531</v>
+      </c>
+      <c r="C130" t="s">
+        <v>537</v>
+      </c>
+      <c r="D130" t="s">
+        <v>546</v>
+      </c>
+      <c r="E130" t="s">
+        <v>542</v>
+      </c>
+      <c r="F130" t="s">
+        <v>547</v>
+      </c>
+      <c r="G130" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>549</v>
+      </c>
+      <c r="B131" t="s">
+        <v>542</v>
+      </c>
+      <c r="C131" t="s">
+        <v>474</v>
+      </c>
+      <c r="D131" t="s">
+        <v>550</v>
+      </c>
+      <c r="E131" t="s">
+        <v>550</v>
+      </c>
+      <c r="F131" t="s">
+        <v>551</v>
+      </c>
+      <c r="G131" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>553</v>
+      </c>
+      <c r="B132" t="s">
+        <v>550</v>
+      </c>
+      <c r="C132" t="s">
+        <v>546</v>
+      </c>
+      <c r="D132" t="s">
+        <v>554</v>
+      </c>
+      <c r="E132" t="s">
+        <v>555</v>
+      </c>
+      <c r="F132" t="s">
+        <v>556</v>
+      </c>
+      <c r="G132" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>558</v>
+      </c>
+      <c r="B133" t="s">
+        <v>555</v>
+      </c>
+      <c r="C133" t="s">
+        <v>492</v>
+      </c>
+      <c r="D133" t="s">
+        <v>559</v>
+      </c>
+      <c r="E133" t="s">
+        <v>560</v>
+      </c>
+      <c r="F133" t="s">
+        <v>561</v>
+      </c>
+      <c r="G133" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>563</v>
+      </c>
+      <c r="B134" t="s">
+        <v>564</v>
+      </c>
+      <c r="C134" t="s">
+        <v>482</v>
+      </c>
+      <c r="D134" t="s">
+        <v>565</v>
+      </c>
+      <c r="E134" t="s">
+        <v>565</v>
+      </c>
+      <c r="F134" t="s">
+        <v>566</v>
+      </c>
+      <c r="G134" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>568</v>
+      </c>
+      <c r="B135" t="s">
+        <v>565</v>
+      </c>
+      <c r="C135" t="s">
+        <v>569</v>
+      </c>
+      <c r="D135" t="s">
+        <v>565</v>
+      </c>
+      <c r="E135" t="s">
+        <v>560</v>
+      </c>
+      <c r="F135" t="s">
+        <v>570</v>
+      </c>
+      <c r="G135" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>571</v>
+      </c>
+      <c r="B136" t="s">
+        <v>560</v>
+      </c>
+      <c r="C136" t="s">
+        <v>564</v>
+      </c>
+      <c r="D136" t="s">
+        <v>572</v>
+      </c>
+      <c r="E136" t="s">
+        <v>467</v>
+      </c>
+      <c r="F136" t="s">
+        <v>573</v>
+      </c>
+      <c r="G136" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>575</v>
+      </c>
+      <c r="B137" t="s">
+        <v>576</v>
+      </c>
+      <c r="C137" t="s">
+        <v>499</v>
+      </c>
+      <c r="D137" t="s">
+        <v>576</v>
+      </c>
+      <c r="E137" t="s">
+        <v>499</v>
+      </c>
+      <c r="F137" t="s">
+        <v>577</v>
+      </c>
+      <c r="G137" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>579</v>
+      </c>
+      <c r="B138" t="s">
+        <v>517</v>
+      </c>
+      <c r="C138" t="s">
+        <v>580</v>
+      </c>
+      <c r="D138" t="s">
+        <v>581</v>
+      </c>
+      <c r="E138" t="s">
+        <v>550</v>
+      </c>
+      <c r="F138" t="s">
+        <v>582</v>
+      </c>
+      <c r="G138" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>584</v>
+      </c>
+      <c r="B139" t="s">
+        <v>550</v>
+      </c>
+      <c r="C139" t="s">
+        <v>585</v>
+      </c>
+      <c r="D139" t="s">
+        <v>427</v>
+      </c>
+      <c r="E139" t="s">
+        <v>586</v>
+      </c>
+      <c r="F139" t="s">
+        <v>587</v>
+      </c>
+      <c r="G139" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>589</v>
+      </c>
+      <c r="B140" t="s">
+        <v>586</v>
+      </c>
+      <c r="C140" t="s">
+        <v>590</v>
+      </c>
+      <c r="D140" t="s">
+        <v>469</v>
+      </c>
+      <c r="E140" t="s">
+        <v>572</v>
+      </c>
+      <c r="F140" t="s">
+        <v>591</v>
+      </c>
+      <c r="G140" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>593</v>
+      </c>
+      <c r="B141" t="s">
+        <v>572</v>
+      </c>
+      <c r="C141" t="s">
+        <v>463</v>
+      </c>
+      <c r="D141" t="s">
+        <v>401</v>
+      </c>
+      <c r="E141" t="s">
+        <v>594</v>
+      </c>
+      <c r="F141" t="s">
+        <v>595</v>
+      </c>
+      <c r="G141" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>597</v>
+      </c>
+      <c r="B142" t="s">
+        <v>594</v>
+      </c>
+      <c r="C142" t="s">
+        <v>598</v>
+      </c>
+      <c r="D142" t="s">
+        <v>469</v>
+      </c>
+      <c r="E142" t="s">
+        <v>599</v>
+      </c>
+      <c r="F142" t="s">
+        <v>600</v>
+      </c>
+      <c r="G142" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>602</v>
+      </c>
+      <c r="B143" t="s">
+        <v>599</v>
+      </c>
+      <c r="C143" t="s">
+        <v>492</v>
+      </c>
+      <c r="D143" t="s">
+        <v>569</v>
+      </c>
+      <c r="E143" t="s">
+        <v>603</v>
+      </c>
+      <c r="F143" t="s">
+        <v>604</v>
+      </c>
+      <c r="G143" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>606</v>
+      </c>
+      <c r="B144" t="s">
+        <v>607</v>
+      </c>
+      <c r="C144" t="s">
+        <v>522</v>
+      </c>
+      <c r="D144" t="s">
+        <v>481</v>
+      </c>
+      <c r="E144" t="s">
+        <v>608</v>
+      </c>
+      <c r="F144" t="s">
+        <v>489</v>
+      </c>
+      <c r="G144" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>610</v>
+      </c>
+      <c r="B145" t="s">
+        <v>608</v>
+      </c>
+      <c r="C145" t="s">
+        <v>598</v>
+      </c>
+      <c r="D145" t="s">
+        <v>611</v>
+      </c>
+      <c r="E145" t="s">
+        <v>611</v>
+      </c>
+      <c r="F145" t="s">
+        <v>612</v>
+      </c>
+      <c r="G145" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>614</v>
+      </c>
+      <c r="B146" t="s">
+        <v>554</v>
+      </c>
+      <c r="C146" t="s">
+        <v>564</v>
+      </c>
+      <c r="D146" t="s">
+        <v>565</v>
+      </c>
+      <c r="E146" t="s">
+        <v>559</v>
+      </c>
+      <c r="F146" t="s">
+        <v>615</v>
+      </c>
+      <c r="G146" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>617</v>
+      </c>
+      <c r="B147" t="s">
+        <v>559</v>
+      </c>
+      <c r="C147" t="s">
+        <v>618</v>
+      </c>
+      <c r="D147" t="s">
+        <v>461</v>
+      </c>
+      <c r="E147" t="s">
+        <v>569</v>
+      </c>
+      <c r="F147" t="s">
+        <v>619</v>
+      </c>
+      <c r="G147" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>621</v>
+      </c>
+      <c r="B148" t="s">
+        <v>622</v>
+      </c>
+      <c r="C148" t="s">
+        <v>555</v>
+      </c>
+      <c r="D148" t="s">
+        <v>623</v>
+      </c>
+      <c r="E148" t="s">
+        <v>598</v>
+      </c>
+      <c r="F148" t="s">
+        <v>624</v>
+      </c>
+      <c r="G148" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>626</v>
+      </c>
+      <c r="B149" t="s">
+        <v>598</v>
+      </c>
+      <c r="C149" t="s">
+        <v>627</v>
+      </c>
+      <c r="D149" t="s">
+        <v>628</v>
+      </c>
+      <c r="E149" t="s">
+        <v>564</v>
+      </c>
+      <c r="F149" t="s">
+        <v>629</v>
+      </c>
+      <c r="G149" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>631</v>
+      </c>
+      <c r="B150" t="s">
+        <v>560</v>
+      </c>
+      <c r="C150" t="s">
+        <v>603</v>
+      </c>
+      <c r="D150" t="s">
+        <v>470</v>
+      </c>
+      <c r="E150" t="s">
+        <v>565</v>
+      </c>
+      <c r="F150" t="s">
+        <v>632</v>
+      </c>
+      <c r="G150" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>634</v>
+      </c>
+      <c r="B151" t="s">
+        <v>565</v>
+      </c>
+      <c r="C151" t="s">
+        <v>461</v>
+      </c>
+      <c r="D151" t="s">
+        <v>586</v>
+      </c>
+      <c r="E151" t="s">
+        <v>461</v>
+      </c>
+      <c r="F151" t="s">
+        <v>635</v>
+      </c>
+      <c r="G151" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>637</v>
+      </c>
+      <c r="B152" t="s">
+        <v>623</v>
+      </c>
+      <c r="C152" t="s">
+        <v>638</v>
+      </c>
+      <c r="D152" t="s">
+        <v>623</v>
+      </c>
+      <c r="E152" t="s">
+        <v>639</v>
+      </c>
+      <c r="F152" t="s">
+        <v>640</v>
+      </c>
+      <c r="G152" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>642</v>
+      </c>
+      <c r="B153" t="s">
+        <v>639</v>
+      </c>
+      <c r="C153" t="s">
+        <v>643</v>
+      </c>
+      <c r="D153" t="s">
+        <v>481</v>
+      </c>
+      <c r="E153" t="s">
+        <v>644</v>
+      </c>
+      <c r="F153" t="s">
+        <v>645</v>
+      </c>
+      <c r="G153" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>646</v>
+      </c>
+      <c r="B154" t="s">
+        <v>644</v>
+      </c>
+      <c r="C154" t="s">
+        <v>479</v>
+      </c>
+      <c r="D154" t="s">
+        <v>638</v>
+      </c>
+      <c r="E154" t="s">
+        <v>479</v>
+      </c>
+      <c r="F154" t="s">
+        <v>647</v>
+      </c>
+      <c r="G154" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>649</v>
+      </c>
+      <c r="B155" t="s">
+        <v>542</v>
+      </c>
+      <c r="C155" t="s">
+        <v>506</v>
+      </c>
+      <c r="D155" t="s">
+        <v>542</v>
+      </c>
+      <c r="E155" t="s">
+        <v>650</v>
+      </c>
+      <c r="F155" t="s">
+        <v>651</v>
+      </c>
+      <c r="G155" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>653</v>
+      </c>
+      <c r="B156" t="s">
+        <v>654</v>
+      </c>
+      <c r="C156" t="s">
+        <v>654</v>
+      </c>
+      <c r="D156" t="s">
+        <v>497</v>
+      </c>
+      <c r="E156" t="s">
+        <v>655</v>
+      </c>
+      <c r="F156" t="s">
+        <v>656</v>
+      </c>
+      <c r="G156" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>658</v>
+      </c>
+      <c r="B157" t="s">
+        <v>655</v>
+      </c>
+      <c r="C157" t="s">
+        <v>659</v>
+      </c>
+      <c r="D157" t="s">
+        <v>486</v>
+      </c>
+      <c r="E157" t="s">
+        <v>660</v>
+      </c>
+      <c r="F157" t="s">
+        <v>661</v>
+      </c>
+      <c r="G157" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>663</v>
+      </c>
+      <c r="B158" t="s">
+        <v>660</v>
+      </c>
+      <c r="C158" t="s">
+        <v>511</v>
+      </c>
+      <c r="D158" t="s">
+        <v>480</v>
+      </c>
+      <c r="E158" t="s">
+        <v>512</v>
+      </c>
+      <c r="F158" t="s">
+        <v>664</v>
+      </c>
+      <c r="G158" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>666</v>
+      </c>
+      <c r="B159" t="s">
+        <v>512</v>
+      </c>
+      <c r="C159" t="s">
+        <v>660</v>
+      </c>
+      <c r="D159" t="s">
+        <v>667</v>
+      </c>
+      <c r="E159" t="s">
+        <v>655</v>
+      </c>
+      <c r="F159" t="s">
+        <v>668</v>
+      </c>
+      <c r="G159" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>670</v>
+      </c>
+      <c r="B160" t="s">
+        <v>536</v>
+      </c>
+      <c r="C160" t="s">
+        <v>671</v>
+      </c>
+      <c r="D160" t="s">
+        <v>672</v>
+      </c>
+      <c r="E160" t="s">
+        <v>487</v>
+      </c>
+      <c r="F160" t="s">
+        <v>673</v>
+      </c>
+      <c r="G160" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>675</v>
+      </c>
+      <c r="B161" t="s">
+        <v>487</v>
+      </c>
+      <c r="C161" t="s">
+        <v>499</v>
+      </c>
+      <c r="D161" t="s">
+        <v>607</v>
+      </c>
+      <c r="E161" t="s">
+        <v>676</v>
+      </c>
+      <c r="F161" t="s">
+        <v>677</v>
+      </c>
+      <c r="G161" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>679</v>
+      </c>
+      <c r="B162" t="s">
+        <v>643</v>
+      </c>
+      <c r="C162" t="s">
+        <v>475</v>
+      </c>
+      <c r="D162" t="s">
+        <v>564</v>
+      </c>
+      <c r="E162" t="s">
+        <v>482</v>
+      </c>
+      <c r="F162" t="s">
+        <v>680</v>
+      </c>
+      <c r="G162" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>682</v>
+      </c>
+      <c r="B163" t="s">
+        <v>644</v>
+      </c>
+      <c r="C163" t="s">
+        <v>475</v>
+      </c>
+      <c r="D163" t="s">
+        <v>672</v>
+      </c>
+      <c r="E163" t="s">
+        <v>683</v>
+      </c>
+      <c r="F163" t="s">
+        <v>684</v>
+      </c>
+      <c r="G163" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>685</v>
+      </c>
+      <c r="B164" t="s">
+        <v>683</v>
+      </c>
+      <c r="C164" t="s">
+        <v>532</v>
+      </c>
+      <c r="D164" t="s">
+        <v>492</v>
+      </c>
+      <c r="E164" t="s">
+        <v>479</v>
+      </c>
+      <c r="F164" t="s">
+        <v>686</v>
+      </c>
+      <c r="G164" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>688</v>
+      </c>
+      <c r="B165" t="s">
+        <v>479</v>
+      </c>
+      <c r="C165" t="s">
+        <v>512</v>
+      </c>
+      <c r="D165" t="s">
+        <v>523</v>
+      </c>
+      <c r="E165" t="s">
+        <v>482</v>
+      </c>
+      <c r="F165" t="s">
+        <v>689</v>
+      </c>
+      <c r="G165" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>691</v>
+      </c>
+      <c r="B166" t="s">
+        <v>482</v>
+      </c>
+      <c r="C166" t="s">
+        <v>536</v>
+      </c>
+      <c r="D166" t="s">
+        <v>492</v>
+      </c>
+      <c r="E166" t="s">
+        <v>537</v>
+      </c>
+      <c r="F166" t="s">
+        <v>692</v>
+      </c>
+      <c r="G166" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>694</v>
+      </c>
+      <c r="B167" t="s">
+        <v>537</v>
+      </c>
+      <c r="C167" t="s">
+        <v>695</v>
+      </c>
+      <c r="D167" t="s">
+        <v>531</v>
+      </c>
+      <c r="E167" t="s">
+        <v>696</v>
+      </c>
+      <c r="F167" t="s">
+        <v>697</v>
+      </c>
+      <c r="G167" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>699</v>
+      </c>
+      <c r="B168" t="s">
+        <v>696</v>
+      </c>
+      <c r="C168" t="s">
+        <v>700</v>
+      </c>
+      <c r="D168" t="s">
+        <v>507</v>
+      </c>
+      <c r="E168" t="s">
+        <v>506</v>
+      </c>
+      <c r="F168" t="s">
+        <v>701</v>
+      </c>
+      <c r="G168" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>703</v>
+      </c>
+      <c r="B169" t="s">
+        <v>506</v>
+      </c>
+      <c r="C169" t="s">
+        <v>704</v>
+      </c>
+      <c r="D169" t="s">
+        <v>496</v>
+      </c>
+      <c r="E169" t="s">
+        <v>531</v>
+      </c>
+      <c r="F169" t="s">
+        <v>705</v>
+      </c>
+      <c r="G169" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>707</v>
+      </c>
+      <c r="B170" t="s">
+        <v>531</v>
+      </c>
+      <c r="C170" t="s">
+        <v>507</v>
+      </c>
+      <c r="D170" t="s">
+        <v>580</v>
+      </c>
+      <c r="E170" t="s">
+        <v>667</v>
+      </c>
+      <c r="F170" t="s">
+        <v>708</v>
+      </c>
+      <c r="G170" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>710</v>
+      </c>
+      <c r="B171" t="s">
+        <v>486</v>
+      </c>
+      <c r="C171" t="s">
+        <v>696</v>
+      </c>
+      <c r="D171" t="s">
+        <v>531</v>
+      </c>
+      <c r="E171" t="s">
+        <v>711</v>
+      </c>
+      <c r="F171" t="s">
+        <v>712</v>
+      </c>
+      <c r="G171" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>714</v>
+      </c>
+      <c r="B172" t="s">
+        <v>711</v>
+      </c>
+      <c r="C172" t="s">
+        <v>715</v>
+      </c>
+      <c r="D172" t="s">
+        <v>650</v>
+      </c>
+      <c r="E172" t="s">
+        <v>711</v>
+      </c>
+      <c r="F172" t="s">
+        <v>716</v>
+      </c>
+      <c r="G172" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>717</v>
+      </c>
+      <c r="B173" t="s">
+        <v>711</v>
+      </c>
+      <c r="C173" t="s">
+        <v>718</v>
+      </c>
+      <c r="D173" t="s">
+        <v>719</v>
+      </c>
+      <c r="E173" t="s">
+        <v>720</v>
+      </c>
+      <c r="F173" t="s">
+        <v>721</v>
+      </c>
+      <c r="G173" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>723</v>
+      </c>
+      <c r="B174" t="s">
+        <v>720</v>
+      </c>
+      <c r="C174" t="s">
+        <v>720</v>
+      </c>
+      <c r="D174" t="s">
+        <v>506</v>
+      </c>
+      <c r="E174" t="s">
+        <v>659</v>
+      </c>
+      <c r="F174" t="s">
+        <v>724</v>
+      </c>
+      <c r="G174" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>725</v>
+      </c>
+      <c r="B175" t="s">
+        <v>659</v>
+      </c>
+      <c r="C175" t="s">
+        <v>659</v>
+      </c>
+      <c r="D175" t="s">
+        <v>726</v>
+      </c>
+      <c r="E175" t="s">
+        <v>565</v>
+      </c>
+      <c r="F175" t="s">
+        <v>727</v>
+      </c>
+      <c r="G175" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>729</v>
+      </c>
+      <c r="B176" t="s">
+        <v>565</v>
+      </c>
+      <c r="C176" t="s">
+        <v>522</v>
+      </c>
+      <c r="D176" t="s">
+        <v>469</v>
+      </c>
+      <c r="E176" t="s">
+        <v>585</v>
+      </c>
+      <c r="F176" t="s">
+        <v>730</v>
+      </c>
+      <c r="G176" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>732</v>
+      </c>
+      <c r="B177" t="s">
+        <v>585</v>
+      </c>
+      <c r="C177" t="s">
+        <v>482</v>
+      </c>
+      <c r="D177" t="s">
+        <v>611</v>
+      </c>
+      <c r="E177" t="s">
+        <v>482</v>
+      </c>
+      <c r="F177" t="s">
+        <v>733</v>
+      </c>
+      <c r="G177" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>735</v>
+      </c>
+      <c r="B178" t="s">
+        <v>482</v>
+      </c>
+      <c r="C178" t="s">
+        <v>479</v>
+      </c>
+      <c r="D178" t="s">
+        <v>644</v>
+      </c>
+      <c r="E178" t="s">
+        <v>479</v>
+      </c>
+      <c r="F178" t="s">
+        <v>736</v>
+      </c>
+      <c r="G178" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>738</v>
+      </c>
+      <c r="B179" t="s">
+        <v>479</v>
+      </c>
+      <c r="C179" t="s">
+        <v>486</v>
+      </c>
+      <c r="D179" t="s">
+        <v>676</v>
+      </c>
+      <c r="E179" t="s">
+        <v>739</v>
+      </c>
+      <c r="F179" t="s">
+        <v>740</v>
+      </c>
+      <c r="G179" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>742</v>
+      </c>
+      <c r="B180" t="s">
+        <v>739</v>
+      </c>
+      <c r="C180" t="s">
+        <v>743</v>
+      </c>
+      <c r="D180" t="s">
+        <v>744</v>
+      </c>
+      <c r="E180" t="s">
+        <v>541</v>
+      </c>
+      <c r="F180" t="s">
+        <v>745</v>
+      </c>
+      <c r="G180" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>747</v>
+      </c>
+      <c r="B181" t="s">
+        <v>513</v>
+      </c>
+      <c r="C181" t="s">
+        <v>513</v>
+      </c>
+      <c r="D181" t="s">
+        <v>643</v>
+      </c>
+      <c r="E181" t="s">
+        <v>493</v>
+      </c>
+      <c r="F181" t="s">
+        <v>748</v>
+      </c>
+      <c r="G181" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>750</v>
+      </c>
+      <c r="B182" t="s">
+        <v>493</v>
+      </c>
+      <c r="C182" t="s">
+        <v>493</v>
+      </c>
+      <c r="D182" t="s">
+        <v>638</v>
+      </c>
+      <c r="E182" t="s">
+        <v>523</v>
+      </c>
+      <c r="F182" t="s">
+        <v>751</v>
+      </c>
+      <c r="G182" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>753</v>
+      </c>
+      <c r="B183" t="s">
+        <v>523</v>
+      </c>
+      <c r="C183" t="s">
+        <v>676</v>
+      </c>
+      <c r="D183" t="s">
+        <v>492</v>
+      </c>
+      <c r="E183" t="s">
+        <v>482</v>
+      </c>
+      <c r="F183" t="s">
+        <v>754</v>
+      </c>
+      <c r="G183" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>756</v>
+      </c>
+      <c r="B184" t="s">
+        <v>482</v>
+      </c>
+      <c r="C184" t="s">
+        <v>499</v>
+      </c>
+      <c r="D184" t="s">
+        <v>522</v>
+      </c>
+      <c r="E184" t="s">
+        <v>644</v>
+      </c>
+      <c r="F184" t="s">
+        <v>757</v>
+      </c>
+      <c r="G184" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>758</v>
+      </c>
+      <c r="B185" t="s">
+        <v>759</v>
+      </c>
+      <c r="C185" t="s">
+        <v>644</v>
+      </c>
+      <c r="D185" t="s">
+        <v>564</v>
+      </c>
+      <c r="E185" t="s">
+        <v>618</v>
+      </c>
+      <c r="F185" t="s">
+        <v>760</v>
+      </c>
+      <c r="G185" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>762</v>
+      </c>
+      <c r="B186" t="s">
+        <v>618</v>
+      </c>
+      <c r="C186" t="s">
+        <v>542</v>
+      </c>
+      <c r="D186" t="s">
+        <v>763</v>
+      </c>
+      <c r="E186" t="s">
+        <v>475</v>
+      </c>
+      <c r="F186" t="s">
+        <v>764</v>
+      </c>
+      <c r="G186" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>766</v>
+      </c>
+      <c r="B187" t="s">
+        <v>683</v>
+      </c>
+      <c r="C187" t="s">
+        <v>767</v>
+      </c>
+      <c r="D187" t="s">
+        <v>644</v>
+      </c>
+      <c r="E187" t="s">
+        <v>768</v>
+      </c>
+      <c r="F187" t="s">
+        <v>769</v>
+      </c>
+      <c r="G187" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>771</v>
+      </c>
+      <c r="B188" t="s">
+        <v>644</v>
+      </c>
+      <c r="C188" t="s">
+        <v>644</v>
+      </c>
+      <c r="D188" t="s">
+        <v>564</v>
+      </c>
+      <c r="E188" t="s">
+        <v>618</v>
+      </c>
+      <c r="F188" t="s">
+        <v>772</v>
+      </c>
+      <c r="G188" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>774</v>
+      </c>
+      <c r="B189" t="s">
+        <v>468</v>
+      </c>
+      <c r="C189" t="s">
+        <v>523</v>
+      </c>
+      <c r="D189" t="s">
+        <v>598</v>
+      </c>
+      <c r="E189" t="s">
+        <v>523</v>
+      </c>
+      <c r="F189" t="s">
+        <v>775</v>
+      </c>
+      <c r="G189" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>777</v>
+      </c>
+      <c r="B190" t="s">
+        <v>523</v>
+      </c>
+      <c r="C190" t="s">
+        <v>493</v>
+      </c>
+      <c r="D190" t="s">
+        <v>523</v>
+      </c>
+      <c r="E190" t="s">
+        <v>643</v>
+      </c>
+      <c r="F190" t="s">
+        <v>778</v>
+      </c>
+      <c r="G190" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>780</v>
+      </c>
+      <c r="B191" t="s">
+        <v>499</v>
+      </c>
+      <c r="C191" t="s">
+        <v>475</v>
+      </c>
+      <c r="D191" t="s">
+        <v>644</v>
+      </c>
+      <c r="E191" t="s">
+        <v>482</v>
+      </c>
+      <c r="F191" t="s">
+        <v>781</v>
+      </c>
+      <c r="G191" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>783</v>
+      </c>
+      <c r="B192" t="s">
+        <v>768</v>
+      </c>
+      <c r="C192" t="s">
+        <v>499</v>
+      </c>
+      <c r="D192" t="s">
+        <v>768</v>
+      </c>
+      <c r="E192" t="s">
+        <v>643</v>
+      </c>
+      <c r="F192" t="s">
+        <v>784</v>
+      </c>
+      <c r="G192" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>786</v>
+      </c>
+      <c r="B193" t="s">
+        <v>488</v>
+      </c>
+      <c r="C193" t="s">
+        <v>683</v>
+      </c>
+      <c r="D193" t="s">
+        <v>482</v>
+      </c>
+      <c r="E193" t="s">
+        <v>643</v>
+      </c>
+      <c r="F193" t="s">
+        <v>787</v>
+      </c>
+      <c r="G193" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>788</v>
+      </c>
+      <c r="B194" t="s">
+        <v>499</v>
+      </c>
+      <c r="C194" t="s">
+        <v>537</v>
+      </c>
+      <c r="D194" t="s">
+        <v>643</v>
+      </c>
+      <c r="E194" t="s">
+        <v>789</v>
+      </c>
+      <c r="F194" t="s">
+        <v>790</v>
+      </c>
+      <c r="G194" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>792</v>
+      </c>
+      <c r="B195" t="s">
+        <v>532</v>
+      </c>
+      <c r="C195" t="s">
+        <v>480</v>
+      </c>
+      <c r="D195" t="s">
+        <v>643</v>
+      </c>
+      <c r="E195" t="s">
+        <v>643</v>
+      </c>
+      <c r="F195" t="s">
+        <v>793</v>
+      </c>
+      <c r="G195" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>795</v>
+      </c>
+      <c r="B196" t="s">
+        <v>796</v>
+      </c>
+      <c r="C196" t="s">
+        <v>541</v>
+      </c>
+      <c r="D196" t="s">
+        <v>796</v>
+      </c>
+      <c r="E196" t="s">
+        <v>541</v>
+      </c>
+      <c r="F196" t="s">
+        <v>797</v>
+      </c>
+      <c r="G196" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>799</v>
+      </c>
+      <c r="B197" t="s">
+        <v>800</v>
+      </c>
+      <c r="C197" t="s">
+        <v>654</v>
+      </c>
+      <c r="D197" t="s">
+        <v>486</v>
+      </c>
+      <c r="E197" t="s">
+        <v>655</v>
+      </c>
+      <c r="F197" t="s">
+        <v>801</v>
+      </c>
+      <c r="G197" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>803</v>
+      </c>
+      <c r="B198" t="s">
+        <v>655</v>
+      </c>
+      <c r="C198" t="s">
+        <v>654</v>
+      </c>
+      <c r="D198" t="s">
+        <v>513</v>
+      </c>
+      <c r="E198" t="s">
+        <v>804</v>
+      </c>
+      <c r="F198" t="s">
+        <v>805</v>
+      </c>
+      <c r="G198" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>807</v>
+      </c>
+      <c r="B199" t="s">
+        <v>507</v>
+      </c>
+      <c r="C199" t="s">
+        <v>507</v>
+      </c>
+      <c r="D199" t="s">
+        <v>496</v>
+      </c>
+      <c r="E199" t="s">
+        <v>683</v>
+      </c>
+      <c r="F199" t="s">
+        <v>808</v>
+      </c>
+      <c r="G199" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>810</v>
+      </c>
+      <c r="B200" t="s">
+        <v>475</v>
+      </c>
+      <c r="C200" t="s">
+        <v>811</v>
+      </c>
+      <c r="D200" t="s">
+        <v>580</v>
+      </c>
+      <c r="E200" t="s">
+        <v>811</v>
+      </c>
+      <c r="F200" t="s">
+        <v>812</v>
+      </c>
+      <c r="G200" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>814</v>
+      </c>
+      <c r="B201" t="s">
+        <v>811</v>
+      </c>
+      <c r="C201" t="s">
+        <v>815</v>
+      </c>
+      <c r="D201" t="s">
+        <v>479</v>
+      </c>
+      <c r="E201" t="s">
+        <v>816</v>
+      </c>
+      <c r="F201" t="s">
+        <v>817</v>
+      </c>
+      <c r="G201" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>819</v>
+      </c>
+      <c r="B202" t="s">
+        <v>542</v>
+      </c>
+      <c r="C202" t="s">
+        <v>486</v>
+      </c>
+      <c r="D202" t="s">
+        <v>672</v>
+      </c>
+      <c r="E202" t="s">
+        <v>607</v>
+      </c>
+      <c r="F202" t="s">
+        <v>820</v>
+      </c>
+      <c r="G202" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>822</v>
+      </c>
+      <c r="B203" t="s">
+        <v>607</v>
+      </c>
+      <c r="C203" t="s">
+        <v>517</v>
+      </c>
+      <c r="D203" t="s">
+        <v>603</v>
+      </c>
+      <c r="E203" t="s">
+        <v>517</v>
+      </c>
+      <c r="F203" t="s">
+        <v>823</v>
+      </c>
+      <c r="G203" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>824</v>
+      </c>
+      <c r="B204" t="s">
+        <v>517</v>
+      </c>
+      <c r="C204" t="s">
+        <v>580</v>
+      </c>
+      <c r="D204" t="s">
+        <v>608</v>
+      </c>
+      <c r="E204" t="s">
+        <v>638</v>
+      </c>
+      <c r="F204" t="s">
+        <v>825</v>
+      </c>
+      <c r="G204" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>827</v>
+      </c>
+      <c r="B205" t="s">
+        <v>627</v>
+      </c>
+      <c r="C205" t="s">
+        <v>607</v>
+      </c>
+      <c r="D205" t="s">
+        <v>598</v>
+      </c>
+      <c r="E205" t="s">
+        <v>627</v>
+      </c>
+      <c r="F205" t="s">
+        <v>828</v>
+      </c>
+      <c r="G205" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>830</v>
+      </c>
+      <c r="B206" t="s">
+        <v>627</v>
+      </c>
+      <c r="C206" t="s">
+        <v>627</v>
+      </c>
+      <c r="D206" t="s">
+        <v>831</v>
+      </c>
+      <c r="E206" t="s">
+        <v>611</v>
+      </c>
+      <c r="F206" t="s">
+        <v>832</v>
+      </c>
+      <c r="G206" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>834</v>
+      </c>
+      <c r="B207" t="s">
+        <v>611</v>
+      </c>
+      <c r="C207" t="s">
+        <v>628</v>
+      </c>
+      <c r="D207" t="s">
+        <v>565</v>
+      </c>
+      <c r="E207" t="s">
+        <v>628</v>
+      </c>
+      <c r="F207" t="s">
+        <v>835</v>
+      </c>
+      <c r="G207" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>837</v>
+      </c>
+      <c r="B208" t="s">
+        <v>550</v>
+      </c>
+      <c r="C208" t="s">
+        <v>550</v>
+      </c>
+      <c r="D208" t="s">
+        <v>576</v>
+      </c>
+      <c r="E208" t="s">
+        <v>470</v>
+      </c>
+      <c r="F208" t="s">
+        <v>838</v>
+      </c>
+      <c r="G208" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>839</v>
+      </c>
+      <c r="B209" t="s">
+        <v>470</v>
+      </c>
+      <c r="C209" t="s">
+        <v>831</v>
+      </c>
+      <c r="D209" t="s">
+        <v>840</v>
+      </c>
+      <c r="E209" t="s">
+        <v>840</v>
+      </c>
+      <c r="F209" t="s">
+        <v>841</v>
+      </c>
+      <c r="G209" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>843</v>
+      </c>
+      <c r="B210" t="s">
+        <v>417</v>
+      </c>
+      <c r="C210" t="s">
+        <v>447</v>
+      </c>
+      <c r="D210" t="s">
+        <v>448</v>
+      </c>
+      <c r="E210" t="s">
+        <v>361</v>
+      </c>
+      <c r="F210" t="s">
+        <v>844</v>
+      </c>
+      <c r="G210" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>846</v>
+      </c>
+      <c r="B211" t="s">
+        <v>418</v>
+      </c>
+      <c r="C211" t="s">
+        <v>437</v>
+      </c>
+      <c r="D211" t="s">
+        <v>366</v>
+      </c>
+      <c r="E211" t="s">
+        <v>847</v>
+      </c>
+      <c r="F211" t="s">
+        <v>848</v>
+      </c>
+      <c r="G211" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>850</v>
+      </c>
+      <c r="B212" t="s">
+        <v>366</v>
+      </c>
+      <c r="C212" t="s">
+        <v>380</v>
+      </c>
+      <c r="D212" t="s">
+        <v>9</v>
+      </c>
+      <c r="E212" t="s">
+        <v>851</v>
+      </c>
+      <c r="F212" t="s">
+        <v>852</v>
+      </c>
+      <c r="G212" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>853</v>
+      </c>
+      <c r="B213" t="s">
+        <v>315</v>
+      </c>
+      <c r="C213" t="s">
+        <v>418</v>
+      </c>
+      <c r="D213" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" t="s">
+        <v>15</v>
+      </c>
+      <c r="F213" t="s">
+        <v>854</v>
+      </c>
+      <c r="G213" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>856</v>
+      </c>
+      <c r="B214" t="s">
+        <v>335</v>
+      </c>
+      <c r="C214" t="s">
+        <v>9</v>
+      </c>
+      <c r="D214" t="s">
+        <v>17</v>
+      </c>
+      <c r="E214" t="s">
+        <v>36</v>
+      </c>
+      <c r="F214" t="s">
+        <v>857</v>
+      </c>
+      <c r="G214" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>859</v>
+      </c>
+      <c r="B215" t="s">
+        <v>32</v>
+      </c>
+      <c r="C215" t="s">
+        <v>469</v>
+      </c>
+      <c r="D215" t="s">
+        <v>335</v>
+      </c>
+      <c r="E215" t="s">
+        <v>384</v>
+      </c>
+      <c r="F215" t="s">
+        <v>860</v>
+      </c>
+      <c r="G215" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>862</v>
+      </c>
+      <c r="B216" t="s">
+        <v>447</v>
+      </c>
+      <c r="C216" t="s">
+        <v>394</v>
+      </c>
+      <c r="D216" t="s">
+        <v>437</v>
+      </c>
+      <c r="E216" t="s">
+        <v>443</v>
+      </c>
+      <c r="F216" t="s">
+        <v>863</v>
+      </c>
+      <c r="G216" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>865</v>
+      </c>
+      <c r="B217" t="s">
+        <v>443</v>
+      </c>
+      <c r="C217" t="s">
+        <v>428</v>
+      </c>
+      <c r="D217" t="s">
+        <v>375</v>
+      </c>
+      <c r="E217" t="s">
+        <v>380</v>
+      </c>
+      <c r="F217" t="s">
+        <v>866</v>
+      </c>
+      <c r="G217" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>868</v>
+      </c>
+      <c r="B218" t="s">
+        <v>380</v>
+      </c>
+      <c r="C218" t="s">
+        <v>423</v>
+      </c>
+      <c r="D218" t="s">
+        <v>851</v>
+      </c>
+      <c r="E218" t="s">
+        <v>417</v>
+      </c>
+      <c r="F218" t="s">
+        <v>869</v>
+      </c>
+      <c r="G218" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>871</v>
+      </c>
+      <c r="B219" t="s">
+        <v>417</v>
+      </c>
+      <c r="C219" t="s">
+        <v>417</v>
+      </c>
+      <c r="D219" t="s">
+        <v>361</v>
+      </c>
+      <c r="E219" t="s">
+        <v>418</v>
+      </c>
+      <c r="F219" t="s">
+        <v>872</v>
+      </c>
+      <c r="G219" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>873</v>
+      </c>
+      <c r="B220" t="s">
+        <v>375</v>
+      </c>
+      <c r="C220" t="s">
+        <v>874</v>
+      </c>
+      <c r="D220" t="s">
+        <v>36</v>
+      </c>
+      <c r="E220" t="s">
+        <v>375</v>
+      </c>
+      <c r="F220" t="s">
+        <v>875</v>
+      </c>
+      <c r="G220" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>877</v>
+      </c>
+      <c r="B221" t="s">
+        <v>375</v>
+      </c>
+      <c r="C221" t="s">
+        <v>874</v>
+      </c>
+      <c r="D221" t="s">
+        <v>339</v>
+      </c>
+      <c r="E221" t="s">
+        <v>356</v>
+      </c>
+      <c r="F221" t="s">
+        <v>878</v>
+      </c>
+      <c r="G221" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>880</v>
+      </c>
+      <c r="B222" t="s">
+        <v>356</v>
+      </c>
+      <c r="C222" t="s">
+        <v>448</v>
+      </c>
+      <c r="D222" t="s">
+        <v>9</v>
+      </c>
+      <c r="E222" t="s">
+        <v>376</v>
+      </c>
+      <c r="F222" t="s">
+        <v>881</v>
+      </c>
+      <c r="G222" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>883</v>
+      </c>
+      <c r="B223" t="s">
+        <v>376</v>
+      </c>
+      <c r="C223" t="s">
+        <v>398</v>
+      </c>
+      <c r="D223" t="s">
+        <v>357</v>
+      </c>
+      <c r="E223" t="s">
+        <v>884</v>
+      </c>
+      <c r="F223" t="s">
+        <v>885</v>
+      </c>
+      <c r="G223" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>887</v>
+      </c>
+      <c r="B224" t="s">
+        <v>884</v>
+      </c>
+      <c r="C224" t="s">
+        <v>470</v>
+      </c>
+      <c r="D224" t="s">
+        <v>400</v>
+      </c>
+      <c r="E224" t="s">
+        <v>888</v>
+      </c>
+      <c r="F224" t="s">
+        <v>889</v>
+      </c>
+      <c r="G224" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>891</v>
+      </c>
+      <c r="B225" t="s">
+        <v>892</v>
+      </c>
+      <c r="C225" t="s">
+        <v>893</v>
+      </c>
+      <c r="D225" t="s">
+        <v>452</v>
+      </c>
+      <c r="E225" t="s">
+        <v>894</v>
+      </c>
+      <c r="F225" t="s">
+        <v>895</v>
+      </c>
+      <c r="G225" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>897</v>
+      </c>
+      <c r="B226" t="s">
+        <v>894</v>
+      </c>
+      <c r="C226" t="s">
+        <v>560</v>
+      </c>
+      <c r="D226" t="s">
+        <v>427</v>
+      </c>
+      <c r="E226" t="s">
+        <v>581</v>
+      </c>
+      <c r="F226" t="s">
+        <v>898</v>
+      </c>
+      <c r="G226" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>900</v>
+      </c>
+      <c r="B227" t="s">
+        <v>581</v>
+      </c>
+      <c r="C227" t="s">
+        <v>585</v>
+      </c>
+      <c r="D227" t="s">
+        <v>399</v>
+      </c>
+      <c r="E227" t="s">
+        <v>628</v>
+      </c>
+      <c r="F227" t="s">
+        <v>901</v>
+      </c>
+      <c r="G227" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>903</v>
+      </c>
+      <c r="B228" t="s">
+        <v>550</v>
+      </c>
+      <c r="C228" t="s">
+        <v>564</v>
+      </c>
+      <c r="D228" t="s">
+        <v>893</v>
+      </c>
+      <c r="E228" t="s">
+        <v>628</v>
+      </c>
+      <c r="F228" t="s">
+        <v>904</v>
+      </c>
+      <c r="G228" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>905</v>
+      </c>
+      <c r="B229" t="s">
+        <v>628</v>
+      </c>
+      <c r="C229" t="s">
+        <v>481</v>
+      </c>
+      <c r="D229" t="s">
+        <v>906</v>
+      </c>
+      <c r="E229" t="s">
+        <v>894</v>
+      </c>
+      <c r="F229" t="s">
+        <v>907</v>
+      </c>
+      <c r="G229" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>909</v>
+      </c>
+      <c r="B230" t="s">
+        <v>590</v>
+      </c>
+      <c r="C230" t="s">
+        <v>550</v>
+      </c>
+      <c r="D230" t="s">
+        <v>572</v>
+      </c>
+      <c r="E230" t="s">
+        <v>470</v>
+      </c>
+      <c r="F230" t="s">
+        <v>910</v>
+      </c>
+      <c r="G230" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>912</v>
+      </c>
+      <c r="B231" t="s">
+        <v>463</v>
+      </c>
+      <c r="C231" t="s">
+        <v>554</v>
+      </c>
+      <c r="D231" t="s">
+        <v>467</v>
+      </c>
+      <c r="E231" t="s">
+        <v>913</v>
+      </c>
+      <c r="F231" t="s">
+        <v>914</v>
+      </c>
+      <c r="G231" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>916</v>
+      </c>
+      <c r="B232" t="s">
+        <v>913</v>
+      </c>
+      <c r="C232" t="s">
+        <v>498</v>
+      </c>
+      <c r="D232" t="s">
+        <v>913</v>
+      </c>
+      <c r="E232" t="s">
+        <v>627</v>
+      </c>
+      <c r="F232" t="s">
+        <v>917</v>
+      </c>
+      <c r="G232" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>919</v>
+      </c>
+      <c r="B233" t="s">
+        <v>618</v>
+      </c>
+      <c r="C233" t="s">
+        <v>487</v>
+      </c>
+      <c r="D233" t="s">
+        <v>920</v>
+      </c>
+      <c r="E233" t="s">
+        <v>920</v>
+      </c>
+      <c r="F233" t="s">
+        <v>921</v>
+      </c>
+      <c r="G233" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>923</v>
+      </c>
+      <c r="B234" t="s">
+        <v>461</v>
+      </c>
+      <c r="C234" t="s">
+        <v>560</v>
+      </c>
+      <c r="D234" t="s">
+        <v>888</v>
+      </c>
+      <c r="E234" t="s">
+        <v>572</v>
+      </c>
+      <c r="F234" t="s">
+        <v>924</v>
+      </c>
+      <c r="G234" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>926</v>
+      </c>
+      <c r="B235" t="s">
+        <v>572</v>
+      </c>
+      <c r="C235" t="s">
+        <v>586</v>
+      </c>
+      <c r="D235" t="s">
+        <v>927</v>
+      </c>
+      <c r="E235" t="s">
+        <v>401</v>
+      </c>
+      <c r="F235" t="s">
+        <v>928</v>
+      </c>
+      <c r="G235" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>930</v>
+      </c>
+      <c r="B236" t="s">
+        <v>405</v>
+      </c>
+      <c r="C236" t="s">
+        <v>576</v>
+      </c>
+      <c r="D236" t="s">
+        <v>405</v>
+      </c>
+      <c r="E236" t="s">
+        <v>467</v>
+      </c>
+      <c r="F236" t="s">
+        <v>931</v>
+      </c>
+      <c r="G236" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>933</v>
+      </c>
+      <c r="B237" t="s">
+        <v>594</v>
+      </c>
+      <c r="C237" t="s">
+        <v>611</v>
+      </c>
+      <c r="D237" t="s">
+        <v>726</v>
+      </c>
+      <c r="E237" t="s">
+        <v>906</v>
+      </c>
+      <c r="F237" t="s">
+        <v>934</v>
+      </c>
+      <c r="G237" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>936</v>
+      </c>
+      <c r="B238" t="s">
+        <v>831</v>
+      </c>
+      <c r="C238" t="s">
+        <v>628</v>
+      </c>
+      <c r="D238" t="s">
+        <v>726</v>
+      </c>
+      <c r="E238" t="s">
+        <v>461</v>
+      </c>
+      <c r="F238" t="s">
+        <v>937</v>
+      </c>
+      <c r="G238" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>939</v>
+      </c>
+      <c r="B239" t="s">
+        <v>940</v>
+      </c>
+      <c r="C239" t="s">
+        <v>623</v>
+      </c>
+      <c r="D239" t="s">
+        <v>565</v>
+      </c>
+      <c r="E239" t="s">
+        <v>590</v>
+      </c>
+      <c r="F239" t="s">
+        <v>941</v>
+      </c>
+      <c r="G239" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>943</v>
+      </c>
+      <c r="B240" t="s">
+        <v>893</v>
+      </c>
+      <c r="C240" t="s">
+        <v>564</v>
+      </c>
+      <c r="D240" t="s">
+        <v>554</v>
+      </c>
+      <c r="E240" t="s">
+        <v>628</v>
+      </c>
+      <c r="F240" t="s">
+        <v>944</v>
+      </c>
+      <c r="G240" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>946</v>
+      </c>
+      <c r="B241" t="s">
+        <v>628</v>
+      </c>
+      <c r="C241" t="s">
+        <v>628</v>
+      </c>
+      <c r="D241" t="s">
+        <v>581</v>
+      </c>
+      <c r="E241" t="s">
+        <v>947</v>
+      </c>
+      <c r="F241" t="s">
+        <v>754</v>
+      </c>
+      <c r="G241" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>949</v>
+      </c>
+      <c r="B242" t="s">
+        <v>947</v>
+      </c>
+      <c r="C242" t="s">
+        <v>622</v>
+      </c>
+      <c r="D242" t="s">
+        <v>581</v>
+      </c>
+      <c r="E242" t="s">
+        <v>564</v>
+      </c>
+      <c r="F242" t="s">
+        <v>950</v>
+      </c>
+      <c r="G242" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>952</v>
+      </c>
+      <c r="B243" t="s">
+        <v>622</v>
+      </c>
+      <c r="C243" t="s">
+        <v>638</v>
+      </c>
+      <c r="D243" t="s">
+        <v>550</v>
+      </c>
+      <c r="E243" t="s">
+        <v>618</v>
+      </c>
+      <c r="F243" t="s">
+        <v>953</v>
+      </c>
+      <c r="G243" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>955</v>
+      </c>
+      <c r="B244" t="s">
+        <v>627</v>
+      </c>
+      <c r="C244" t="s">
+        <v>555</v>
+      </c>
+      <c r="D244" t="s">
+        <v>622</v>
+      </c>
+      <c r="E244" t="s">
+        <v>599</v>
+      </c>
+      <c r="F244" t="s">
+        <v>956</v>
+      </c>
+      <c r="G244" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>958</v>
+      </c>
+      <c r="B245" t="s">
+        <v>599</v>
+      </c>
+      <c r="C245" t="s">
+        <v>555</v>
+      </c>
+      <c r="D245" t="s">
+        <v>569</v>
+      </c>
+      <c r="E245" t="s">
+        <v>603</v>
+      </c>
+      <c r="F245" t="s">
+        <v>959</v>
+      </c>
+      <c r="G245" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>960</v>
+      </c>
+      <c r="B246" t="s">
+        <v>603</v>
+      </c>
+      <c r="C246" t="s">
+        <v>498</v>
+      </c>
+      <c r="D246" t="s">
+        <v>598</v>
+      </c>
+      <c r="E246" t="s">
+        <v>627</v>
+      </c>
+      <c r="F246" t="s">
+        <v>961</v>
+      </c>
+      <c r="G246" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>962</v>
+      </c>
+      <c r="B247" t="s">
+        <v>618</v>
+      </c>
+      <c r="C247" t="s">
+        <v>555</v>
+      </c>
+      <c r="D247" t="s">
+        <v>599</v>
+      </c>
+      <c r="E247" t="s">
+        <v>963</v>
+      </c>
+      <c r="F247" t="s">
+        <v>964</v>
+      </c>
+      <c r="G247" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>966</v>
+      </c>
+      <c r="B248" t="s">
+        <v>963</v>
+      </c>
+      <c r="C248" t="s">
+        <v>527</v>
+      </c>
+      <c r="D248" t="s">
+        <v>963</v>
+      </c>
+      <c r="E248" t="s">
+        <v>492</v>
+      </c>
+      <c r="F248" t="s">
+        <v>967</v>
+      </c>
+      <c r="G248" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>969</v>
+      </c>
+      <c r="B249" t="s">
+        <v>522</v>
+      </c>
+      <c r="C249" t="s">
+        <v>487</v>
+      </c>
+      <c r="D249" t="s">
+        <v>560</v>
+      </c>
+      <c r="E249" t="s">
+        <v>598</v>
+      </c>
+      <c r="F249" t="s">
+        <v>970</v>
+      </c>
+      <c r="G249" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>972</v>
+      </c>
+      <c r="B250" t="s">
+        <v>618</v>
+      </c>
+      <c r="C250" t="s">
+        <v>527</v>
+      </c>
+      <c r="D250" t="s">
+        <v>608</v>
+      </c>
+      <c r="E250" t="s">
+        <v>555</v>
+      </c>
+      <c r="F250" t="s">
+        <v>973</v>
+      </c>
+      <c r="G250" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>974</v>
+      </c>
+      <c r="B251" t="s">
+        <v>546</v>
+      </c>
+      <c r="C251" t="s">
+        <v>523</v>
+      </c>
+      <c r="D251" t="s">
+        <v>598</v>
+      </c>
+      <c r="E251" t="s">
+        <v>487</v>
+      </c>
+      <c r="F251" t="s">
+        <v>975</v>
+      </c>
+      <c r="G251" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>977</v>
+      </c>
+      <c r="B252" t="s">
+        <v>487</v>
+      </c>
+      <c r="C252" t="s">
+        <v>767</v>
+      </c>
+      <c r="D252" t="s">
+        <v>672</v>
+      </c>
+      <c r="E252" t="s">
+        <v>523</v>
+      </c>
+      <c r="F252" t="s">
+        <v>978</v>
+      </c>
+      <c r="G252" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>980</v>
+      </c>
+      <c r="B253" t="s">
+        <v>522</v>
+      </c>
+      <c r="C253" t="s">
+        <v>488</v>
+      </c>
+      <c r="D253" t="s">
+        <v>672</v>
+      </c>
+      <c r="E253" t="s">
+        <v>768</v>
+      </c>
+      <c r="F253" t="s">
+        <v>981</v>
+      </c>
+      <c r="G253" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>983</v>
+      </c>
+      <c r="B254" t="s">
+        <v>759</v>
+      </c>
+      <c r="C254" t="s">
+        <v>767</v>
+      </c>
+      <c r="D254" t="s">
+        <v>984</v>
+      </c>
+      <c r="E254" t="s">
+        <v>796</v>
+      </c>
+      <c r="F254" t="s">
+        <v>985</v>
+      </c>
+      <c r="G254" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>987</v>
+      </c>
+      <c r="B255" t="s">
+        <v>796</v>
+      </c>
+      <c r="C255" t="s">
+        <v>497</v>
+      </c>
+      <c r="D255" t="s">
+        <v>643</v>
+      </c>
+      <c r="E255" t="s">
+        <v>789</v>
+      </c>
+      <c r="F255" t="s">
+        <v>988</v>
+      </c>
+      <c r="G255" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>990</v>
+      </c>
+      <c r="B256" t="s">
+        <v>497</v>
+      </c>
+      <c r="C256" t="s">
+        <v>739</v>
+      </c>
+      <c r="D256" t="s">
+        <v>676</v>
+      </c>
+      <c r="E256" t="s">
+        <v>499</v>
+      </c>
+      <c r="F256" t="s">
+        <v>991</v>
+      </c>
+      <c r="G256" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>993</v>
+      </c>
+      <c r="B257" t="s">
+        <v>796</v>
+      </c>
+      <c r="C257" t="s">
+        <v>532</v>
+      </c>
+      <c r="D257" t="s">
+        <v>487</v>
+      </c>
+      <c r="E257" t="s">
+        <v>532</v>
+      </c>
+      <c r="F257" t="s">
+        <v>994</v>
+      </c>
+      <c r="G257" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>996</v>
+      </c>
+      <c r="B258" t="s">
+        <v>497</v>
+      </c>
+      <c r="C258" t="s">
+        <v>739</v>
+      </c>
+      <c r="D258" t="s">
+        <v>474</v>
+      </c>
+      <c r="E258" t="s">
+        <v>816</v>
+      </c>
+      <c r="F258" t="s">
+        <v>997</v>
+      </c>
+      <c r="G258" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>999</v>
+      </c>
+      <c r="B259" t="s">
+        <v>532</v>
+      </c>
+      <c r="C259" t="s">
+        <v>532</v>
+      </c>
+      <c r="D259" t="s">
+        <v>488</v>
+      </c>
+      <c r="E259" t="s">
+        <v>517</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B260" t="s">
+        <v>517</v>
+      </c>
+      <c r="C260" t="s">
+        <v>493</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E260" t="s">
+        <v>672</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G260" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B261" t="s">
+        <v>607</v>
+      </c>
+      <c r="C261" t="s">
+        <v>517</v>
+      </c>
+      <c r="D261" t="s">
+        <v>618</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G261" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C262" t="s">
+        <v>493</v>
+      </c>
+      <c r="D262" t="s">
+        <v>527</v>
+      </c>
+      <c r="E262" t="s">
+        <v>796</v>
+      </c>
+      <c r="F262" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G262" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B263" t="s">
+        <v>488</v>
+      </c>
+      <c r="C263" t="s">
+        <v>643</v>
+      </c>
+      <c r="D263" t="s">
+        <v>603</v>
+      </c>
+      <c r="E263" t="s">
+        <v>607</v>
+      </c>
+      <c r="F263" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G263" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B264" t="s">
+        <v>607</v>
+      </c>
+      <c r="C264" t="s">
+        <v>546</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E264" t="s">
+        <v>603</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B265" t="s">
+        <v>603</v>
+      </c>
+      <c r="C265" t="s">
+        <v>607</v>
+      </c>
+      <c r="D265" t="s">
+        <v>763</v>
+      </c>
+      <c r="E265" t="s">
+        <v>618</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B266" t="s">
+        <v>598</v>
+      </c>
+      <c r="C266" t="s">
+        <v>499</v>
+      </c>
+      <c r="D266" t="s">
+        <v>763</v>
+      </c>
+      <c r="E266" t="s">
+        <v>796</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B267" t="s">
+        <v>796</v>
+      </c>
+      <c r="C267" t="s">
+        <v>744</v>
+      </c>
+      <c r="D267" t="s">
+        <v>488</v>
+      </c>
+      <c r="E267" t="s">
+        <v>683</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G267" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B268" t="s">
+        <v>683</v>
+      </c>
+      <c r="C268" t="s">
+        <v>474</v>
+      </c>
+      <c r="D268" t="s">
+        <v>676</v>
+      </c>
+      <c r="E268" t="s">
+        <v>643</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G268" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B269" t="s">
+        <v>796</v>
+      </c>
+      <c r="C269" t="s">
+        <v>542</v>
+      </c>
+      <c r="D269" t="s">
+        <v>482</v>
+      </c>
+      <c r="E269" t="s">
+        <v>542</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B270" t="s">
+        <v>475</v>
+      </c>
+      <c r="C270" t="s">
+        <v>531</v>
+      </c>
+      <c r="D270" t="s">
+        <v>518</v>
+      </c>
+      <c r="E270" t="s">
+        <v>474</v>
+      </c>
+      <c r="F270" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B271" t="s">
+        <v>542</v>
+      </c>
+      <c r="C271" t="s">
+        <v>739</v>
+      </c>
+      <c r="D271" t="s">
+        <v>496</v>
+      </c>
+      <c r="E271" t="s">
+        <v>475</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G271" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B272" t="s">
+        <v>475</v>
+      </c>
+      <c r="C272" t="s">
+        <v>650</v>
+      </c>
+      <c r="D272" t="s">
+        <v>475</v>
+      </c>
+      <c r="E272" t="s">
+        <v>650</v>
+      </c>
+      <c r="F272" t="s">
+        <v>1036</v>
+      </c>
+      <c r="G272" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B273" t="s">
+        <v>650</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D273" t="s">
+        <v>743</v>
+      </c>
+      <c r="E273" t="s">
+        <v>660</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G273" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C274" t="s">
+        <v>511</v>
+      </c>
+      <c r="D274" t="s">
+        <v>655</v>
+      </c>
+      <c r="E274" t="s">
+        <v>511</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G274" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B275" t="s">
+        <v>511</v>
+      </c>
+      <c r="C275" t="s">
+        <v>719</v>
+      </c>
+      <c r="D275" t="s">
+        <v>536</v>
+      </c>
+      <c r="E275" t="s">
+        <v>660</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1047</v>
+      </c>
+      <c r="G275" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B276" t="s">
+        <v>650</v>
+      </c>
+      <c r="C276" t="s">
+        <v>506</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E276" t="s">
+        <v>800</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B277" t="s">
+        <v>513</v>
+      </c>
+      <c r="C277" t="s">
+        <v>536</v>
+      </c>
+      <c r="D277" t="s">
+        <v>789</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B278" t="s">
+        <v>811</v>
+      </c>
+      <c r="C278" t="s">
+        <v>506</v>
+      </c>
+      <c r="D278" t="s">
+        <v>537</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G278" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B279" t="s">
+        <v>804</v>
+      </c>
+      <c r="C279" t="s">
+        <v>815</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E279" t="s">
+        <v>513</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G279" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B280" t="s">
+        <v>800</v>
+      </c>
+      <c r="C280" t="s">
+        <v>800</v>
+      </c>
+      <c r="D280" t="s">
+        <v>518</v>
+      </c>
+      <c r="E280" t="s">
+        <v>531</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G280" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B281" t="s">
+        <v>531</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D281" t="s">
+        <v>531</v>
+      </c>
+      <c r="E281" t="s">
+        <v>800</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G281" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D282" t="s">
+        <v>739</v>
+      </c>
+      <c r="E282" t="s">
+        <v>655</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G282" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B283" t="s">
+        <v>655</v>
+      </c>
+      <c r="C283" t="s">
+        <v>650</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E283" t="s">
+        <v>650</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G283" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B284" t="s">
+        <v>650</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D284" t="s">
+        <v>744</v>
+      </c>
+      <c r="E284" t="s">
+        <v>811</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C285" t="s">
+        <v>655</v>
+      </c>
+      <c r="D285" t="s">
+        <v>767</v>
+      </c>
+      <c r="E285" t="s">
+        <v>531</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G285" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B286" t="s">
+        <v>537</v>
+      </c>
+      <c r="C286" t="s">
+        <v>811</v>
+      </c>
+      <c r="D286" t="s">
+        <v>474</v>
+      </c>
+      <c r="E286" t="s">
+        <v>532</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G286" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B287" t="s">
+        <v>816</v>
+      </c>
+      <c r="C287" t="s">
+        <v>804</v>
+      </c>
+      <c r="D287" t="s">
+        <v>542</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G287" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C288" t="s">
+        <v>512</v>
+      </c>
+      <c r="D288" t="s">
+        <v>789</v>
+      </c>
+      <c r="E288" t="s">
+        <v>739</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G288" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B289" t="s">
+        <v>744</v>
+      </c>
+      <c r="C289" t="s">
+        <v>531</v>
+      </c>
+      <c r="D289" t="s">
+        <v>468</v>
+      </c>
+      <c r="E289" t="s">
+        <v>643</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G289" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B290" t="s">
+        <v>796</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D290" t="s">
+        <v>482</v>
+      </c>
+      <c r="E290" t="s">
+        <v>531</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G290" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B291" t="s">
+        <v>667</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D291" t="s">
+        <v>739</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G291" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C292" t="s">
+        <v>804</v>
+      </c>
+      <c r="D292" t="s">
+        <v>744</v>
+      </c>
+      <c r="E292" t="s">
+        <v>513</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G292" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B293" t="s">
+        <v>512</v>
+      </c>
+      <c r="C293" t="s">
+        <v>743</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G293" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B294" t="s">
+        <v>804</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D294" t="s">
+        <v>811</v>
+      </c>
+      <c r="E294" t="s">
+        <v>743</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G294" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B295" t="s">
+        <v>671</v>
+      </c>
+      <c r="C295" t="s">
+        <v>695</v>
+      </c>
+      <c r="D295" t="s">
+        <v>507</v>
+      </c>
+      <c r="E295" t="s">
+        <v>711</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G295" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B296" t="s">
+        <v>696</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G296" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G297" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D298" t="s">
+        <v>815</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G298" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G299" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B300" t="s">
+        <v>704</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D300" t="s">
+        <v>655</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G300" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D301" t="s">
+        <v>659</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G301" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B302" t="s">
+        <v>719</v>
+      </c>
+      <c r="C302" t="s">
+        <v>719</v>
+      </c>
+      <c r="D302" t="s">
+        <v>789</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1142</v>
+      </c>
+      <c r="G302" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D303" t="s">
+        <v>492</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G303" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B304" t="s">
+        <v>580</v>
+      </c>
+      <c r="C304" t="s">
+        <v>475</v>
+      </c>
+      <c r="D304" t="s">
+        <v>672</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G304" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B305" t="s">
+        <v>607</v>
+      </c>
+      <c r="C305" t="s">
+        <v>644</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G305" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D306" t="s">
+        <v>452</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F306" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G306" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C307" t="s">
+        <v>499</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E307" t="s">
+        <v>607</v>
+      </c>
+      <c r="F307" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G307" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B308" t="s">
+        <v>498</v>
+      </c>
+      <c r="C308" t="s">
+        <v>796</v>
+      </c>
+      <c r="D308" t="s">
+        <v>627</v>
+      </c>
+      <c r="E308" t="s">
+        <v>796</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G308" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B309" t="s">
+        <v>643</v>
+      </c>
+      <c r="C309" t="s">
+        <v>479</v>
+      </c>
+      <c r="D309" t="s">
+        <v>644</v>
+      </c>
+      <c r="E309" t="s">
+        <v>676</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1172</v>
+      </c>
+      <c r="G309" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B310" t="s">
+        <v>482</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D310" t="s">
+        <v>468</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G310" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B311" t="s">
+        <v>555</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D311" t="s">
+        <v>564</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G311" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B312" t="s">
+        <v>564</v>
+      </c>
+      <c r="C312" t="s">
+        <v>608</v>
+      </c>
+      <c r="D312" t="s">
+        <v>469</v>
+      </c>
+      <c r="E312" t="s">
+        <v>469</v>
+      </c>
+      <c r="F312" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G312" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B313" t="s">
+        <v>726</v>
+      </c>
+      <c r="C313" t="s">
+        <v>639</v>
+      </c>
+      <c r="D313" t="s">
+        <v>726</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G313" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C314" t="s">
+        <v>676</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1194</v>
+      </c>
+      <c r="G314" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D315" t="s">
+        <v>468</v>
+      </c>
+      <c r="E315" t="s">
+        <v>482</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1197</v>
+      </c>
+      <c r="G315" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B316" t="s">
+        <v>768</v>
+      </c>
+      <c r="C316" t="s">
+        <v>488</v>
+      </c>
+      <c r="D316" t="s">
+        <v>555</v>
+      </c>
+      <c r="E316" t="s">
+        <v>492</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G316" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B317" t="s">
+        <v>546</v>
+      </c>
+      <c r="C317" t="s">
+        <v>523</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E317" t="s">
+        <v>763</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G317" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B318" t="s">
+        <v>608</v>
+      </c>
+      <c r="C318" t="s">
+        <v>598</v>
+      </c>
+      <c r="D318" t="s">
+        <v>623</v>
+      </c>
+      <c r="E318" t="s">
+        <v>608</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G318" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B319" t="s">
+        <v>599</v>
+      </c>
+      <c r="C319" t="s">
+        <v>598</v>
+      </c>
+      <c r="D319" t="s">
+        <v>628</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G319" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B320" t="s">
+        <v>639</v>
+      </c>
+      <c r="C320" t="s">
+        <v>639</v>
+      </c>
+      <c r="D320" t="s">
+        <v>401</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G320" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B321" t="s">
+        <v>947</v>
+      </c>
+      <c r="C321" t="s">
+        <v>608</v>
+      </c>
+      <c r="D321" t="s">
+        <v>888</v>
+      </c>
+      <c r="E321" t="s">
+        <v>920</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1215</v>
+      </c>
+      <c r="G321" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B322" t="s">
+        <v>461</v>
+      </c>
+      <c r="C322" t="s">
+        <v>627</v>
+      </c>
+      <c r="D322" t="s">
+        <v>572</v>
+      </c>
+      <c r="E322" t="s">
+        <v>894</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G322" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B323" t="s">
+        <v>894</v>
+      </c>
+      <c r="C323" t="s">
+        <v>598</v>
+      </c>
+      <c r="D323" t="s">
+        <v>565</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G323" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B324" t="s">
+        <v>585</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E324" t="s">
+        <v>639</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G324" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B325" t="s">
+        <v>639</v>
+      </c>
+      <c r="C325" t="s">
+        <v>627</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E325" t="s">
+        <v>569</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G325" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D326" t="s">
+        <v>913</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G326" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G327" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D328" t="s">
+        <v>565</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G328" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B329" t="s">
+        <v>550</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D329" t="s">
+        <v>940</v>
+      </c>
+      <c r="E329" t="s">
+        <v>598</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G329" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D330" t="s">
+        <v>569</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G330" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B331" t="s">
+        <v>498</v>
+      </c>
+      <c r="C331" t="s">
+        <v>759</v>
+      </c>
+      <c r="D331" t="s">
+        <v>618</v>
+      </c>
+      <c r="E331" t="s">
+        <v>759</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B332" t="s">
+        <v>984</v>
+      </c>
+      <c r="C332" t="s">
+        <v>683</v>
+      </c>
+      <c r="D332" t="s">
+        <v>598</v>
+      </c>
+      <c r="E332" t="s">
+        <v>493</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G332" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D333" t="s">
+        <v>487</v>
+      </c>
+      <c r="E333" t="s">
+        <v>488</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G333" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C334" t="s">
+        <v>506</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E334" t="s">
+        <v>512</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G334" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D335" t="s">
+        <v>546</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G335" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C336" t="s">
+        <v>743</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E336" t="s">
+        <v>683</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G336" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G337" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C338" t="s">
+        <v>650</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G338" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G339" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D340" t="s">
+        <v>467</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G340" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G341" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D342" t="s">
+        <v>463</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G342" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C343" t="s">
+        <v>639</v>
+      </c>
+      <c r="D343" t="s">
+        <v>906</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G343" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B344" t="s">
+        <v>893</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E344" t="s">
+        <v>468</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G344" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G345" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B346" t="s">
+        <v>643</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G346" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G347" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B348" t="s">
+        <v>486</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G348" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C349" t="s">
+        <v>506</v>
+      </c>
+      <c r="D349" t="s">
+        <v>542</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G349" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G350" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C351" t="s">
+        <v>815</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G351" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C352" t="s">
+        <v>811</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G352" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G353" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G354" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E355" t="s">
+        <v>542</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G355" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G356" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G357" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G358" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G359" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G360" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G361" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G362" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D363" t="s">
+        <v>512</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G363" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G364" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G365" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B366" t="s">
+        <v>743</v>
+      </c>
+      <c r="C366" t="s">
+        <v>511</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1442</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1443</v>
+      </c>
+      <c r="G366" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G367" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C368" t="s">
+        <v>804</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G368" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D369" t="s">
+        <v>580</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G369" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G370" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G371" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G372" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G373" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G374" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G375" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1507</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1508</v>
+      </c>
+      <c r="G376" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G377" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G378" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G379" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G380" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G381" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G382" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G383" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1559</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1560</v>
+      </c>
+      <c r="G384" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G385" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1571</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1572</v>
+      </c>
+      <c r="G386" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1579</v>
+      </c>
+      <c r="G387" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G388" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1592</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1593</v>
+      </c>
+      <c r="G389" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G390" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G391" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G393" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G394" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1634</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G396" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1647</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1648</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G398" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G399" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1667</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1668</v>
+      </c>
+      <c r="G400" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1674</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G401" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G402" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1688</v>
+      </c>
+      <c r="G403" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1694</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1695</v>
+      </c>
+      <c r="G404" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1701</v>
+      </c>
+      <c r="G405" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1708</v>
+      </c>
+      <c r="G406" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G407" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1722</v>
+      </c>
+      <c r="G408" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1728</v>
+      </c>
+      <c r="G409" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1733</v>
+      </c>
+      <c r="G410" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1739</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1740</v>
+      </c>
+      <c r="G411" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1745</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1746</v>
+      </c>
+      <c r="G412" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1753</v>
+      </c>
+      <c r="G413" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G414" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G415" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1774</v>
+      </c>
+      <c r="G416" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G417" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1787</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G418" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G419" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G420" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G421" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G422" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1820</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G423" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1824</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G424" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G425" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1838</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1839</v>
+      </c>
+      <c r="G426" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1845</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1846</v>
+      </c>
+      <c r="G427" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G428" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G429" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1865</v>
+      </c>
+      <c r="G430" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G431" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1878</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1879</v>
+      </c>
+      <c r="G432" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1885</v>
+      </c>
+      <c r="G433" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F434" t="s">
+        <v>1891</v>
+      </c>
+      <c r="G434" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G435" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1905</v>
+      </c>
+      <c r="G436" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G437" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1597</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1917</v>
+      </c>
+      <c r="G438" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1922</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1923</v>
+      </c>
+      <c r="G439" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1928</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1929</v>
+      </c>
+      <c r="G440" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1935</v>
+      </c>
+      <c r="G441" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F442" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G442" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1948</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1949</v>
+      </c>
+      <c r="G443" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G444" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1961</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1962</v>
+      </c>
+      <c r="G445" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G446" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G447" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G448" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1987</v>
+      </c>
+      <c r="G449" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1959</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G450" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F451" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G451" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B452" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C452" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D452" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E452" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F452" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G452" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B453" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C453" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D453" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E453" t="s">
+        <v>2012</v>
+      </c>
+      <c r="F453" t="s">
+        <v>2013</v>
+      </c>
+      <c r="G453" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B454" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C454" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D454" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E454" t="s">
+        <v>2019</v>
+      </c>
+      <c r="F454" t="s">
+        <v>2020</v>
+      </c>
+      <c r="G454" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B455" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C455" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D455" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E455" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F455" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G455" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B456" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C456" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D456" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E456" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F456" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G456" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B457" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C457" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D457" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E457" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F457" t="s">
+        <v>2040</v>
+      </c>
+      <c r="G457" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C458" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D458" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E458" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F458" t="s">
+        <v>2046</v>
+      </c>
+      <c r="G458" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B459" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C459" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D459" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E459" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F459" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G459" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B460" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C460" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D460" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E460" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F460" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G460" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B461" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C461" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D461" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E461" t="s">
+        <v>2063</v>
+      </c>
+      <c r="F461" t="s">
+        <v>2064</v>
+      </c>
+      <c r="G461" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B462" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C462" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D462" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E462" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F462" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G462" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B463" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C463" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D463" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E463" t="s">
+        <v>2076</v>
+      </c>
+      <c r="F463" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G463" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B464" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C464" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D464" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E464" t="s">
+        <v>2083</v>
+      </c>
+      <c r="F464" t="s">
+        <v>2084</v>
+      </c>
+      <c r="G464" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B465" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D465" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E465" t="s">
+        <v>2089</v>
+      </c>
+      <c r="F465" t="s">
+        <v>2090</v>
+      </c>
+      <c r="G465" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B466" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C466" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D466" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E466" t="s">
+        <v>2096</v>
+      </c>
+      <c r="F466" t="s">
+        <v>2097</v>
+      </c>
+      <c r="G466" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C467" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D467" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E467" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F467" t="s">
+        <v>2104</v>
+      </c>
+      <c r="G467" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B468" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C468" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D468" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E468" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F468" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G468" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B469" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C469" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D469" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E469" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F469" t="s">
+        <v>2117</v>
+      </c>
+      <c r="G469" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B470" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C470" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F470" t="s">
+        <v>2122</v>
+      </c>
+      <c r="G470" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B471" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C471" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D471" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E471" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F471" t="s">
+        <v>2129</v>
+      </c>
+      <c r="G471" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B472" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D472" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E472" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F472" t="s">
+        <v>2135</v>
+      </c>
+      <c r="G472" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B473" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C473" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D473" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E473" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F473" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G473" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B474" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C474" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D474" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E474" t="s">
+        <v>2146</v>
+      </c>
+      <c r="F474" t="s">
+        <v>2147</v>
+      </c>
+      <c r="G474" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B475" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C475" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D475" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E475" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F475" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G475" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B476" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C476" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D476" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E476" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F476" t="s">
+        <v>2160</v>
+      </c>
+      <c r="G476" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B477" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C477" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D477" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E477" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F477" t="s">
+        <v>2167</v>
+      </c>
+      <c r="G477" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B478" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C478" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D478" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E478" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F478" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G478" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B479" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C479" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D479" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E479" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F479" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G479" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B480" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C480" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D480" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E480" t="s">
+        <v>2186</v>
+      </c>
+      <c r="F480" t="s">
+        <v>2187</v>
+      </c>
+      <c r="G480" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B481" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C481" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D481" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E481" t="s">
+        <v>2193</v>
+      </c>
+      <c r="F481" t="s">
+        <v>2194</v>
+      </c>
+      <c r="G481" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B482" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C482" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D482" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E482" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F482" t="s">
+        <v>2201</v>
+      </c>
+      <c r="G482" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B483" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C483" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D483" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E483" t="s">
+        <v>2207</v>
+      </c>
+      <c r="F483" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G483" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B484" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C484" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D484" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E484" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F484" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G484" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B485" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C485" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D485" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E485" t="s">
+        <v>2221</v>
+      </c>
+      <c r="F485" t="s">
+        <v>2222</v>
+      </c>
+      <c r="G485" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B486" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C486" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D486" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E486" t="s">
+        <v>2228</v>
+      </c>
+      <c r="F486" t="s">
+        <v>2229</v>
+      </c>
+      <c r="G486" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B487" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C487" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E487" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F487" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G487" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C488" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D488" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E488" t="s">
+        <v>2239</v>
+      </c>
+      <c r="F488" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G488" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B489" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C489" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D489" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E489" t="s">
+        <v>2246</v>
+      </c>
+      <c r="F489" t="s">
+        <v>2247</v>
+      </c>
+      <c r="G489" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B490" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C490" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D490" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E490" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F490" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G490" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B491" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C491" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D491" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E491" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F491" t="s">
+        <v>2260</v>
+      </c>
+      <c r="G491" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B492" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C492" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D492" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E492" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F492" t="s">
+        <v>2267</v>
+      </c>
+      <c r="G492" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B493" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C493" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D493" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E493" t="s">
+        <v>2273</v>
+      </c>
+      <c r="F493" t="s">
+        <v>2274</v>
+      </c>
+      <c r="G493" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B494" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C494" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D494" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E494" t="s">
+        <v>2280</v>
+      </c>
+      <c r="F494" t="s">
+        <v>2281</v>
+      </c>
+      <c r="G494" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B495" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C495" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D495" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E495" t="s">
+        <v>2287</v>
+      </c>
+      <c r="F495" t="s">
+        <v>2288</v>
+      </c>
+      <c r="G495" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B496" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C496" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D496" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E496" t="s">
+        <v>2293</v>
+      </c>
+      <c r="F496" t="s">
+        <v>2294</v>
+      </c>
+      <c r="G496" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B497" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D497" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E497" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F497" t="s">
+        <v>2301</v>
+      </c>
+      <c r="G497" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B498" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D498" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E498" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F498" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G498" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B499" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D499" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E499" t="s">
+        <v>2314</v>
+      </c>
+      <c r="F499" t="s">
+        <v>2315</v>
+      </c>
+      <c r="G499" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B500" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D500" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E500" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F500" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G500" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B501" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D501" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E501" t="s">
+        <v>2327</v>
+      </c>
+      <c r="F501" t="s">
+        <v>2328</v>
+      </c>
+      <c r="G501" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B502" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C502" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D502" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E502" t="s">
+        <v>2334</v>
+      </c>
+      <c r="F502" t="s">
+        <v>2335</v>
+      </c>
+      <c r="G502" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B503" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C503" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D503" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E503" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F503" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G503" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B504" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C504" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D504" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E504" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F504" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G504" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B505" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D505" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E505" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F505" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G505" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B506" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D506" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E506" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F506" t="s">
+        <v>2362</v>
+      </c>
+      <c r="G506" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B507" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D507" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E507" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F507" t="s">
+        <v>2369</v>
+      </c>
+      <c r="G507" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B508" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D508" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E508" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F508" t="s">
+        <v>2375</v>
+      </c>
+      <c r="G508" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B509" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D509" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E509" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F509" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G509" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B510" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C510" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D510" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E510" t="s">
+        <v>2387</v>
+      </c>
+      <c r="F510" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G510" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B511" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D511" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E511" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F511" t="s">
+        <v>2394</v>
+      </c>
+      <c r="G511" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B512" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D512" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E512" t="s">
+        <v>2400</v>
+      </c>
+      <c r="F512" t="s">
+        <v>2401</v>
+      </c>
+      <c r="G512" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B513" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D513" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E513" t="s">
+        <v>2406</v>
+      </c>
+      <c r="F513" t="s">
+        <v>2407</v>
+      </c>
+      <c r="G513" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B514" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D514" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E514" t="s">
+        <v>2413</v>
+      </c>
+      <c r="F514" t="s">
+        <v>2414</v>
+      </c>
+      <c r="G514" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B515" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D515" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E515" t="s">
+        <v>2420</v>
+      </c>
+      <c r="F515" t="s">
+        <v>2421</v>
+      </c>
+      <c r="G515" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B516" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D516" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E516" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F516" t="s">
+        <v>2428</v>
+      </c>
+      <c r="G516" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B517" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D517" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E517" t="s">
+        <v>2434</v>
+      </c>
+      <c r="F517" t="s">
+        <v>2435</v>
+      </c>
+      <c r="G517" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B518" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D518" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E518" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F518" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G518" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B519" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D519" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E519" t="s">
+        <v>2448</v>
+      </c>
+      <c r="F519" t="s">
+        <v>2449</v>
+      </c>
+      <c r="G519" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B520" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D520" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E520" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F520" t="s">
+        <v>2455</v>
+      </c>
+      <c r="G520" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B521" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D521" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E521" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F521" t="s">
+        <v>2462</v>
+      </c>
+      <c r="G521" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B522" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D522" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E522" t="s">
+        <v>2468</v>
+      </c>
+      <c r="F522" t="s">
+        <v>2469</v>
+      </c>
+      <c r="G522" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B523" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D523" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E523" t="s">
+        <v>2475</v>
+      </c>
+      <c r="F523" t="s">
+        <v>2476</v>
+      </c>
+      <c r="G523" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B524" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E524" t="s">
+        <v>2482</v>
+      </c>
+      <c r="F524" t="s">
+        <v>2483</v>
+      </c>
+      <c r="G524" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B525" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D525" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E525" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F525" t="s">
+        <v>2490</v>
+      </c>
+      <c r="G525" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B526" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D526" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E526" t="s">
+        <v>2496</v>
+      </c>
+      <c r="F526" t="s">
+        <v>2497</v>
+      </c>
+      <c r="G526" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B527" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D527" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E527" t="s">
+        <v>2502</v>
+      </c>
+      <c r="F527" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G527" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B528" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D528" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E528" t="s">
+        <v>2509</v>
+      </c>
+      <c r="F528" t="s">
+        <v>2510</v>
+      </c>
+      <c r="G528" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B529" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D529" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E529" t="s">
+        <v>2516</v>
+      </c>
+      <c r="F529" t="s">
+        <v>2517</v>
+      </c>
+      <c r="G529" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B530" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E530" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F530" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G530" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B531" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E531" t="s">
+        <v>2530</v>
+      </c>
+      <c r="F531" t="s">
+        <v>2531</v>
+      </c>
+      <c r="G531" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B532" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D532" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E532" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F532" t="s">
+        <v>2538</v>
+      </c>
+      <c r="G532" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B533" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D533" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E533" t="s">
+        <v>2544</v>
+      </c>
+      <c r="F533" t="s">
+        <v>2545</v>
+      </c>
+      <c r="G533" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B534" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D534" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E534" t="s">
+        <v>2551</v>
+      </c>
+      <c r="F534" t="s">
+        <v>2552</v>
+      </c>
+      <c r="G534" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B535" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D535" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E535" t="s">
+        <v>2558</v>
+      </c>
+      <c r="F535" t="s">
+        <v>2559</v>
+      </c>
+      <c r="G535" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B536" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D536" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E536" t="s">
+        <v>2565</v>
+      </c>
+      <c r="F536" t="s">
+        <v>2566</v>
+      </c>
+      <c r="G536" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B537" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D537" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E537" t="s">
+        <v>2572</v>
+      </c>
+      <c r="F537" t="s">
+        <v>2573</v>
+      </c>
+      <c r="G537" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B538" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D538" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E538" t="s">
+        <v>2578</v>
+      </c>
+      <c r="F538" t="s">
+        <v>2579</v>
+      </c>
+      <c r="G538" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B539" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D539" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E539" t="s">
+        <v>2585</v>
+      </c>
+      <c r="F539" t="s">
+        <v>2586</v>
+      </c>
+      <c r="G539" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B540" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D540" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E540" t="s">
+        <v>2592</v>
+      </c>
+      <c r="F540" t="s">
+        <v>2593</v>
+      </c>
+      <c r="G540" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B541" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D541" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E541" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F541" t="s">
+        <v>2600</v>
+      </c>
+      <c r="G541" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B542" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D542" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E542" t="s">
+        <v>2606</v>
+      </c>
+      <c r="F542" t="s">
+        <v>2607</v>
+      </c>
+      <c r="G542" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B543" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D543" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E543" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F543" t="s">
+        <v>2614</v>
+      </c>
+      <c r="G543" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B544" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D544" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E544" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F544" t="s">
+        <v>2620</v>
+      </c>
+      <c r="G544" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B545" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E545" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F545" t="s">
+        <v>2626</v>
+      </c>
+      <c r="G545" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B546" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E546" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F546" t="s">
+        <v>2631</v>
+      </c>
+      <c r="G546" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B547" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E547" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F547" t="s">
+        <v>2638</v>
+      </c>
+      <c r="G547" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B548" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E548" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F548" t="s">
+        <v>2645</v>
+      </c>
+      <c r="G548" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B549" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E549" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F549" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G549" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B550" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E550" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F550" t="s">
+        <v>2659</v>
+      </c>
+      <c r="G550" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B551" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E551" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F551" t="s">
+        <v>2666</v>
+      </c>
+      <c r="G551" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B552" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E552" t="s">
+        <v>2672</v>
+      </c>
+      <c r="F552" t="s">
+        <v>2673</v>
+      </c>
+      <c r="G552" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B553" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E553" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F553" t="s">
+        <v>2680</v>
+      </c>
+      <c r="G553" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B554" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2685</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2686</v>
+      </c>
+      <c r="F554" t="s">
+        <v>2687</v>
+      </c>
+      <c r="G554" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B555" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2692</v>
+      </c>
+      <c r="F555" t="s">
+        <v>2693</v>
+      </c>
+      <c r="G555" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B556" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2699</v>
+      </c>
+      <c r="F556" t="s">
+        <v>2700</v>
+      </c>
+      <c r="G556" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B557" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F557" t="s">
+        <v>2707</v>
+      </c>
+      <c r="G557" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B558" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2713</v>
+      </c>
+      <c r="G558" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B559" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2719</v>
+      </c>
+      <c r="F559" t="s">
+        <v>2720</v>
+      </c>
+      <c r="G559" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B560" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2725</v>
+      </c>
+      <c r="F560" t="s">
+        <v>2726</v>
+      </c>
+      <c r="G560" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B561" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F561" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G561" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B562" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2739</v>
+      </c>
+      <c r="F562" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G562" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B563" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2746</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1929</v>
+      </c>
+      <c r="G563" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F564" t="s">
+        <v>2752</v>
+      </c>
+      <c r="G564" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B565" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2757</v>
+      </c>
+      <c r="F565" t="s">
+        <v>2758</v>
+      </c>
+      <c r="G565" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2764</v>
+      </c>
+      <c r="F566" t="s">
+        <v>2765</v>
+      </c>
+      <c r="G566" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B567" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2771</v>
+      </c>
+      <c r="F567" t="s">
+        <v>2772</v>
+      </c>
+      <c r="G567" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2778</v>
+      </c>
+      <c r="F568" t="s">
+        <v>2779</v>
+      </c>
+      <c r="G568" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2785</v>
+      </c>
+      <c r="F569" t="s">
+        <v>2786</v>
+      </c>
+      <c r="G569" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B570" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2792</v>
+      </c>
+      <c r="F570" t="s">
+        <v>2793</v>
+      </c>
+      <c r="G570" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2799</v>
+      </c>
+      <c r="F571" t="s">
+        <v>2800</v>
+      </c>
+      <c r="G571" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2805</v>
+      </c>
+      <c r="F572" t="s">
+        <v>2806</v>
+      </c>
+      <c r="G572" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2812</v>
+      </c>
+      <c r="F573" t="s">
+        <v>2813</v>
+      </c>
+      <c r="G573" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2819</v>
+      </c>
+      <c r="F574" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G574" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B575" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2825</v>
+      </c>
+      <c r="F575" t="s">
+        <v>2826</v>
+      </c>
+      <c r="G575" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2832</v>
+      </c>
+      <c r="F576" t="s">
+        <v>2833</v>
+      </c>
+      <c r="G576" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2838</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2839</v>
+      </c>
+      <c r="F577" t="s">
+        <v>2840</v>
+      </c>
+      <c r="G577" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2846</v>
+      </c>
+      <c r="F578" t="s">
+        <v>2847</v>
+      </c>
+      <c r="G578" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B579" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2853</v>
+      </c>
+      <c r="F579" t="s">
+        <v>2854</v>
+      </c>
+      <c r="G579" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B580" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2860</v>
+      </c>
+      <c r="F580" t="s">
+        <v>2861</v>
+      </c>
+      <c r="G580" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2867</v>
+      </c>
+      <c r="F581" t="s">
+        <v>2868</v>
+      </c>
+      <c r="G581" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B582" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2874</v>
+      </c>
+      <c r="F582" t="s">
+        <v>2875</v>
+      </c>
+      <c r="G582" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B583" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2880</v>
+      </c>
+      <c r="F583" t="s">
+        <v>2881</v>
+      </c>
+      <c r="G583" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B584" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2887</v>
+      </c>
+      <c r="F584" t="s">
+        <v>2888</v>
+      </c>
+      <c r="G584" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2890</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2892</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2893</v>
+      </c>
+      <c r="F585" t="s">
+        <v>2894</v>
+      </c>
+      <c r="G585" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F586" t="s">
+        <v>2900</v>
+      </c>
+      <c r="G586" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B587" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F587" t="s">
+        <v>2907</v>
+      </c>
+      <c r="G587" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B588" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2913</v>
+      </c>
+      <c r="F588" t="s">
+        <v>2914</v>
+      </c>
+      <c r="G588" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B589" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2919</v>
+      </c>
+      <c r="F589" t="s">
+        <v>2920</v>
+      </c>
+      <c r="G589" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2926</v>
+      </c>
+      <c r="F590" t="s">
+        <v>2927</v>
+      </c>
+      <c r="G590" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B591" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F591" t="s">
+        <v>2934</v>
+      </c>
+      <c r="G591" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B592" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2939</v>
+      </c>
+      <c r="F592" t="s">
+        <v>2940</v>
+      </c>
+      <c r="G592" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2946</v>
+      </c>
+      <c r="F593" t="s">
+        <v>2947</v>
+      </c>
+      <c r="G593" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F594" t="s">
+        <v>2954</v>
+      </c>
+      <c r="G594" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2960</v>
+      </c>
+      <c r="F595" t="s">
+        <v>2961</v>
+      </c>
+      <c r="G595" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2966</v>
+      </c>
+      <c r="F596" t="s">
+        <v>2967</v>
+      </c>
+      <c r="G596" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2972</v>
+      </c>
+      <c r="F597" t="s">
+        <v>2973</v>
+      </c>
+      <c r="G597" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B598" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F598" t="s">
+        <v>2980</v>
+      </c>
+      <c r="G598" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2986</v>
+      </c>
+      <c r="F599" t="s">
+        <v>2987</v>
+      </c>
+      <c r="G599" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2993</v>
+      </c>
+      <c r="F600" t="s">
+        <v>2994</v>
+      </c>
+      <c r="G600" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E601" t="s">
+        <v>3000</v>
+      </c>
+      <c r="F601" t="s">
+        <v>3001</v>
+      </c>
+      <c r="G601" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B602" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C602" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D602" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E602" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F602" t="s">
+        <v>3007</v>
+      </c>
+      <c r="G602" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B603" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C603" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D603" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E603" t="s">
+        <v>3013</v>
+      </c>
+      <c r="F603" t="s">
+        <v>3014</v>
+      </c>
+      <c r="G603" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B604" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C604" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D604" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E604" t="s">
+        <v>3020</v>
+      </c>
+      <c r="F604" t="s">
+        <v>3021</v>
+      </c>
+      <c r="G604" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B605" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C605" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D605" t="s">
+        <v>3026</v>
+      </c>
+      <c r="E605" t="s">
+        <v>3027</v>
+      </c>
+      <c r="F605" t="s">
+        <v>3028</v>
+      </c>
+      <c r="G605" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B606" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C606" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D606" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E606" t="s">
+        <v>3034</v>
+      </c>
+      <c r="F606" t="s">
+        <v>3035</v>
+      </c>
+      <c r="G606" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B607" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C607" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D607" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E607" t="s">
+        <v>3041</v>
+      </c>
+      <c r="F607" t="s">
+        <v>3042</v>
+      </c>
+      <c r="G607" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B608" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C608" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D608" t="s">
+        <v>3047</v>
+      </c>
+      <c r="E608" t="s">
+        <v>3048</v>
+      </c>
+      <c r="F608" t="s">
+        <v>3049</v>
+      </c>
+      <c r="G608" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B609" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C609" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D609" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E609" t="s">
+        <v>3055</v>
+      </c>
+      <c r="F609" t="s">
+        <v>3056</v>
+      </c>
+      <c r="G609" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B610" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C610" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D610" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E610" t="s">
+        <v>3062</v>
+      </c>
+      <c r="F610" t="s">
+        <v>3063</v>
+      </c>
+      <c r="G610" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B611" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C611" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D611" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E611" t="s">
+        <v>3068</v>
+      </c>
+      <c r="F611" t="s">
+        <v>3069</v>
+      </c>
+      <c r="G611" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B612" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C612" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D612" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E612" t="s">
+        <v>3074</v>
+      </c>
+      <c r="F612" t="s">
+        <v>3075</v>
+      </c>
+      <c r="G612" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B613" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C613" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D613" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E613" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F613" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G613" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B614" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C614" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D614" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E614" t="s">
+        <v>3087</v>
+      </c>
+      <c r="F614" t="s">
+        <v>3088</v>
+      </c>
+      <c r="G614" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B615" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C615" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D615" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E615" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F615" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G615" t="s">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B616" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C616" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D616" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E616" t="s">
+        <v>3100</v>
+      </c>
+      <c r="F616" t="s">
+        <v>3101</v>
+      </c>
+      <c r="G616" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B617" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C617" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D617" t="s">
+        <v>3106</v>
+      </c>
+      <c r="E617" t="s">
+        <v>3107</v>
+      </c>
+      <c r="F617" t="s">
+        <v>3108</v>
+      </c>
+      <c r="G617" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B618" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C618" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D618" t="s">
+        <v>3112</v>
+      </c>
+      <c r="E618" t="s">
+        <v>3113</v>
+      </c>
+      <c r="F618" t="s">
+        <v>3114</v>
+      </c>
+      <c r="G618" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B619" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C619" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D619" t="s">
+        <v>3118</v>
+      </c>
+      <c r="E619" t="s">
+        <v>3119</v>
+      </c>
+      <c r="F619" t="s">
+        <v>3120</v>
+      </c>
+      <c r="G619" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B620" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C620" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D620" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E620" t="s">
+        <v>3126</v>
+      </c>
+      <c r="F620" t="s">
+        <v>3127</v>
+      </c>
+      <c r="G620" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B621" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C621" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D621" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E621" t="s">
+        <v>3131</v>
+      </c>
+      <c r="F621" t="s">
+        <v>3132</v>
+      </c>
+      <c r="G621" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B622" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C622" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D622" t="s">
+        <v>3136</v>
+      </c>
+      <c r="E622" t="s">
+        <v>3137</v>
+      </c>
+      <c r="F622" t="s">
+        <v>3138</v>
+      </c>
+      <c r="G622" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B623" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C623" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D623" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E623" t="s">
+        <v>3144</v>
+      </c>
+      <c r="F623" t="s">
+        <v>3145</v>
+      </c>
+      <c r="G623" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B624" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C624" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D624" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E624" t="s">
+        <v>3151</v>
+      </c>
+      <c r="F624" t="s">
+        <v>3152</v>
+      </c>
+      <c r="G624" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B625" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C625" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D625" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E625" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F625" t="s">
+        <v>3158</v>
+      </c>
+      <c r="G625" t="s">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B626" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C626" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D626" t="s">
+        <v>3163</v>
+      </c>
+      <c r="E626" t="s">
+        <v>3164</v>
+      </c>
+      <c r="F626" t="s">
+        <v>3165</v>
+      </c>
+      <c r="G626" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B627" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C627" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D627" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E627" t="s">
+        <v>3171</v>
+      </c>
+      <c r="F627" t="s">
+        <v>3172</v>
+      </c>
+      <c r="G627" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B628" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C628" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D628" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E628" t="s">
+        <v>3178</v>
+      </c>
+      <c r="F628" t="s">
+        <v>3179</v>
+      </c>
+      <c r="G628" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B629" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C629" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D629" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E629" t="s">
+        <v>3185</v>
+      </c>
+      <c r="F629" t="s">
+        <v>3186</v>
+      </c>
+      <c r="G629" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B630" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C630" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D630" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E630" t="s">
+        <v>3192</v>
+      </c>
+      <c r="F630" t="s">
+        <v>3193</v>
+      </c>
+      <c r="G630" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B631" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C631" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D631" t="s">
+        <v>3198</v>
+      </c>
+      <c r="E631" t="s">
+        <v>3199</v>
+      </c>
+      <c r="F631" t="s">
+        <v>3200</v>
+      </c>
+      <c r="G631" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B632" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C632" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D632" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F632" t="s">
+        <v>3206</v>
+      </c>
+      <c r="G632" t="s">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B633" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C633" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D633" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E633" t="s">
+        <v>3212</v>
+      </c>
+      <c r="F633" t="s">
+        <v>3213</v>
+      </c>
+      <c r="G633" t="s">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B634" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C634" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D634" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E634" t="s">
+        <v>3219</v>
+      </c>
+      <c r="F634" t="s">
+        <v>3220</v>
+      </c>
+      <c r="G634" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B635" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C635" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D635" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E635" t="s">
+        <v>3226</v>
+      </c>
+      <c r="F635" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G635" t="s">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B636" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C636" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D636" t="s">
+        <v>3232</v>
+      </c>
+      <c r="E636" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F636" t="s">
+        <v>3234</v>
+      </c>
+      <c r="G636" t="s">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>3236</v>
+      </c>
+      <c r="B637" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C637" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D637" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E637" t="s">
+        <v>3240</v>
+      </c>
+      <c r="F637" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G637" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">