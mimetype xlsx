--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CHE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4459" uniqueCount="3242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4466" uniqueCount="3250">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1973-05-01</t>
   </si>
   <si>
@@ -9724,60 +9724,84 @@
   <si>
     <t>409.7900</t>
   </si>
   <si>
     <t>424.8500</t>
   </si>
   <si>
     <t>365.2100</t>
   </si>
   <si>
     <t>377.7400</t>
   </si>
   <si>
     <t>6631800.00</t>
   </si>
   <si>
     <t>-7.87</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>378.7400</t>
   </si>
   <si>
-    <t>380.9200</t>
-[...8 lines deleted...]
-    <t>388500.00</t>
+    <t>453.6100</t>
+  </si>
+  <si>
+    <t>371.0000</t>
+  </si>
+  <si>
+    <t>424.9800</t>
+  </si>
+  <si>
+    <t>5524500.00</t>
+  </si>
+  <si>
+    <t>12.51</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>425.9100</t>
+  </si>
+  <si>
+    <t>446.8400</t>
+  </si>
+  <si>
+    <t>404.2600</t>
+  </si>
+  <si>
+    <t>439.3600</t>
+  </si>
+  <si>
+    <t>3471215.00</t>
+  </si>
+  <si>
+    <t>3.38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10114,51 +10138,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G637"/>
+  <dimension ref="A1:G638"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24765,51 +24789,74 @@
       </c>
       <c r="G636" t="s">
         <v>3235</v>
       </c>
     </row>
     <row r="637" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
         <v>3236</v>
       </c>
       <c r="B637" t="s">
         <v>3237</v>
       </c>
       <c r="C637" t="s">
         <v>3238</v>
       </c>
       <c r="D637" t="s">
         <v>3239</v>
       </c>
       <c r="E637" t="s">
         <v>3240</v>
       </c>
       <c r="F637" t="s">
         <v>3241</v>
       </c>
       <c r="G637" t="s">
-        <v>331</v>
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B638" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C638" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D638" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E638" t="s">
+        <v>3247</v>
+      </c>
+      <c r="F638" t="s">
+        <v>3248</v>
+      </c>
+      <c r="G638" t="s">
+        <v>3249</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">