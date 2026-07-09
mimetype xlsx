--- v2 (2026-05-24)
+++ v3 (2026-07-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CHE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4466" uniqueCount="3250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4480" uniqueCount="3263">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1973-05-01</t>
   </si>
   <si>
@@ -9751,57 +9751,96 @@
   <si>
     <t>371.0000</t>
   </si>
   <si>
     <t>424.9800</t>
   </si>
   <si>
     <t>5524500.00</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>425.9100</t>
   </si>
   <si>
     <t>446.8400</t>
   </si>
   <si>
     <t>404.2600</t>
   </si>
   <si>
-    <t>439.3600</t>
-[...5 lines deleted...]
-    <t>3.38</t>
+    <t>426.4100</t>
+  </si>
+  <si>
+    <t>4298300.00</t>
+  </si>
+  <si>
+    <t>0.34</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>426.5200</t>
+  </si>
+  <si>
+    <t>466.6000</t>
+  </si>
+  <si>
+    <t>411.0200</t>
+  </si>
+  <si>
+    <t>465.7400</t>
+  </si>
+  <si>
+    <t>4764861.00</t>
+  </si>
+  <si>
+    <t>9.22</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>469.7600</t>
+  </si>
+  <si>
+    <t>468.8800</t>
+  </si>
+  <si>
+    <t>485.3700</t>
+  </si>
+  <si>
+    <t>689571.00</t>
+  </si>
+  <si>
+    <t>4.21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10138,51 +10177,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G638"/>
+  <dimension ref="A1:G640"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24813,50 +24852,96 @@
       <c r="G637" t="s">
         <v>3242</v>
       </c>
     </row>
     <row r="638" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
         <v>3243</v>
       </c>
       <c r="B638" t="s">
         <v>3244</v>
       </c>
       <c r="C638" t="s">
         <v>3245</v>
       </c>
       <c r="D638" t="s">
         <v>3246</v>
       </c>
       <c r="E638" t="s">
         <v>3247</v>
       </c>
       <c r="F638" t="s">
         <v>3248</v>
       </c>
       <c r="G638" t="s">
         <v>3249</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B639" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C639" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D639" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E639" t="s">
+        <v>3254</v>
+      </c>
+      <c r="F639" t="s">
+        <v>3255</v>
+      </c>
+      <c r="G639" t="s">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B640" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D640" t="s">
+        <v>3259</v>
+      </c>
+      <c r="E640" t="s">
+        <v>3260</v>
+      </c>
+      <c r="F640" t="s">
+        <v>3261</v>
+      </c>
+      <c r="G640" t="s">
+        <v>3262</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">