--- v3 (2026-07-09)
+++ v4 (2026-08-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="CHE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4480" uniqueCount="3263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4487" uniqueCount="3271">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1973-05-01</t>
   </si>
   <si>
@@ -9775,72 +9775,96 @@
   <si>
     <t>426.4100</t>
   </si>
   <si>
     <t>4298300.00</t>
   </si>
   <si>
     <t>0.34</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>426.5200</t>
   </si>
   <si>
     <t>466.6000</t>
   </si>
   <si>
     <t>411.0200</t>
   </si>
   <si>
     <t>465.7400</t>
   </si>
   <si>
-    <t>4764861.00</t>
+    <t>4785900.00</t>
   </si>
   <si>
     <t>9.22</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>469.7600</t>
   </si>
   <si>
+    <t>551.6800</t>
+  </si>
+  <si>
     <t>468.8800</t>
   </si>
   <si>
-    <t>485.3700</t>
-[...5 lines deleted...]
-    <t>4.21</t>
+    <t>532.2500</t>
+  </si>
+  <si>
+    <t>3734000.00</t>
+  </si>
+  <si>
+    <t>14.28</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>536.6600</t>
+  </si>
+  <si>
+    <t>557.0000</t>
+  </si>
+  <si>
+    <t>520.6800</t>
+  </si>
+  <si>
+    <t>540.5700</t>
+  </si>
+  <si>
+    <t>2342300.00</t>
+  </si>
+  <si>
+    <t>1.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10177,51 +10201,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G640"/>
+  <dimension ref="A1:G641"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24885,63 +24909,86 @@
       </c>
       <c r="C639" t="s">
         <v>3252</v>
       </c>
       <c r="D639" t="s">
         <v>3253</v>
       </c>
       <c r="E639" t="s">
         <v>3254</v>
       </c>
       <c r="F639" t="s">
         <v>3255</v>
       </c>
       <c r="G639" t="s">
         <v>3256</v>
       </c>
     </row>
     <row r="640" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
         <v>3257</v>
       </c>
       <c r="B640" t="s">
         <v>3258</v>
       </c>
       <c r="C640" t="s">
-        <v>2762</v>
+        <v>3259</v>
       </c>
       <c r="D640" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="E640" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="F640" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="G640" t="s">
-        <v>3262</v>
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B641" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C641" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D641" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E641" t="s">
+        <v>3268</v>
+      </c>
+      <c r="F641" t="s">
+        <v>3269</v>
+      </c>
+      <c r="G641" t="s">
+        <v>3270</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">